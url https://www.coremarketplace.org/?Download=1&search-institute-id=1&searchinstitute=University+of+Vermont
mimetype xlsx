--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -25,51 +25,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Facilities" sheetId="1" r:id="rId4"/>
     <sheet name="Facility Types" sheetId="2" r:id="rId5"/>
     <sheet name="Services" sheetId="3" r:id="rId6"/>
     <sheet name="Instrumentation" sheetId="4" r:id="rId7"/>
     <sheet name="Worksheet" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="323">
   <si>
     <t>CoreMarketplace Search Results Export</t>
   </si>
   <si>
-    <t>Generated: 09/16/2026</t>
+    <t>Generated: 11/01/2026</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/</t>
   </si>
   <si>
     <t>Data is provided for reference and research use only.  Information may not be republished without explicit permission.</t>
   </si>
   <si>
     <t>For questions contact: coremarketplace@uvm.edu</t>
   </si>
   <si>
     <t>Facilities located at:</t>
   </si>
   <si>
     <t>University of Vermont (UVM), University of Vermont and State Agricultural College</t>
   </si>
   <si>
     <t>https://www.uvm.edu</t>
   </si>
   <si>
     <t>Location: Burlington, VT United States</t>
   </si>
   <si>
     <t>RORID: https://ror.org/0155zta11</t>
   </si>
@@ -952,114 +952,114 @@
   <si>
     <t>Transmission Electron Microscopy</t>
   </si>
   <si>
     <t>Veterinary Services</t>
   </si>
   <si>
     <t>Whole Genome Amplification (WGA)</t>
   </si>
   <si>
     <t>Whole Genome Sequencing</t>
   </si>
   <si>
     <t>Whole Slide Imaging</t>
   </si>
   <si>
     <t>Instrumentation located at:</t>
   </si>
   <si>
     <t>Instrument</t>
   </si>
   <si>
     <t>Instrument PID</t>
   </si>
   <si>
-    <t>Cytiva AKTA pure 25 L chromatography system</t>
+    <t>AKTA pure 25 L chromatography system</t>
   </si>
   <si>
     <t>RRID:SCR_023461</t>
   </si>
   <si>
+    <t>Exploris 240 LC/MS system</t>
+  </si>
+  <si>
+    <t>RRID:SCR_022216</t>
+  </si>
+  <si>
     <t>Laser Puller P-2000</t>
   </si>
   <si>
     <t>RRID:SCR_020213</t>
   </si>
   <si>
-    <t>Thermo Exploris 240 LC/MS system</t>
-[...5 lines deleted...]
-    <t>Thermo Fisher LTQ Orbitrap Discovery Mass Spectrometer</t>
+    <t>LTQ Orbitrap Discovery Mass Spectrometer</t>
   </si>
   <si>
     <t>RRID:SCR_020551</t>
   </si>
   <si>
-    <t>Thermo LTQ Orbitrap XL ETD Hybrid Ion Trap-Orbitrap Mass Spectrometer</t>
+    <t>LTQ Orbitrap XL ETD Hybrid Ion Trap-Orbitrap Mass Spectrometer</t>
   </si>
   <si>
     <t>RRID:SCR_020549</t>
   </si>
   <si>
-    <t>Thermo LTQ XL Linear Ion Trap Mass Spectrometer</t>
+    <t>LTQ XL Linear Ion Trap Mass Spectrometer</t>
   </si>
   <si>
     <t>RRID:SCR_020554</t>
   </si>
   <si>
-    <t>Thermo Scientific Orbitrap Eclipse Tribrid mass spectrometer</t>
+    <t>Orbitrap Eclipse Tribrid mass spectrometer</t>
   </si>
   <si>
     <t>RRID:SCR_023618</t>
   </si>
   <si>
+    <t>Aurora Spectral Analyzer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019826</t>
+  </si>
+  <si>
     <t>BD FACSAria IIu High Speed Cell Sorter</t>
   </si>
   <si>
     <t>RRID:SCR_019598</t>
   </si>
   <si>
-    <t>Beckman Coulter CytoFLEX Flow Cytometer</t>
+    <t>Bioscience MACSQuant Analyzer 10</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020268</t>
+  </si>
+  <si>
+    <t>CytoFLEX Flow Cytometer</t>
   </si>
   <si>
     <t>RRID:SCR_019627</t>
-  </si>
-[...10 lines deleted...]
-    <t>RRID:SCR_020268</t>
   </si>
   <si>
     <t>Illumina HiSeq 2500 System</t>
   </si>
   <si>
     <t>RRID:SCR_020123</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>