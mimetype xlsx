--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -20,56 +20,56 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Facilities" sheetId="1" r:id="rId4"/>
     <sheet name="Facility Types" sheetId="2" r:id="rId5"/>
     <sheet name="Services" sheetId="3" r:id="rId6"/>
     <sheet name="Instrumentation" sheetId="4" r:id="rId7"/>
     <sheet name="Worksheet" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="130">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>CoreMarketplace Search Results Export</t>
   </si>
   <si>
-    <t>Generated: 09/16/2026</t>
+    <t>Generated: 10/31/2026</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/</t>
   </si>
   <si>
     <t>Data is provided for reference and research use only.  Information may not be republished without explicit permission.</t>
   </si>
   <si>
     <t>For questions contact: coremarketplace@uvm.edu</t>
   </si>
   <si>
     <t>Facilities located at:</t>
   </si>
   <si>
     <t>University of California, San Francisco (UCSF), UC San Francisco</t>
   </si>
   <si>
     <t>https://www.ucsf.edu/</t>
   </si>
   <si>
     <t>Location: San Francisco, CA United States</t>
   </si>
   <si>
     <t>RORID: https://ror.org/043mz5j54</t>
   </si>
@@ -229,77 +229,50 @@
   <si>
     <t>DeLaine Larsen</t>
   </si>
   <si>
     <t>Rm. S252, MC2140</t>
   </si>
   <si>
     <t>600 16th St.</t>
   </si>
   <si>
     <t>94158-2517</t>
   </si>
   <si>
     <t>http://nic.ucsf.edu</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=680</t>
   </si>
   <si>
     <t>The Nikon Imaging Center at UCSF is equipped with several advanced microscopes. We have two super-resolution microscopes, three confocal microscopes, and three widefield systems. One of our super-resolution systems is a Nikon N-STORM microscope which is capable of PALM, STORM, and other variants of single molecule switching and localization microscopy. It is capable of 3-color imaging with up to 20 nm resolution in XY and 50 nm resolution in Z. This system is also capable of high-speed TIRF microscopy with frame rates &gt; 100fps. The other super-resolution system is a Nikon N-SIM structured illumination microscope, which can produce images with ~100 nm resolution in XY and 350 nm in Z. This microscope can acquire four color images and can acquire a super-resolution image in ~2 seconds, so it can be used for live cell imaging. 
 Our confocal microscopes include a Nikon C1si laser-scanning confocal, capable of 3-color imaging and spectral imaging, and two 4-color spinning disk confocals optimized for video rate data acquisition from live cells. One of the spinning disk confocals is a CSU-W1 equipped with an sCMOS camera for imaging of large fields of view; the other is a CSU-22 with an EMCCD for imaging dim samples. One of our widefield microscopes is optimized for multi-day time-lapse imaging of live cells and one is optimized for five-color imaging (DAPI / FITC / Cy3 / Cy5 / Cy7). Our third widefield microscope is optimized for high speed multicolor Z-stack acquisition. This high speed microscope uses an Andor Zyla camera and is capable of acquiring 5.5 megapixel images at 100 fps, and can acquire multicolor and Z-stack images at this frame rate. This camera can also acquire smaller fields of view at higher frame rates (&gt;1000 fps). It can also rapidly acquire large fields of view by image stitching and acquire data from multiwell plates rapidly. It is also equipped with photoactivation and photobleaching lasers for FRAP and photoactivation experiments. We also have color (RGB) image acquisition capabilities.
 We have also developed a light sheet â€œUltramicroscopeâ€ that allows imaging of cleared tissue samples up to 2 cm on a side, and has 1x, 2x, and 5x objectives, along with an 8x optical zoom system, allowing imaging resolutions from 20 ï­m to 0.5ï­m. Illumination is provided by a four line laser launch, with 405 nm, 488 nm, 561 nm, and 640 nm excitation. We have successfully imaged a number of cleared tissues with this microscope, including cleared mouse embryos, brains, spinal cords, and bone.
 We have a full suite of image analysis tools available for data analysis, including Nikon Elements, Metamorph, Huygens, ImageJ/Fiji, Cellprofiler, and Matlab, and high power workstations (up to 8 cores, 128 GB RAM) for data analysis.</t>
   </si>
   <si>
-    <t>UCSF MLK Cores Elemental Analysis Facility</t>
-[...25 lines deleted...]
-  <si>
     <t>UCSF Parnassus Flow CoLab</t>
   </si>
   <si>
     <t>RRID:SCR_018206</t>
   </si>
   <si>
     <t>Claudia Bispo</t>
   </si>
   <si>
     <t>513 Parnassus Ave</t>
   </si>
   <si>
     <t>Medical Sciences Builiding Room S854A</t>
   </si>
   <si>
     <t>https://flow.ucsf.edu/</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=1007</t>
   </si>
   <si>
     <t>The Parnassus Flow CoLab assists investigators whose research requires molecular marker characterization of cells in suspension as well as the isolation of cells based on those markers. Advanced cell sorting and cytometric analyses by Flow or Mass Cytometry are conducted within the Core.</t>
   </si>
   <si>
     <t>ES Cell Targeting Core Facility</t>
@@ -316,65 +289,59 @@
   <si>
     <t>N214 Genentech Hall</t>
   </si>
   <si>
     <t>escore.ucsf.edu</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=779</t>
   </si>
   <si>
     <t>We provide services involved in generating new research models. These range from traditional ES cell targeting and transgenesis, to new genome-editing techniques such as CRISPR and TALEN. A full range of services is available, from training, consultation, and construct design, to targeting, genotyping, and post-targeting QC such as Southern blots to confirm single integrations.</t>
   </si>
   <si>
     <t>Facility Types located at:</t>
   </si>
   <si>
     <t>Facility Type</t>
   </si>
   <si>
     <t>Flow Cytometry</t>
   </si>
   <si>
     <t>Genomics / Genome Analysis and Technologies</t>
   </si>
   <si>
-    <t>Metabolomics</t>
-[...1 lines deleted...]
-  <si>
     <t>Microscopy (Electron, Fluorescence, Optical)</t>
   </si>
   <si>
     <t>Services located at:</t>
   </si>
   <si>
     <t>Service</t>
   </si>
   <si>
-    <t>Biochemical Analysis</t>
-[...1 lines deleted...]
-  <si>
     <t>Cell Culture</t>
   </si>
   <si>
     <t>Cell Imaging</t>
   </si>
   <si>
     <t>Gladstone Histology &amp;amp; Light Microscopy Core</t>
   </si>
   <si>
     <t>Cell Sorting</t>
   </si>
   <si>
     <t>Confocal Microscopy</t>
   </si>
   <si>
     <t>Consultations</t>
   </si>
   <si>
     <t>CyTOF</t>
   </si>
   <si>
     <t>DNA Analysis</t>
   </si>
   <si>
     <t>Data Analysis</t>
@@ -409,51 +376,51 @@
   <si>
     <t>Nucleic Acid Extraction</t>
   </si>
   <si>
     <t>Optical Imaging</t>
   </si>
   <si>
     <t>Tissue Culture</t>
   </si>
   <si>
     <t>Transgenics</t>
   </si>
   <si>
     <t>Whole Slide Imaging</t>
   </si>
   <si>
     <t>Instrumentation located at:</t>
   </si>
   <si>
     <t>Instrument</t>
   </si>
   <si>
     <t>Instrument PID</t>
   </si>
   <si>
-    <t>Zeiss LSM 880 with Airyscan Confocal Laser Scanning Microscope</t>
+    <t>LSM 880 with Airyscan Confocal Laser Scanning Microscope</t>
   </si>
   <si>
     <t>RRID:SCR_020925</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -806,51 +773,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M22"/>
+  <dimension ref="A1:M21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:M13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
@@ -1112,774 +1079,691 @@
       </c>
       <c r="M19" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" t="s">
         <v>25</v>
       </c>
       <c r="D20" t="s">
         <v>70</v>
       </c>
       <c r="E20" t="s">
         <v>71</v>
       </c>
       <c r="F20" t="s">
         <v>72</v>
       </c>
       <c r="G20" t="s">
-        <v>73</v>
+        <v>27</v>
       </c>
       <c r="H20" t="s">
         <v>28</v>
       </c>
       <c r="I20">
-        <v>94609</v>
+        <v>94143</v>
       </c>
       <c r="J20" t="s">
         <v>29</v>
       </c>
       <c r="K20" t="s">
+        <v>73</v>
+      </c>
+      <c r="L20" t="s">
         <v>74</v>
       </c>
-      <c r="L20" t="s">
+      <c r="M20" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="C21" t="s">
         <v>25</v>
       </c>
       <c r="D21" t="s">
+        <v>78</v>
+      </c>
+      <c r="E21" t="s">
         <v>79</v>
       </c>
-      <c r="E21" t="s">
+      <c r="F21" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="G21" t="s">
         <v>27</v>
       </c>
       <c r="H21" t="s">
         <v>28</v>
       </c>
       <c r="I21">
         <v>94143</v>
       </c>
       <c r="J21" t="s">
         <v>29</v>
       </c>
       <c r="K21" t="s">
+        <v>81</v>
+      </c>
+      <c r="L21" t="s">
         <v>82</v>
       </c>
-      <c r="L21" t="s">
+      <c r="M21" t="s">
         <v>83</v>
-      </c>
-[...42 lines deleted...]
-        <v>92</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D18"/>
+  <dimension ref="A1:D16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3" t="s">
-        <v>93</v>
+        <v>84</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4"/>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>95</v>
+        <v>86</v>
       </c>
       <c r="B14" t="s">
-        <v>51</v>
+        <v>68</v>
       </c>
       <c r="C14" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="D14" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="B15" t="s">
-        <v>77</v>
+        <v>39</v>
       </c>
       <c r="C15" t="s">
-        <v>78</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>83</v>
+        <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="B16" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>43</v>
-[...26 lines deleted...]
-      <c r="D18" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D40"/>
+  <dimension ref="A1:D39"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4"/>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>101</v>
+        <v>91</v>
       </c>
       <c r="B14" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="C14" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="D14" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
       <c r="B15" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="C15" t="s">
-        <v>86</v>
+        <v>24</v>
       </c>
       <c r="D15" t="s">
-        <v>91</v>
+        <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>103</v>
+        <v>92</v>
       </c>
       <c r="B16" t="s">
-        <v>104</v>
+        <v>59</v>
       </c>
       <c r="C16" t="s">
-        <v>24</v>
+        <v>60</v>
       </c>
       <c r="D16" t="s">
-        <v>31</v>
+        <v>66</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="B17" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="C17" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="D17" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="B18" t="s">
-        <v>77</v>
+        <v>93</v>
       </c>
       <c r="C18" t="s">
-        <v>78</v>
+        <v>24</v>
       </c>
       <c r="D18" t="s">
-        <v>83</v>
+        <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>106</v>
+        <v>95</v>
       </c>
       <c r="B19" t="s">
-        <v>104</v>
+        <v>59</v>
       </c>
       <c r="C19" t="s">
-        <v>24</v>
+        <v>60</v>
       </c>
       <c r="D19" t="s">
-        <v>31</v>
+        <v>66</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="B20" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="C20" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="D20" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="B21" t="s">
-        <v>77</v>
+        <v>68</v>
       </c>
       <c r="C21" t="s">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="D21" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>98</v>
       </c>
       <c r="B22" t="s">
+        <v>76</v>
+      </c>
+      <c r="C22" t="s">
         <v>77</v>
       </c>
-      <c r="C22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D22" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="B23" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="C23" t="s">
-        <v>86</v>
+        <v>24</v>
       </c>
       <c r="D23" t="s">
-        <v>91</v>
+        <v>31</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="B24" t="s">
-        <v>104</v>
+        <v>68</v>
       </c>
       <c r="C24" t="s">
-        <v>24</v>
+        <v>69</v>
       </c>
       <c r="D24" t="s">
-        <v>31</v>
+        <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="B25" t="s">
-        <v>77</v>
+        <v>51</v>
       </c>
       <c r="C25" t="s">
-        <v>78</v>
+        <v>52</v>
       </c>
       <c r="D25" t="s">
-        <v>83</v>
+        <v>57</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>101</v>
       </c>
       <c r="B26" t="s">
-        <v>51</v>
+        <v>68</v>
       </c>
       <c r="C26" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="D26" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="B27" t="s">
+        <v>76</v>
+      </c>
+      <c r="C27" t="s">
         <v>77</v>
       </c>
-      <c r="C27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D27" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="B28" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="C28" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="D28" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="B29" t="s">
-        <v>85</v>
+        <v>68</v>
       </c>
       <c r="C29" t="s">
-        <v>86</v>
+        <v>69</v>
       </c>
       <c r="D29" t="s">
-        <v>91</v>
+        <v>74</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>105</v>
       </c>
       <c r="B30" t="s">
-        <v>77</v>
+        <v>93</v>
       </c>
       <c r="C30" t="s">
-        <v>78</v>
+        <v>24</v>
       </c>
       <c r="D30" t="s">
-        <v>83</v>
+        <v>31</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>106</v>
       </c>
       <c r="B31" t="s">
-        <v>104</v>
+        <v>93</v>
       </c>
       <c r="C31" t="s">
         <v>24</v>
       </c>
       <c r="D31" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>107</v>
       </c>
       <c r="B32" t="s">
-        <v>104</v>
+        <v>68</v>
       </c>
       <c r="C32" t="s">
-        <v>24</v>
+        <v>69</v>
       </c>
       <c r="D32" t="s">
-        <v>31</v>
+        <v>74</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="B33" t="s">
-        <v>77</v>
+        <v>59</v>
       </c>
       <c r="C33" t="s">
-        <v>78</v>
+        <v>60</v>
       </c>
       <c r="D33" t="s">
-        <v>83</v>
+        <v>66</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>119</v>
+        <v>109</v>
       </c>
       <c r="B34" t="s">
-        <v>59</v>
+        <v>76</v>
       </c>
       <c r="C34" t="s">
-        <v>60</v>
+        <v>77</v>
       </c>
       <c r="D34" t="s">
-        <v>66</v>
+        <v>82</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="B35" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="C35" t="s">
-        <v>86</v>
+        <v>24</v>
       </c>
       <c r="D35" t="s">
-        <v>91</v>
+        <v>31</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>121</v>
+        <v>110</v>
       </c>
       <c r="B36" t="s">
-        <v>104</v>
+        <v>59</v>
       </c>
       <c r="C36" t="s">
-        <v>24</v>
+        <v>60</v>
       </c>
       <c r="D36" t="s">
-        <v>31</v>
+        <v>66</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="B37" t="s">
-        <v>59</v>
+        <v>76</v>
       </c>
       <c r="C37" t="s">
-        <v>60</v>
+        <v>77</v>
       </c>
       <c r="D37" t="s">
-        <v>66</v>
+        <v>82</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="B38" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="C38" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="D38" t="s">
-        <v>91</v>
+        <v>82</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="B39" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="C39" t="s">
-        <v>86</v>
+        <v>24</v>
       </c>
       <c r="D39" t="s">
-        <v>91</v>
-[...12 lines deleted...]
-      <c r="D40" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
@@ -1889,100 +1773,100 @@
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="3" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:5"/>
     <row r="13" spans="1:5">
       <c r="A13" s="2" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>127</v>
+        <v>116</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>117</v>
       </c>
       <c r="B14" t="s">
-        <v>129</v>
+        <v>118</v>
       </c>
       <c r="C14" t="s">
-        <v>104</v>
+        <v>93</v>
       </c>
       <c r="D14" t="s">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>