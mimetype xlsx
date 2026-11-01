--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -20,56 +20,56 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Facilities" sheetId="1" r:id="rId4"/>
     <sheet name="Facility Types" sheetId="2" r:id="rId5"/>
     <sheet name="Services" sheetId="3" r:id="rId6"/>
     <sheet name="Instrumentation" sheetId="4" r:id="rId7"/>
     <sheet name="Worksheet" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="264">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="294">
   <si>
     <t>CoreMarketplace Search Results Export</t>
   </si>
   <si>
-    <t>Generated: 09/16/2026</t>
+    <t>Generated: 11/01/2026</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/</t>
   </si>
   <si>
     <t>Data is provided for reference and research use only.  Information may not be republished without explicit permission.</t>
   </si>
   <si>
     <t>For questions contact: coremarketplace@uvm.edu</t>
   </si>
   <si>
     <t>Facilities located at:</t>
   </si>
   <si>
     <t xml:space="preserve">University of Delaware (UD), </t>
   </si>
   <si>
     <t>https://www.udel.edu</t>
   </si>
   <si>
     <t>Location: Newark, DE United States</t>
   </si>
   <si>
     <t>RORID: https://ror.org/01sbq1a82</t>
   </si>
@@ -91,183 +91,241 @@
   <si>
     <t>Address 2</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>CoreMarketplace Profile</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
+    <t>University of Delaware Nanofabrication Core Facility</t>
+  </si>
+  <si>
+    <t>RRID:SCR_029182</t>
+  </si>
+  <si>
+    <t>University of Delaware</t>
+  </si>
+  <si>
+    <t>Iulian Codreanu</t>
+  </si>
+  <si>
+    <t>https://udnf.udel.edu</t>
+  </si>
+  <si>
+    <t>https://www.coremarketplace.org/?FacilityID=6268</t>
+  </si>
+  <si>
+    <t>Core offers services to create devices smaller than a human hair, supporting scientific advances in fields ranging from medical diagnostics to environmental sensing to solar energy harvesting. Provides the infrastructure, equipment and staff support necessary to enable to undertake competitive research and development in the growing number of fields that rely on nanofabrication.</t>
+  </si>
+  <si>
+    <t>UD Bioinformatics Data Science Core Facility</t>
+  </si>
+  <si>
+    <t>RRID:SCR_017696</t>
+  </si>
+  <si>
+    <t>Dr. Shawn Polson</t>
+  </si>
+  <si>
+    <t>AP Biopharm Innovation Center/Delaware Biotechnology Institute</t>
+  </si>
+  <si>
+    <t>590 Avenue 1743; Suite 147</t>
+  </si>
+  <si>
+    <t>Newark</t>
+  </si>
+  <si>
+    <t>DE</t>
+  </si>
+  <si>
+    <t>United States of America</t>
+  </si>
+  <si>
+    <t>https://bioinformatics.udel.edu/CoreCenter</t>
+  </si>
+  <si>
+    <t>https://www.coremarketplace.org/?FacilityID=82</t>
+  </si>
+  <si>
+    <t>The mission of the Bioinformatics Data Science Core Facility is to provide scientific expertise and core infrastructure support in Bioinformatics and Biological Data Science for the Delaware research and education community. Drawing on the combined resources of the Center for Bioinformatics and Computational Biology (CBCB), the Delaware Biotechnology Institute (DBI), the Data Science Institute (DSI), and the Protein Information Resource (PIR), the Core provides both computing infrastructure and knowledgeable personnel with significant hardware, software and professional support for bioinformatics and computational needs. Staff scientists with broad expertise encompassing various areas of bioinformatics, computational biology, and biomedical data sciences provide services, consulting, and research collaborations. BioIT and HPC support is provided by the Computing Systems Manager and IT associates of the Delaware Biotechnology Institute.</t>
+  </si>
+  <si>
+    <t>UD - Center for Human Research Coordination</t>
+  </si>
+  <si>
+    <t>RRID:SCR_029059</t>
+  </si>
+  <si>
+    <t>Marlo A Goss</t>
+  </si>
+  <si>
+    <t>100 Discovery Blvd.</t>
+  </si>
+  <si>
+    <t>https://chrc.udel.edu/</t>
+  </si>
+  <si>
+    <t>https://www.coremarketplace.org/?FacilityID=6213</t>
+  </si>
+  <si>
+    <t>CHRC is focused on supporting researchers with participant recruitment, both on a small and large scale. The center is aimed at ensuring participant recruitment reflects the population and community we serve, and improving awareness of University of Delaware research across Delaware and neighboring Maryland and Pennsylvania communities. CHRC coordinates research subject logistics such as screening, scheduling, transportation, and reimbursement. CHRC also provides the university community with data management education, database set-up, repository, maintenance, hardening and security. CHRC supports REDCap across UD and assists researchers in building and maintaining participant registries.</t>
+  </si>
+  <si>
+    <t>University of Delaware Nuclear Magnetic Resonance Core Facility</t>
+  </si>
+  <si>
+    <t>RRID:SCR_029097</t>
+  </si>
+  <si>
+    <t>Cait Quinn</t>
+  </si>
+  <si>
+    <t>https://sites.udel.edu/nmr/</t>
+  </si>
+  <si>
+    <t>https://www.coremarketplace.org/?FacilityID=6240</t>
+  </si>
+  <si>
+    <t>Facility houses NMR spectrometers and an EPR spectrometer in the Department of Chemistry and Biochemistry. These spectrometers are equipped with various probes and other key accessories for general and specialized applications.</t>
+  </si>
+  <si>
     <t>UD Flow Cytometry &amp; Single Cell Core</t>
   </si>
   <si>
     <t>RRID:SCR_022861</t>
   </si>
   <si>
-    <t>University of Delaware</t>
-[...1 lines deleted...]
-  <si>
     <t>Arit Ghosh</t>
   </si>
   <si>
     <t>593 Avenue 1743,</t>
   </si>
   <si>
     <t>Ammon Pinizzotto Biopharmaceutical Innovation Center</t>
   </si>
   <si>
-    <t>Newark</t>
-[...4 lines deleted...]
-  <si>
     <t>United States</t>
   </si>
   <si>
     <t>https://cyto.dbi.udel.edu/</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=1577</t>
   </si>
   <si>
     <t>The Flow Cytometry Core Facility, located at the University of Delaware STAR campus (UD) in Newark, Delaware, provides a wide variety of flow cytometry and single cell genomics services for internal and external investigators. The Core facility is equipped with – 
-•	A 15-color FACSAria Fusion high-speed cell sorter,
-[...2 lines deleted...]
-•	Chromium X
+•	FACSAria Fusion high-speed cell sorter (4Laser),
+•	CytoFLEX LX Flow Cytometer analyzer (4Laser), 
+•	BD Rhapsody HT Express Cell Processing Unit,
+•	Chromium X (10X Genomics) 
+•       PipSeq (Illumina)
 •	Countess FL3 cell counter, 
-•	Thermo Shandon Cytospin 4 &amp; a Eppendorf centrifuges,
+•	Thermo Shandon Cytospin 4 &amp; Eppendorf centrifuges
 •	General Laboratory facilities for Mammalian Cell Culture and Sample preparation,
 •	Laminar flow BSL-2 biosafety cabinet, microscopes and centrifuges.</t>
   </si>
   <si>
-    <t>University of Delaware Proteomics Facility</t>
-[...40 lines deleted...]
-  <si>
     <t>Bio-Imaging Center</t>
   </si>
   <si>
     <t>RRID:SCR_017814</t>
   </si>
   <si>
     <t>590 Avenue 1743</t>
   </si>
   <si>
     <t>AP Biopharma</t>
-  </si>
-[...1 lines deleted...]
-    <t>United States of America</t>
   </si>
   <si>
     <t>bioimaging.dbi.udel.edu</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=537</t>
   </si>
   <si>
     <t>The University of Delaware Bio-Imaging Center is a multi-user microscopy facility that houses state-of-the-art microscopy equipment.  Our mission is to maintain state-of-the-art microscopy instrumentation and skilled staff scientists to assist and train researchers on all aspects of microscopy, including experimental design, sample preparation, imaging on microscopes, image analysis, data interpretation, and publication. 
 With a special emphasis on life sciences and soft materials, we are able to address the broad imaging needs of the university, non-profit and industrial research community. The center is open to all academic researchers and industrial clients on a fee-for-service basis. The center is housed at the Delaware Biotechnology Institute in the Ammon Pinizzotto Biopharmaceutical Innovation Center at the University of Delaware.</t>
   </si>
   <si>
-    <t>Bioinformatics Data Science Core Facility</t>
-[...20 lines deleted...]
-    <t>The mission of the Bioinformatics Data Science Core Facility is to provide scientific expertise and core infrastructure support in Bioinformatics and Biological Data Science for the Delaware research and education community. Drawing on the combined resources of the Center for Bioinformatics and Computational Biology (CBCB), the Delaware Biotechnology Institute (DBI), the Data Science Institute (DSI), and the Protein Information Resource (PIR), the Core provides both computing infrastructure and knowledgeable personnel with significant hardware, software and professional support for bioinformatics and computational needs. Staff scientists with broad expertise encompassing various areas of bioinformatics, computational biology, and biomedical data sciences provide services, consulting, and research collaborations. BioIT and HPC support is provided by the Computing Systems Manager and IT associates of the Delaware Biotechnology Institute.</t>
+    <t>University of Delaware Proteomics Facility</t>
+  </si>
+  <si>
+    <t>RRID:SCR_028862</t>
+  </si>
+  <si>
+    <t>Yanbao Yu</t>
+  </si>
+  <si>
+    <t>163 The Green</t>
+  </si>
+  <si>
+    <t>122 Lammot Dupont Laboraotory</t>
+  </si>
+  <si>
+    <t>https://sites.udel.edu/mslab/protocols/</t>
+  </si>
+  <si>
+    <t>https://www.coremarketplace.org/?FacilityID=6141</t>
+  </si>
+  <si>
+    <t>Protein identifications; PTM analysis; quantitative proteomics (label-based and label-free).</t>
+  </si>
+  <si>
+    <t>University of Delaware Office of Laboratory Animal Medicine Core Facility</t>
+  </si>
+  <si>
+    <t>RRID:SCR_028794</t>
+  </si>
+  <si>
+    <t>Contact</t>
+  </si>
+  <si>
+    <t>https://research.udel.edu/regulatory-affairs/animal-subjects/</t>
+  </si>
+  <si>
+    <t>https://www.coremarketplace.org/?FacilityID=6110</t>
+  </si>
+  <si>
+    <t>Core oversees humane animal care, housing, veterinary oversight, and regulatory compliance for all vertebrate research and teaching facilities across campus, partnering with the Institutional Animal Care and Use Committee (IACUC).</t>
   </si>
   <si>
     <t>UD Sequencing &amp; Genotyping Center</t>
   </si>
   <si>
     <t>RRID:SCR_012230</t>
   </si>
   <si>
     <t>Bruce Kingham</t>
   </si>
   <si>
     <t>Ammon-Pinizzotto Biopharmaceutical Innovation Center</t>
   </si>
   <si>
     <t>http://www.udel.edu/dnasequence</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=5</t>
   </si>
   <si>
     <t>The University of Delaware Sequencing and Genotyping Center (SGC) supports genomics research through our established expertise with state-of-the-art genomics technologies. Our core center is located in the Delaware Biotechnology Institute, which is an interdisciplinary research unit at the University of Delaware. The SGC provides assistance with experimental design, user training, sample and data analysis. Instrumentation housed in the SGC supports high-throughput, single-molecule, and Sanger sequencing technologies, as well as qualitative and quantitative analysis of nucleic acids.</t>
   </si>
   <si>
     <t>CTCR Core Facility at UD</t>
   </si>
@@ -325,71 +383,95 @@
   <si>
     <t>Delaware Biotechnology Institute</t>
   </si>
   <si>
     <t>15 Innovation Way</t>
   </si>
   <si>
     <t>http://www.dbi.udel.edu/core/protein/</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=230</t>
   </si>
   <si>
     <t>The Protein Production Core (PPC) Facility is a core laboratory that serves academic investigators in Delaware.  The PPC is part of shared core facilities supported by the Center of Biomedical Research Excellence (COBRE) in Membrane Protein Production and Characterization at the University of Delaware.  The PPC has modern instrumentation for large scale expression, purification and characterization of prokaryotic and eukaryotic proteins for investigators and researchers.  The core supports the production of proteins in quantities suitable for structural studies (X-ray and NMR) and functional studies (biological or catalytic).  The PPC also has state-of-the-art analytical ultracentrifuge for studying macromolecule interactions.</t>
   </si>
   <si>
     <t>Facility Types located at:</t>
   </si>
   <si>
     <t>Facility Type</t>
   </si>
   <si>
     <t>Bioinformatics</t>
   </si>
   <si>
+    <t>Cell Culture</t>
+  </si>
+  <si>
+    <t>UD Flow Cytometry &amp;amp; Single Cell Core</t>
+  </si>
+  <si>
+    <t>Cell-Sorting</t>
+  </si>
+  <si>
+    <t>Clinical (Services, Research, Trials, Grade Production)</t>
+  </si>
+  <si>
+    <t>Flow Cytometry</t>
+  </si>
+  <si>
     <t>Genomics / Genome Analysis and Technologies</t>
   </si>
   <si>
     <t>UD Sequencing &amp;amp; Genotyping Center</t>
   </si>
   <si>
+    <t>Immunology</t>
+  </si>
+  <si>
+    <t>Immunophenotyping</t>
+  </si>
+  <si>
+    <t>Microscopy (Electron, Fluorescence, Optical)</t>
+  </si>
+  <si>
     <t>Proteomics</t>
   </si>
   <si>
+    <t>Regulatory Knowledge and Research Support</t>
+  </si>
+  <si>
     <t>Services located at:</t>
   </si>
   <si>
     <t>Service</t>
   </si>
   <si>
     <t>10X Genomics Single Cell</t>
   </si>
   <si>
-    <t>UD Flow Cytometry &amp;amp; Single Cell Core</t>
-[...1 lines deleted...]
-  <si>
     <t>10x Genomics</t>
   </si>
   <si>
     <t>ATAC-Seq</t>
   </si>
   <si>
     <t>Analysis Workstations</t>
   </si>
   <si>
     <t>Assays and Measurements</t>
   </si>
   <si>
     <t>Atomic Force Microscopy - Biological Studies Under Fluid</t>
   </si>
   <si>
     <t>Atomic Force Microscopy - Film Coating Thickness Measurements</t>
   </si>
   <si>
     <t>Atomic Force Microscopy - Live-cell Topography</t>
   </si>
   <si>
     <t>Atomic Force Microscopy - Magnetic Force Microscopy (MFM)</t>
   </si>
   <si>
     <t>Atomic Force Microscopy - Phase Imaging</t>
@@ -652,219 +734,228 @@
   <si>
     <t>Spectroscopy</t>
   </si>
   <si>
     <t>Web Application Development</t>
   </si>
   <si>
     <t>Western Blot</t>
   </si>
   <si>
     <t>Whole Genome Amplification (WGA)</t>
   </si>
   <si>
     <t>Whole Genome Sequencing</t>
   </si>
   <si>
     <t>Instrumentation located at:</t>
   </si>
   <si>
     <t>Instrument</t>
   </si>
   <si>
     <t>Instrument PID</t>
   </si>
   <si>
-    <t>Thermo Orbitrap Eclipse nanoLC/MS system</t>
+    <t>Apreo SEM (Scanning Electron Microscope) for Life Sciences</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019879</t>
+  </si>
+  <si>
+    <t>Autosamdri 815B Critical Point Dryer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_018642</t>
+  </si>
+  <si>
+    <t>Axio Observer 7</t>
+  </si>
+  <si>
+    <t>RRID:SCR_023694</t>
+  </si>
+  <si>
+    <t>Axio Zoom.V16 for Biology</t>
+  </si>
+  <si>
+    <t>RRID:SCR_027090</t>
+  </si>
+  <si>
+    <t>CM3050 S Research Cryostat</t>
+  </si>
+  <si>
+    <t>RRID:SCR_016844</t>
+  </si>
+  <si>
+    <t>Dragonfly 600 system</t>
+  </si>
+  <si>
+    <t>RRID:SCR_027225</t>
+  </si>
+  <si>
+    <t>EM ACE600 High Vacuum Sputter Coater</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020237</t>
+  </si>
+  <si>
+    <t>EM ICE High Pressure Freezer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_021367</t>
+  </si>
+  <si>
+    <t>EM UC7 ultramicrotome</t>
+  </si>
+  <si>
+    <t>RRID:SCR_016694</t>
+  </si>
+  <si>
+    <t>HistoCore AUTOCUT Automated Rotary Microtome</t>
+  </si>
+  <si>
+    <t>RRID:SCR_028625</t>
+  </si>
+  <si>
+    <t>LSM 880 with Airyscan Confocal Laser Scanning Microscope</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020925</t>
+  </si>
+  <si>
+    <t>Multimode 8 Atomic Force Microscope</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019783</t>
+  </si>
+  <si>
+    <t>PALM MicroBeam PALM</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020929</t>
+  </si>
+  <si>
+    <t>Reichert-Jung Ultracut E Microtome</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020241</t>
+  </si>
+  <si>
+    <t>STELLARIS 8 STED microscope</t>
+  </si>
+  <si>
+    <t>RRID:SCR_024662</t>
+  </si>
+  <si>
+    <t>Talos L120C TEM and STEM</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019908</t>
+  </si>
+  <si>
+    <t>Tecnai G2 Spirit BioTwin transmission electron microscope</t>
+  </si>
+  <si>
+    <t>RRID:SCR_026423</t>
+  </si>
+  <si>
+    <t>Vibroslice vibrating microtome</t>
+  </si>
+  <si>
+    <t>RRID:SCR_018460</t>
+  </si>
+  <si>
+    <t>Vitrobot Mark IV system</t>
+  </si>
+  <si>
+    <t>RRID:SCR_025773</t>
+  </si>
+  <si>
+    <t>Xenium Analyzer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_0239</t>
+  </si>
+  <si>
+    <t>Orbitrap Eclipse nanoLC/MS system</t>
   </si>
   <si>
     <t>RRID:SCR_022212</t>
   </si>
   <si>
-    <t>10x Genomics Xenium Analyzer</t>
-[...110 lines deleted...]
-    <t>10X Genomics Chromium Plus Genetic Analyzer</t>
+    <t>5200 Fragment Analyzer System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019417</t>
+  </si>
+  <si>
+    <t>Agilent Femto Pulse System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019498</t>
+  </si>
+  <si>
+    <t>BluePippin system</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020505</t>
+  </si>
+  <si>
+    <t>Chromium Controller Genetic Analyzer</t>
   </si>
   <si>
     <t>RRID:SCR_019326</t>
   </si>
   <si>
-    <t>Agilent 5200 Fragment Analyzer System</t>
-[...11 lines deleted...]
-    <t>Formulatrix Mantis Automated Liquid Handler</t>
+    <t>Illumina MiSeq System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020134</t>
+  </si>
+  <si>
+    <t>Illumina NextSeq 550 System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020141</t>
+  </si>
+  <si>
+    <t>Mantis Automated Liquid Handler</t>
   </si>
   <si>
     <t>RRID:SCR_019923</t>
   </si>
   <si>
-    <t>Illumina MiSeq System</t>
-[...5 lines deleted...]
-    <t>Illumina NextSeq 1000 and NextSeq 2000 Sequencing Systems</t>
+    <t>NextSeq 1000 Sequencing System</t>
   </si>
   <si>
     <t>RRID:SCR_020140</t>
   </si>
   <si>
-    <t>Illumina NextSeq 550 System</t>
-[...5 lines deleted...]
-    <t>Life Technologies QuantStudio 3 Real Time PCR System</t>
+    <t>QuantStudio 3 Real Time PCR System</t>
   </si>
   <si>
     <t>RRID:SCR_020238</t>
-  </si>
-[...4 lines deleted...]
-    <t>RRID:SCR_020505</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1214,51 +1305,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M22"/>
+  <dimension ref="A1:M25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:M13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
@@ -1327,510 +1418,703 @@
         <v>19</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>21</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14" t="s">
         <v>24</v>
       </c>
       <c r="C14" t="s">
         <v>25</v>
       </c>
       <c r="D14" t="s">
         <v>26</v>
       </c>
-      <c r="E14" t="s">
+      <c r="K14" t="s">
         <v>27</v>
       </c>
-      <c r="F14" t="s">
+      <c r="L14" t="s">
         <v>28</v>
       </c>
-      <c r="G14" t="s">
+      <c r="M14" t="s">
         <v>29</v>
-      </c>
-[...16 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="B15" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="C15" t="s">
         <v>25</v>
       </c>
       <c r="D15" t="s">
+        <v>32</v>
+      </c>
+      <c r="E15" t="s">
+        <v>33</v>
+      </c>
+      <c r="F15" t="s">
+        <v>34</v>
+      </c>
+      <c r="G15" t="s">
+        <v>35</v>
+      </c>
+      <c r="H15" t="s">
+        <v>36</v>
+      </c>
+      <c r="I15">
+        <v>19713</v>
+      </c>
+      <c r="J15" t="s">
         <v>37</v>
       </c>
-      <c r="E15" t="s">
+      <c r="K15" t="s">
         <v>38</v>
       </c>
-      <c r="F15" t="s">
+      <c r="L15" t="s">
         <v>39</v>
       </c>
-      <c r="G15" t="s">
-[...11 lines deleted...]
-      <c r="K15" t="s">
+      <c r="M15" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B16" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C16" t="s">
         <v>25</v>
       </c>
       <c r="D16" t="s">
+        <v>43</v>
+      </c>
+      <c r="E16" t="s">
+        <v>44</v>
+      </c>
+      <c r="G16" t="s">
+        <v>35</v>
+      </c>
+      <c r="H16" t="s">
+        <v>36</v>
+      </c>
+      <c r="I16">
+        <v>19713</v>
+      </c>
+      <c r="K16" t="s">
         <v>45</v>
       </c>
-      <c r="K16" t="s">
+      <c r="L16" t="s">
         <v>46</v>
       </c>
-      <c r="L16" t="s">
+      <c r="M16" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="C17" t="s">
         <v>25</v>
       </c>
-      <c r="E17" t="s">
+      <c r="D17" t="s">
+        <v>50</v>
+      </c>
+      <c r="K17" t="s">
         <v>51</v>
       </c>
-      <c r="F17" t="s">
+      <c r="L17" t="s">
         <v>52</v>
       </c>
-      <c r="G17" t="s">
-[...8 lines deleted...]
-      <c r="J17" t="s">
+      <c r="M17" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="B18" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="C18" t="s">
         <v>25</v>
       </c>
       <c r="D18" t="s">
+        <v>56</v>
+      </c>
+      <c r="E18" t="s">
+        <v>57</v>
+      </c>
+      <c r="F18" t="s">
+        <v>58</v>
+      </c>
+      <c r="G18" t="s">
+        <v>35</v>
+      </c>
+      <c r="H18" t="s">
+        <v>36</v>
+      </c>
+      <c r="I18">
+        <v>19716</v>
+      </c>
+      <c r="J18" t="s">
         <v>59</v>
       </c>
-      <c r="E18" t="s">
+      <c r="K18" t="s">
         <v>60</v>
       </c>
-      <c r="F18" t="s">
+      <c r="L18" t="s">
         <v>61</v>
       </c>
-      <c r="G18" t="s">
-[...11 lines deleted...]
-      <c r="K18" t="s">
+      <c r="M18" t="s">
         <v>62</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B19" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C19" t="s">
         <v>25</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" t="s">
-        <v>51</v>
+        <v>65</v>
       </c>
       <c r="F19" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="G19" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="H19" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="I19">
         <v>19713</v>
       </c>
       <c r="J19" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="K19" t="s">
+        <v>67</v>
+      </c>
+      <c r="L19" t="s">
+        <v>68</v>
+      </c>
+      <c r="M19" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>72</v>
+        <v>70</v>
+      </c>
+      <c r="B20" t="s">
+        <v>71</v>
       </c>
       <c r="C20" t="s">
         <v>25</v>
       </c>
       <c r="D20" t="s">
+        <v>72</v>
+      </c>
+      <c r="E20" t="s">
         <v>73</v>
       </c>
-      <c r="E20" t="s">
+      <c r="F20" t="s">
         <v>74</v>
       </c>
-      <c r="F20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G20" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="H20" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="I20">
         <v>19716</v>
       </c>
       <c r="J20" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="K20" t="s">
+        <v>75</v>
+      </c>
+      <c r="L20" t="s">
         <v>76</v>
       </c>
-      <c r="L20" t="s">
+      <c r="M20" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="C21" t="s">
         <v>25</v>
       </c>
       <c r="D21" t="s">
+        <v>80</v>
+      </c>
+      <c r="K21" t="s">
         <v>81</v>
       </c>
-      <c r="E21" t="s">
+      <c r="L21" t="s">
         <v>82</v>
       </c>
-      <c r="F21" t="s">
+      <c r="M21" t="s">
         <v>83</v>
-      </c>
-[...19 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="B22" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="C22" t="s">
         <v>25</v>
       </c>
       <c r="D22" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="E22" t="s">
+        <v>65</v>
+      </c>
+      <c r="F22" t="s">
+        <v>87</v>
+      </c>
+      <c r="G22" t="s">
+        <v>35</v>
+      </c>
+      <c r="H22" t="s">
+        <v>36</v>
+      </c>
+      <c r="I22">
+        <v>19713</v>
+      </c>
+      <c r="J22" t="s">
+        <v>37</v>
+      </c>
+      <c r="K22" t="s">
+        <v>88</v>
+      </c>
+      <c r="L22" t="s">
+        <v>89</v>
+      </c>
+      <c r="M22" t="s">
         <v>90</v>
       </c>
-      <c r="F22" t="s">
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" t="s">
         <v>91</v>
       </c>
-      <c r="G22" t="s">
-[...5 lines deleted...]
-      <c r="I22">
+      <c r="C23" t="s">
+        <v>25</v>
+      </c>
+      <c r="D23" t="s">
+        <v>92</v>
+      </c>
+      <c r="E23" t="s">
+        <v>93</v>
+      </c>
+      <c r="F23" t="s">
+        <v>94</v>
+      </c>
+      <c r="G23" t="s">
+        <v>35</v>
+      </c>
+      <c r="H23" t="s">
+        <v>36</v>
+      </c>
+      <c r="I23">
+        <v>19716</v>
+      </c>
+      <c r="J23" t="s">
+        <v>37</v>
+      </c>
+      <c r="K23" t="s">
+        <v>95</v>
+      </c>
+      <c r="L23" t="s">
+        <v>96</v>
+      </c>
+      <c r="M23" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" t="s">
+        <v>98</v>
+      </c>
+      <c r="B24" t="s">
+        <v>99</v>
+      </c>
+      <c r="C24" t="s">
+        <v>25</v>
+      </c>
+      <c r="D24" t="s">
+        <v>100</v>
+      </c>
+      <c r="E24" t="s">
+        <v>101</v>
+      </c>
+      <c r="F24" t="s">
+        <v>102</v>
+      </c>
+      <c r="G24" t="s">
+        <v>35</v>
+      </c>
+      <c r="H24" t="s">
+        <v>36</v>
+      </c>
+      <c r="I24">
+        <v>19716</v>
+      </c>
+      <c r="J24" t="s">
+        <v>37</v>
+      </c>
+      <c r="K24" t="s">
+        <v>103</v>
+      </c>
+      <c r="L24" t="s">
+        <v>104</v>
+      </c>
+      <c r="M24" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" t="s">
+        <v>106</v>
+      </c>
+      <c r="B25" t="s">
+        <v>107</v>
+      </c>
+      <c r="C25" t="s">
+        <v>25</v>
+      </c>
+      <c r="D25" t="s">
+        <v>108</v>
+      </c>
+      <c r="E25" t="s">
+        <v>109</v>
+      </c>
+      <c r="F25" t="s">
+        <v>110</v>
+      </c>
+      <c r="G25" t="s">
+        <v>35</v>
+      </c>
+      <c r="H25" t="s">
+        <v>36</v>
+      </c>
+      <c r="I25">
         <v>19711</v>
       </c>
-      <c r="J22" t="s">
-[...9 lines deleted...]
-        <v>94</v>
+      <c r="J25" t="s">
+        <v>37</v>
+      </c>
+      <c r="K25" t="s">
+        <v>111</v>
+      </c>
+      <c r="L25" t="s">
+        <v>112</v>
+      </c>
+      <c r="M25" t="s">
+        <v>113</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D16"/>
+  <dimension ref="A1:D24"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3" t="s">
-        <v>95</v>
+        <v>114</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4"/>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
-        <v>96</v>
+        <v>115</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="B14" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="C14" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="D14" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>98</v>
+        <v>117</v>
       </c>
       <c r="B15" t="s">
-        <v>99</v>
+        <v>118</v>
       </c>
       <c r="C15" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="D15" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>119</v>
       </c>
       <c r="B16" t="s">
-        <v>35</v>
+        <v>118</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>55</v>
       </c>
       <c r="D16" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" t="s">
+        <v>120</v>
+      </c>
+      <c r="B17" t="s">
         <v>41</v>
+      </c>
+      <c r="C17" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" t="s">
+        <v>121</v>
+      </c>
+      <c r="B18" t="s">
+        <v>118</v>
+      </c>
+      <c r="C18" t="s">
+        <v>55</v>
+      </c>
+      <c r="D18" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" t="s">
+        <v>122</v>
+      </c>
+      <c r="B19" t="s">
+        <v>123</v>
+      </c>
+      <c r="C19" t="s">
+        <v>85</v>
+      </c>
+      <c r="D19" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" t="s">
+        <v>124</v>
+      </c>
+      <c r="B20" t="s">
+        <v>118</v>
+      </c>
+      <c r="C20" t="s">
+        <v>55</v>
+      </c>
+      <c r="D20" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" t="s">
+        <v>125</v>
+      </c>
+      <c r="B21" t="s">
+        <v>118</v>
+      </c>
+      <c r="C21" t="s">
+        <v>55</v>
+      </c>
+      <c r="D21" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22" t="s">
+        <v>126</v>
+      </c>
+      <c r="B22" t="s">
+        <v>63</v>
+      </c>
+      <c r="C22" t="s">
+        <v>64</v>
+      </c>
+      <c r="D22" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" t="s">
+        <v>127</v>
+      </c>
+      <c r="B23" t="s">
+        <v>70</v>
+      </c>
+      <c r="C23" t="s">
+        <v>71</v>
+      </c>
+      <c r="D23" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" t="s">
+        <v>128</v>
+      </c>
+      <c r="B24" t="s">
+        <v>41</v>
+      </c>
+      <c r="C24" t="s">
+        <v>42</v>
+      </c>
+      <c r="D24" t="s">
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D125"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
@@ -1839,2235 +2123,2255 @@
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3" t="s">
-        <v>101</v>
+        <v>129</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4"/>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
-        <v>102</v>
+        <v>130</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>131</v>
       </c>
       <c r="B14" t="s">
-        <v>104</v>
+        <v>118</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="D14" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>132</v>
       </c>
       <c r="B15" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C15" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D15" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>106</v>
+        <v>133</v>
       </c>
       <c r="B16" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="C16" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="D16" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>106</v>
+        <v>133</v>
       </c>
       <c r="B17" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C17" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D17" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>107</v>
+        <v>134</v>
       </c>
       <c r="B18" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C18" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D18" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>135</v>
       </c>
       <c r="B19" t="s">
-        <v>79</v>
+        <v>98</v>
       </c>
       <c r="C19" t="s">
-        <v>80</v>
+        <v>99</v>
       </c>
       <c r="D19" t="s">
-        <v>85</v>
+        <v>104</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>136</v>
       </c>
       <c r="B20" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="C20" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="D20" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>110</v>
+        <v>137</v>
       </c>
       <c r="B21" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="C21" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="D21" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>138</v>
       </c>
       <c r="B22" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="C22" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="D22" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>139</v>
       </c>
       <c r="B23" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="C23" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="D23" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>140</v>
       </c>
       <c r="B24" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="C24" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="D24" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>141</v>
       </c>
       <c r="B25" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="C25" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="D25" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>142</v>
       </c>
       <c r="B26" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="C26" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="D26" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>143</v>
       </c>
       <c r="B27" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="C27" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="D27" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>144</v>
       </c>
       <c r="B28" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="C28" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="D28" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>145</v>
       </c>
       <c r="B29" t="s">
-        <v>79</v>
+        <v>98</v>
       </c>
       <c r="C29" t="s">
-        <v>80</v>
+        <v>99</v>
       </c>
       <c r="D29" t="s">
-        <v>85</v>
+        <v>104</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>146</v>
       </c>
       <c r="B30" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C30" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D30" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>147</v>
       </c>
       <c r="B31" t="s">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="C31" t="s">
-        <v>36</v>
+        <v>71</v>
       </c>
       <c r="D31" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>148</v>
       </c>
       <c r="B32" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C32" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D32" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>122</v>
+        <v>149</v>
       </c>
       <c r="B33" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C33" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D33" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>123</v>
+        <v>150</v>
       </c>
       <c r="B34" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C34" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D34" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>124</v>
+        <v>151</v>
       </c>
       <c r="B35" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C35" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D35" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>125</v>
+        <v>152</v>
       </c>
       <c r="B36" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="C36" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="D36" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>125</v>
+        <v>152</v>
       </c>
       <c r="B37" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C37" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D37" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>126</v>
+        <v>153</v>
       </c>
       <c r="B38" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C38" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D38" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>127</v>
+        <v>154</v>
       </c>
       <c r="B39" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="C39" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="D39" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>128</v>
+        <v>155</v>
       </c>
       <c r="B40" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="C40" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="D40" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>129</v>
+        <v>156</v>
       </c>
       <c r="B41" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="C41" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="D41" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>130</v>
+        <v>157</v>
       </c>
       <c r="B42" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="C42" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="D42" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>131</v>
+        <v>158</v>
       </c>
       <c r="B43" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="C43" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="D43" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>132</v>
+        <v>159</v>
       </c>
       <c r="B44" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="C44" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="D44" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>133</v>
+        <v>160</v>
       </c>
       <c r="B45" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="C45" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="D45" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>134</v>
+        <v>161</v>
       </c>
       <c r="B46" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="C46" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="D46" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>135</v>
+        <v>162</v>
       </c>
       <c r="B47" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="C47" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="D47" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>136</v>
+        <v>163</v>
       </c>
       <c r="B48" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="C48" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="D48" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>137</v>
+        <v>164</v>
       </c>
       <c r="B49" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="C49" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="D49" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>138</v>
+        <v>165</v>
       </c>
       <c r="B50" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="C50" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="D50" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>139</v>
+        <v>166</v>
       </c>
       <c r="B51" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="C51" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="D51" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>140</v>
+        <v>167</v>
       </c>
       <c r="B52" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="C52" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="D52" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>140</v>
+        <v>167</v>
       </c>
       <c r="B53" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C53" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D53" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>141</v>
+        <v>168</v>
       </c>
       <c r="B54" t="s">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="C54" t="s">
-        <v>36</v>
+        <v>71</v>
       </c>
       <c r="D54" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>142</v>
+        <v>169</v>
       </c>
       <c r="B55" t="s">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="C55" t="s">
-        <v>36</v>
+        <v>71</v>
       </c>
       <c r="D55" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>143</v>
+        <v>170</v>
       </c>
       <c r="B56" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="C56" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="D56" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>143</v>
+        <v>170</v>
       </c>
       <c r="B57" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C57" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D57" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>144</v>
+        <v>171</v>
       </c>
       <c r="B58" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C58" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D58" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>145</v>
+        <v>172</v>
       </c>
       <c r="B59" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="C59" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="D59" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>145</v>
+        <v>172</v>
       </c>
       <c r="B60" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C60" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D60" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>146</v>
+        <v>173</v>
       </c>
       <c r="B61" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C61" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D61" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>147</v>
+        <v>174</v>
       </c>
       <c r="B62" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="C62" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="D62" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>147</v>
+        <v>174</v>
       </c>
       <c r="B63" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C63" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D63" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>148</v>
+        <v>175</v>
       </c>
       <c r="B64" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="C64" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="D64" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>149</v>
+        <v>176</v>
       </c>
       <c r="B65" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="C65" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="D65" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>150</v>
+        <v>177</v>
       </c>
       <c r="B66" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="C66" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="D66" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>151</v>
+        <v>178</v>
       </c>
       <c r="B67" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="C67" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="D67" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>152</v>
+        <v>179</v>
       </c>
       <c r="B68" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C68" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D68" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>153</v>
+        <v>180</v>
       </c>
       <c r="B69" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C69" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D69" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>154</v>
+        <v>181</v>
       </c>
       <c r="B70" t="s">
-        <v>104</v>
+        <v>118</v>
       </c>
       <c r="C70" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="D70" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>155</v>
+        <v>182</v>
       </c>
       <c r="B71" t="s">
-        <v>104</v>
+        <v>118</v>
       </c>
       <c r="C71" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="D71" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>156</v>
+        <v>183</v>
       </c>
       <c r="B72" t="s">
-        <v>104</v>
+        <v>118</v>
       </c>
       <c r="C72" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="D72" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>157</v>
+        <v>184</v>
       </c>
       <c r="B73" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="C73" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="D73" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>158</v>
+        <v>185</v>
       </c>
       <c r="B74" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C74" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D74" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>159</v>
+        <v>186</v>
       </c>
       <c r="B75" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C75" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D75" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>160</v>
+        <v>187</v>
       </c>
       <c r="B76" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="C76" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="D76" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>160</v>
+        <v>187</v>
       </c>
       <c r="B77" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C77" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D77" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
-        <v>161</v>
+        <v>188</v>
       </c>
       <c r="B78" t="s">
-        <v>104</v>
+        <v>118</v>
       </c>
       <c r="C78" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="D78" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
-        <v>162</v>
+        <v>189</v>
       </c>
       <c r="B79" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="C79" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="D79" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
-        <v>163</v>
+        <v>190</v>
       </c>
       <c r="B80" t="s">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="C80" t="s">
-        <v>36</v>
+        <v>71</v>
       </c>
       <c r="D80" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
-        <v>164</v>
+        <v>191</v>
       </c>
       <c r="B81" t="s">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="C81" t="s">
-        <v>36</v>
+        <v>71</v>
       </c>
       <c r="D81" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
-        <v>165</v>
+        <v>192</v>
       </c>
       <c r="B82" t="s">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="C82" t="s">
-        <v>36</v>
+        <v>71</v>
       </c>
       <c r="D82" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
-        <v>166</v>
+        <v>193</v>
       </c>
       <c r="B83" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C83" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D83" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
-        <v>167</v>
+        <v>194</v>
       </c>
       <c r="B84" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C84" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D84" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
-        <v>168</v>
+        <v>195</v>
       </c>
       <c r="B85" t="s">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="C85" t="s">
-        <v>36</v>
+        <v>71</v>
       </c>
       <c r="D85" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
-        <v>169</v>
+        <v>196</v>
       </c>
       <c r="B86" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="C86" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="D86" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
-        <v>170</v>
+        <v>197</v>
       </c>
       <c r="B87" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="C87" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="D87" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
-        <v>170</v>
+        <v>197</v>
       </c>
       <c r="B88" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C88" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D88" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
-        <v>171</v>
+        <v>198</v>
       </c>
       <c r="B89" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C89" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D89" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
-        <v>172</v>
+        <v>199</v>
       </c>
       <c r="B90" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="C90" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="D90" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
-        <v>172</v>
+        <v>199</v>
       </c>
       <c r="B91" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C91" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D91" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
-        <v>173</v>
+        <v>200</v>
       </c>
       <c r="B92" t="s">
-        <v>79</v>
+        <v>98</v>
       </c>
       <c r="C92" t="s">
-        <v>80</v>
+        <v>99</v>
       </c>
       <c r="D92" t="s">
-        <v>85</v>
+        <v>104</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
-        <v>174</v>
+        <v>201</v>
       </c>
       <c r="B93" t="s">
-        <v>79</v>
+        <v>98</v>
       </c>
       <c r="C93" t="s">
-        <v>80</v>
+        <v>99</v>
       </c>
       <c r="D93" t="s">
-        <v>85</v>
+        <v>104</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
-        <v>175</v>
+        <v>202</v>
       </c>
       <c r="B94" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C94" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D94" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
-        <v>176</v>
+        <v>203</v>
       </c>
       <c r="B95" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C95" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D95" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
-        <v>177</v>
+        <v>204</v>
       </c>
       <c r="B96" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C96" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D96" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
-        <v>178</v>
+        <v>205</v>
       </c>
       <c r="B97" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C97" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D97" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
-        <v>179</v>
+        <v>206</v>
       </c>
       <c r="B98" t="s">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="C98" t="s">
-        <v>36</v>
+        <v>71</v>
       </c>
       <c r="D98" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
-        <v>180</v>
+        <v>207</v>
       </c>
       <c r="B99" t="s">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="C99" t="s">
-        <v>36</v>
+        <v>71</v>
       </c>
       <c r="D99" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
-        <v>181</v>
+        <v>208</v>
       </c>
       <c r="B100" t="s">
-        <v>87</v>
+        <v>106</v>
       </c>
       <c r="C100" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="D100" t="s">
-        <v>93</v>
+        <v>112</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
-        <v>182</v>
+        <v>209</v>
       </c>
       <c r="B101" t="s">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="C101" t="s">
-        <v>36</v>
+        <v>71</v>
       </c>
       <c r="D101" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
-        <v>183</v>
+        <v>210</v>
       </c>
       <c r="B102" t="s">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="C102" t="s">
-        <v>36</v>
+        <v>71</v>
       </c>
       <c r="D102" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
-        <v>184</v>
+        <v>211</v>
       </c>
       <c r="B103" t="s">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="C103" t="s">
-        <v>36</v>
+        <v>71</v>
       </c>
       <c r="D103" t="s">
-        <v>41</v>
+        <v>76</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
-        <v>185</v>
+        <v>212</v>
       </c>
       <c r="B104" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C104" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D104" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
-        <v>186</v>
+        <v>213</v>
       </c>
       <c r="B105" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C105" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D105" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
-        <v>187</v>
+        <v>214</v>
       </c>
       <c r="B106" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="C106" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="D106" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
-        <v>188</v>
+        <v>215</v>
       </c>
       <c r="B107" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="C107" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="D107" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
-        <v>188</v>
+        <v>215</v>
       </c>
       <c r="B108" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C108" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D108" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
-        <v>189</v>
+        <v>216</v>
       </c>
       <c r="B109" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="C109" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="D109" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
-        <v>189</v>
+        <v>216</v>
       </c>
       <c r="B110" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C110" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D110" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
-        <v>190</v>
+        <v>217</v>
       </c>
       <c r="B111" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C111" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D111" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
-        <v>191</v>
+        <v>218</v>
       </c>
       <c r="B112" t="s">
-        <v>87</v>
+        <v>106</v>
       </c>
       <c r="C112" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="D112" t="s">
-        <v>93</v>
+        <v>112</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
-        <v>192</v>
+        <v>219</v>
       </c>
       <c r="B113" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C113" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D113" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
-        <v>193</v>
+        <v>220</v>
       </c>
       <c r="B114" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C114" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D114" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
-        <v>194</v>
+        <v>221</v>
       </c>
       <c r="B115" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C115" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D115" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
       <c r="B116" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C116" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D116" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
-        <v>196</v>
+        <v>223</v>
       </c>
       <c r="B117" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C117" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D117" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
-        <v>196</v>
+        <v>223</v>
       </c>
       <c r="B118" t="s">
-        <v>87</v>
+        <v>106</v>
       </c>
       <c r="C118" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="D118" t="s">
-        <v>93</v>
+        <v>112</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
-        <v>197</v>
+        <v>224</v>
       </c>
       <c r="B119" t="s">
-        <v>104</v>
+        <v>118</v>
       </c>
       <c r="C119" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="D119" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
-        <v>198</v>
+        <v>225</v>
       </c>
       <c r="B120" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C120" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D120" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
-        <v>199</v>
+        <v>226</v>
       </c>
       <c r="B121" t="s">
-        <v>79</v>
+        <v>98</v>
       </c>
       <c r="C121" t="s">
-        <v>80</v>
+        <v>99</v>
       </c>
       <c r="D121" t="s">
-        <v>85</v>
+        <v>104</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
-        <v>200</v>
+        <v>227</v>
       </c>
       <c r="B122" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="C122" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="D122" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
-        <v>201</v>
+        <v>228</v>
       </c>
       <c r="B123" t="s">
-        <v>87</v>
+        <v>106</v>
       </c>
       <c r="C123" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="D123" t="s">
-        <v>93</v>
+        <v>112</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
-        <v>202</v>
+        <v>229</v>
       </c>
       <c r="B124" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C124" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D124" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
-        <v>203</v>
+        <v>230</v>
       </c>
       <c r="B125" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="C125" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="D125" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E42"/>
+  <dimension ref="A1:E43"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="3" t="s">
-        <v>204</v>
+        <v>231</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:5"/>
     <row r="13" spans="1:5">
       <c r="A13" s="2" t="s">
-        <v>205</v>
+        <v>232</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>206</v>
+        <v>233</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>207</v>
+        <v>234</v>
       </c>
       <c r="B14" t="s">
-        <v>208</v>
+        <v>235</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="D14" t="s">
-        <v>36</v>
+        <v>64</v>
       </c>
       <c r="E14" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>209</v>
+        <v>236</v>
       </c>
       <c r="B15" t="s">
-        <v>210</v>
+        <v>237</v>
       </c>
       <c r="C15" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="D15" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="E15" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>211</v>
+        <v>238</v>
       </c>
       <c r="B16" t="s">
-        <v>212</v>
+        <v>239</v>
       </c>
       <c r="C16" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="D16" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="E16" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>213</v>
+        <v>240</v>
       </c>
       <c r="B17" t="s">
-        <v>214</v>
+        <v>241</v>
       </c>
       <c r="C17" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="D17" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="E17" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>215</v>
+        <v>242</v>
       </c>
       <c r="B18" t="s">
-        <v>216</v>
+        <v>243</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="D18" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="E18" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>217</v>
+        <v>244</v>
       </c>
       <c r="B19" t="s">
-        <v>218</v>
+        <v>245</v>
       </c>
       <c r="C19" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="D19" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="E19" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>219</v>
+        <v>246</v>
       </c>
       <c r="B20" t="s">
-        <v>220</v>
+        <v>247</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="D20" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="E20" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>221</v>
+        <v>248</v>
       </c>
       <c r="B21" t="s">
-        <v>222</v>
+        <v>249</v>
       </c>
       <c r="C21" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="D21" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="E21" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>223</v>
+        <v>250</v>
       </c>
       <c r="B22" t="s">
-        <v>224</v>
+        <v>251</v>
       </c>
       <c r="C22" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="D22" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="E22" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>225</v>
+        <v>252</v>
       </c>
       <c r="B23" t="s">
-        <v>226</v>
+        <v>253</v>
       </c>
       <c r="C23" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="D23" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="E23" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>227</v>
+        <v>254</v>
       </c>
       <c r="B24" t="s">
-        <v>228</v>
+        <v>255</v>
       </c>
       <c r="C24" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="D24" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="E24" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>229</v>
+        <v>256</v>
       </c>
       <c r="B25" t="s">
-        <v>230</v>
+        <v>257</v>
       </c>
       <c r="C25" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="D25" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="E25" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>231</v>
+        <v>258</v>
       </c>
       <c r="B26" t="s">
-        <v>232</v>
+        <v>259</v>
       </c>
       <c r="C26" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="D26" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="E26" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>233</v>
+        <v>260</v>
       </c>
       <c r="B27" t="s">
-        <v>234</v>
+        <v>261</v>
       </c>
       <c r="C27" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="D27" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="E27" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>235</v>
+        <v>262</v>
       </c>
       <c r="B28" t="s">
-        <v>236</v>
+        <v>263</v>
       </c>
       <c r="C28" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="D28" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="E28" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>237</v>
+        <v>264</v>
       </c>
       <c r="B29" t="s">
-        <v>238</v>
+        <v>265</v>
       </c>
       <c r="C29" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="D29" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="E29" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>239</v>
+        <v>266</v>
       </c>
       <c r="B30" t="s">
-        <v>240</v>
+        <v>267</v>
       </c>
       <c r="C30" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="D30" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="E30" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>241</v>
+        <v>268</v>
       </c>
       <c r="B31" t="s">
-        <v>242</v>
+        <v>269</v>
       </c>
       <c r="C31" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="D31" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="E31" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>243</v>
+        <v>270</v>
       </c>
       <c r="B32" t="s">
-        <v>244</v>
+        <v>271</v>
       </c>
       <c r="C32" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="D32" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="E32" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>245</v>
+        <v>272</v>
+      </c>
+      <c r="B33" t="s">
+        <v>273</v>
       </c>
       <c r="C33" t="s">
-        <v>49</v>
+        <v>63</v>
       </c>
       <c r="D33" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="E33" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>246</v>
+        <v>274</v>
       </c>
       <c r="B34" t="s">
-        <v>247</v>
+        <v>275</v>
       </c>
       <c r="C34" t="s">
-        <v>99</v>
+        <v>70</v>
       </c>
       <c r="D34" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="E34" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>248</v>
+        <v>276</v>
       </c>
       <c r="B35" t="s">
-        <v>249</v>
+        <v>277</v>
       </c>
       <c r="C35" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="D35" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="E35" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
-        <v>250</v>
+        <v>278</v>
       </c>
       <c r="B36" t="s">
-        <v>251</v>
+        <v>279</v>
       </c>
       <c r="C36" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="D36" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="E36" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
-        <v>252</v>
+        <v>280</v>
       </c>
       <c r="B37" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="C37" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="D37" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="E37" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
-        <v>254</v>
+        <v>282</v>
       </c>
       <c r="B38" t="s">
-        <v>255</v>
+        <v>283</v>
       </c>
       <c r="C38" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="D38" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="E38" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
-        <v>256</v>
+        <v>284</v>
       </c>
       <c r="B39" t="s">
-        <v>257</v>
+        <v>285</v>
       </c>
       <c r="C39" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="D39" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="E39" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
-        <v>258</v>
+        <v>286</v>
       </c>
       <c r="B40" t="s">
-        <v>259</v>
+        <v>287</v>
       </c>
       <c r="C40" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="D40" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="E40" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
-        <v>260</v>
+        <v>288</v>
       </c>
       <c r="B41" t="s">
-        <v>261</v>
+        <v>289</v>
       </c>
       <c r="C41" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="D41" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="E41" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
-        <v>262</v>
+        <v>290</v>
       </c>
       <c r="B42" t="s">
-        <v>263</v>
+        <v>291</v>
       </c>
       <c r="C42" t="s">
-        <v>99</v>
+        <v>123</v>
       </c>
       <c r="D42" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="E42" t="s">
-        <v>70</v>
+        <v>89</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" t="s">
+        <v>292</v>
+      </c>
+      <c r="B43" t="s">
+        <v>293</v>
+      </c>
+      <c r="C43" t="s">
+        <v>123</v>
+      </c>
+      <c r="D43" t="s">
+        <v>85</v>
+      </c>
+      <c r="E43" t="s">
+        <v>89</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData/>