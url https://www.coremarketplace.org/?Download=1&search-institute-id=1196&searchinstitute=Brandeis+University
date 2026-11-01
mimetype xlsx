--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -25,51 +25,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Facilities" sheetId="1" r:id="rId4"/>
     <sheet name="Facility Types" sheetId="2" r:id="rId5"/>
     <sheet name="Services" sheetId="3" r:id="rId6"/>
     <sheet name="Instrumentation" sheetId="4" r:id="rId7"/>
     <sheet name="Worksheet" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>CoreMarketplace Search Results Export</t>
   </si>
   <si>
-    <t>Generated: 09/17/2026</t>
+    <t>Generated: 11/01/2026</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/</t>
   </si>
   <si>
     <t>Data is provided for reference and research use only.  Information may not be republished without explicit permission.</t>
   </si>
   <si>
     <t>For questions contact: coremarketplace@uvm.edu</t>
   </si>
   <si>
     <t>Facilities located at:</t>
   </si>
   <si>
     <t>Brandeis University</t>
   </si>
   <si>
     <t>https://www.brandeis.edu</t>
   </si>
   <si>
     <t>Location: Waltham, MA United States</t>
   </si>
   <si>
     <t>RORID: https://ror.org/05abbep66</t>
   </si>
@@ -91,106 +91,106 @@
   <si>
     <t>Address 2</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>CoreMarketplace Profile</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
+    <t>Brandeis Light Microscopy Core Facility</t>
+  </si>
+  <si>
+    <t>RRID:SCR_025892</t>
+  </si>
+  <si>
+    <t>Heather Brown Harding</t>
+  </si>
+  <si>
+    <t>415 South Street</t>
+  </si>
+  <si>
+    <t>Bassine Building</t>
+  </si>
+  <si>
+    <t>Waltham</t>
+  </si>
+  <si>
+    <t>MA</t>
+  </si>
+  <si>
+    <t>02453</t>
+  </si>
+  <si>
+    <t>United States</t>
+  </si>
+  <si>
+    <t>https://www.brandeis.edu/science/resources/light-microscopy/index.html</t>
+  </si>
+  <si>
+    <t>https://www.coremarketplace.org/?FacilityID=2950</t>
+  </si>
+  <si>
+    <t>The LMCF houses 13 high-end light microscopes including point scanning and spinning disk confocals, Airyscan, 3D-STED super resolution, widefield and TIRF systems. We offer training, consultation and access to powerful analysis computers with licensed softwares. We are open to external users from both academia and industry at competitive rates.</t>
+  </si>
+  <si>
     <t>Brandeis Electron Microscopy Facility- The Louise Mashal Gabbay Cellular Visualization Center</t>
   </si>
   <si>
     <t>RRID:SCR_026272</t>
   </si>
   <si>
     <t>Berith Isaac</t>
   </si>
   <si>
     <t>415 South St</t>
-  </si>
-[...7 lines deleted...]
-    <t>02453</t>
   </si>
   <si>
     <t>https://www.brandeis.edu/science/resources/electron-microscope/index.html</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=2997</t>
   </si>
   <si>
     <t>The Brandeis EM facility offers wide variety of preparation and visualization ranging from standard 2D EM methods to high resolution 3D cryo-EM. 
 Instruments, training and assisted use are available for Brandeis faculty, staff, and lab members, as well as members of the broader scientific community, including other academic institutions and for-profit organizations.</t>
-  </si>
-[...25 lines deleted...]
-    <t>The LMCF houses 13 high-end light microscopes including point scanning and spinning disk confocals, Airyscan, 3D-STED super resolution, widefield and TIRF systems. We offer training, consultation and access to powerful analysis computers with licensed softwares. We are open to external users from both academia and industry at competitive rates.</t>
   </si>
   <si>
     <t>Facility Types located at:</t>
   </si>
   <si>
     <t>Facility Type</t>
   </si>
   <si>
     <t>Microscopy (Electron, Fluorescence, Optical)</t>
   </si>
   <si>
     <t>Services located at:</t>
   </si>
   <si>
     <t>Service</t>
   </si>
   <si>
     <t>Cryo-Electron Microscopy</t>
   </si>
   <si>
     <t>Cryo-Electron Tomography</t>
   </si>
   <si>
     <t>Immuno Electron Microscopy</t>
   </si>
@@ -698,99 +698,99 @@
         <v>20</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>21</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14" t="s">
         <v>24</v>
       </c>
       <c r="C14" t="s">
         <v>6</v>
       </c>
       <c r="D14" t="s">
         <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>26</v>
       </c>
+      <c r="F14" t="s">
+        <v>27</v>
+      </c>
       <c r="G14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I14" t="s">
-        <v>29</v>
+        <v>30</v>
+      </c>
+      <c r="J14" t="s">
+        <v>31</v>
       </c>
       <c r="K14" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="L14" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="M14" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B15" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C15" t="s">
         <v>6</v>
       </c>
       <c r="D15" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I15" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="K15" t="s">
         <v>39</v>
       </c>
       <c r="L15" t="s">
         <v>40</v>
       </c>
       <c r="M15" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -851,57 +851,57 @@
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4"/>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
@@ -953,99 +953,99 @@
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4"/>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>47</v>
       </c>
       <c r="B14" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>48</v>
       </c>
       <c r="B15" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="C15" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>49</v>
       </c>
       <c r="B16" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="C16" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="D16" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>50</v>
       </c>
       <c r="B17" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="C17" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="D17" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
@@ -1103,57 +1103,57 @@
     <row r="13" spans="1:5">
       <c r="A13" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="E14" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData/>