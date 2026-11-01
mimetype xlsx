--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -25,51 +25,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Facilities" sheetId="1" r:id="rId4"/>
     <sheet name="Facility Types" sheetId="2" r:id="rId5"/>
     <sheet name="Services" sheetId="3" r:id="rId6"/>
     <sheet name="Instrumentation" sheetId="4" r:id="rId7"/>
     <sheet name="Worksheet" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>CoreMarketplace Search Results Export</t>
   </si>
   <si>
-    <t>Generated: 09/16/2026</t>
+    <t>Generated: 10/31/2026</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/</t>
   </si>
   <si>
     <t>Data is provided for reference and research use only.  Information may not be republished without explicit permission.</t>
   </si>
   <si>
     <t>For questions contact: coremarketplace@uvm.edu</t>
   </si>
   <si>
     <t>Facilities located at:</t>
   </si>
   <si>
     <t xml:space="preserve">Johns Hopkins University (JHU), </t>
   </si>
   <si>
     <t>https://www.jhu.edu/</t>
   </si>
   <si>
     <t>Location: Baltimore, MD United States</t>
   </si>
   <si>
     <t>RORID: https://ror.org/00za53h95</t>
   </si>
@@ -477,114 +477,114 @@
   <si>
     <t>Single-cell Proteomics</t>
   </si>
   <si>
     <t>Single-molecule Protein Sequencing (Quantvum-Si Walk-up)</t>
   </si>
   <si>
     <t>Spatial Proteomics (LCM + LC-MS/MS)</t>
   </si>
   <si>
     <t>Thermal Proteome Profiling (TPP) For Drug-binding Tar</t>
   </si>
   <si>
     <t>oligo synthesis</t>
   </si>
   <si>
     <t>Instrumentation located at:</t>
   </si>
   <si>
     <t>Instrument</t>
   </si>
   <si>
     <t>Instrument PID</t>
   </si>
   <si>
-    <t>Bruker timsTOF Ultra 2 mass spectrometer</t>
+    <t>Exploris 480 nanoLC/MS system</t>
+  </si>
+  <si>
+    <t>RRID:SCR_022215</t>
+  </si>
+  <si>
+    <t>Orbitrap Fusion Lumos Tribrid Mass Spectrometer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020562</t>
+  </si>
+  <si>
+    <t>timsTOF Ultra 2 mass spectrometer</t>
   </si>
   <si>
     <t>RRID:SCR_026541</t>
   </si>
   <si>
-    <t>Thermo Exploris 480 nanoLC/MS system</t>
-[...11 lines deleted...]
-    <t>Advanced Analytical Technologies, Inc. FEMTO Pulse Fragment Analyzer</t>
+    <t>3730xl Capillary Genetic Sequencer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_018059</t>
+  </si>
+  <si>
+    <t>7900HT Fast Real-Time PCR System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_018060</t>
+  </si>
+  <si>
+    <t>Countess Automated Cell Counter</t>
+  </si>
+  <si>
+    <t>RRID:SCR_018591</t>
+  </si>
+  <si>
+    <t>Femto Pulse System</t>
   </si>
   <si>
     <t>RRID:SCR_018058</t>
   </si>
   <si>
-    <t>Applied Biosystems 3730xl Capillary Genetic Sequencer</t>
-[...11 lines deleted...]
-    <t>Hamilton StarPlus Automated Liquid Handler</t>
+    <t>Illumina MiSeq System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020134</t>
+  </si>
+  <si>
+    <t>NovaSeq 6000 Sequencing System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_016387</t>
+  </si>
+  <si>
+    <t>QIAcube Classic</t>
+  </si>
+  <si>
+    <t>RRID:SCR_018618</t>
+  </si>
+  <si>
+    <t>StarPlus Automated Liquid Handler</t>
   </si>
   <si>
     <t>RRID:SCR_018582</t>
-  </si>
-[...22 lines deleted...]
-    <t>RRID:SCR_018618</t>
   </si>
   <si>
     <t>Thermo Scientific Nanodrop 1000 Spectrophotometer</t>
   </si>
   <si>
     <t>RRID:SCR_018035</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>