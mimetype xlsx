--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -25,51 +25,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Facilities" sheetId="1" r:id="rId4"/>
     <sheet name="Facility Types" sheetId="2" r:id="rId5"/>
     <sheet name="Services" sheetId="3" r:id="rId6"/>
     <sheet name="Instrumentation" sheetId="4" r:id="rId7"/>
     <sheet name="Worksheet" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="233">
   <si>
     <t>CoreMarketplace Search Results Export</t>
   </si>
   <si>
-    <t>Generated: 09/16/2026</t>
+    <t>Generated: 10/31/2026</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/</t>
   </si>
   <si>
     <t>Data is provided for reference and research use only.  Information may not be republished without explicit permission.</t>
   </si>
   <si>
     <t>For questions contact: coremarketplace@uvm.edu</t>
   </si>
   <si>
     <t>Facilities located at:</t>
   </si>
   <si>
     <t xml:space="preserve">Massachusetts Institute of Technology (MIT), </t>
   </si>
   <si>
     <t>https://web.mit.edu</t>
   </si>
   <si>
     <t>Location: Cambridge, MA United States</t>
   </si>
   <si>
     <t>RORID: https://ror.org/042nb2s44</t>
   </si>
@@ -578,210 +578,210 @@
   <si>
     <t>Stem Cell Procurement</t>
   </si>
   <si>
     <t>Tissue Culture</t>
   </si>
   <si>
     <t>Transgenics</t>
   </si>
   <si>
     <t>Whole Slide Imaging</t>
   </si>
   <si>
     <t>oligo synthesis</t>
   </si>
   <si>
     <t>Instrumentation located at:</t>
   </si>
   <si>
     <t>Instrument</t>
   </si>
   <si>
     <t>Instrument PID</t>
   </si>
   <si>
-    <t>Gatan 930 Cryoplunge 3 Cryo Preparation System</t>
+    <t>2100F Transmission Electron Microscope</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020155</t>
+  </si>
+  <si>
+    <t>930 Cryoplunge 3 Cryo Preparation System</t>
   </si>
   <si>
     <t>RRID:SCR_019927</t>
   </si>
   <si>
-    <t>JEOL 2100F Transmission Electron Microscope</t>
-[...5 lines deleted...]
-    <t>Leica ACE900 Freeze Fracturing System</t>
+    <t>ACE900 Freeze Fracturing System</t>
   </si>
   <si>
     <t>RRID:SCR_020210</t>
   </si>
   <si>
+    <t>DHR-2 Rheometer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020544</t>
+  </si>
+  <si>
+    <t>DynaPro Plate Reader</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020884</t>
+  </si>
+  <si>
     <t>Leica EM AFS2 Freeze Substitution Device</t>
   </si>
   <si>
     <t>RRID:SCR_020230</t>
   </si>
   <si>
-    <t>Spectradyne Spectradyne nCS1 Particle Counter</t>
+    <t>LSM 880 with Airyscan Confocal Laser Scanning Microscope</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020925</t>
+  </si>
+  <si>
+    <t>Spectradyne nCS1 Particle Counter</t>
   </si>
   <si>
     <t>RRID:SCR_020531</t>
   </si>
   <si>
-    <t>TA Instruments DHR-2 Rheometer</t>
-[...4 lines deleted...]
-  <si>
     <t>Veeco Multimode 8 Atomic Force Microscope</t>
   </si>
   <si>
     <t>RRID:SCR_020874</t>
   </si>
   <si>
-    <t>Wyatt DynaPro Plate Reader</t>
-[...11 lines deleted...]
-    <t>Essen Incucyte Incucyte</t>
+    <t>IncuCyte S3 Live Cell Analysis System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_023147</t>
+  </si>
+  <si>
+    <t>IncuCyte ZOOM System</t>
   </si>
   <si>
     <t>RRID:SCR_019874</t>
   </si>
   <si>
-    <t>Sartorius IncuCyte S3 Live Cell Analysis System</t>
-[...5 lines deleted...]
-    <t>10X Genomics Chromium Plus Genetic Analyzer</t>
+    <t>5300 Fragment Analyzer System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019411</t>
+  </si>
+  <si>
+    <t>Agilent 2100 Bioanalyzer Instrument</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019389</t>
+  </si>
+  <si>
+    <t>Agilent Femto Pulse System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019498</t>
+  </si>
+  <si>
+    <t>AVITI24 system</t>
+  </si>
+  <si>
+    <t>RRID:SCR_026452</t>
+  </si>
+  <si>
+    <t>BioTek Synergy H1 Multimode Reader</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019748</t>
+  </si>
+  <si>
+    <t>BluePippin system</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020505</t>
+  </si>
+  <si>
+    <t>Chemagic 360 Genetic isolation Workstation</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020394</t>
+  </si>
+  <si>
+    <t>Chromium Controller Genetic Analyzer</t>
   </si>
   <si>
     <t>RRID:SCR_019326</t>
   </si>
   <si>
-    <t>10x Genomics Visium CytAssist</t>
+    <t>E220evolution Focused ultrasonicator</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019817</t>
+  </si>
+  <si>
+    <t>Illumina iSeq 100 Sequencing System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020125</t>
+  </si>
+  <si>
+    <t>Illumina NovaSeq 6000 Sequencing System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020150</t>
+  </si>
+  <si>
+    <t>LightCycler 480 Real Time PCR System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_018626</t>
+  </si>
+  <si>
+    <t>Mosquito HV Automated Liquid Handler</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020866</t>
+  </si>
+  <si>
+    <t>R230 Focused-Ultrasonicator</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019821</t>
+  </si>
+  <si>
+    <t>Varioskan LUX Multi-Mode Microplate Reader</t>
+  </si>
+  <si>
+    <t>RRID:SCR_026792</t>
+  </si>
+  <si>
+    <t>Visium CytAssist</t>
   </si>
   <si>
     <t>RRID:SCR_024570</t>
-  </si>
-[...82 lines deleted...]
-    <t>RRID:SCR_020866</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1623,51 +1623,51 @@
       <c r="K23" t="s">
         <v>97</v>
       </c>
       <c r="L23" t="s">
         <v>98</v>
       </c>
       <c r="M23" t="s">
         <v>99</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D19"/>
+  <dimension ref="A1:D18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>3</v>
@@ -1757,70 +1757,56 @@
         <v>45</v>
       </c>
       <c r="D16" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>105</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" t="s">
         <v>64</v>
       </c>
       <c r="D17" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>106</v>
       </c>
       <c r="B18" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>42</v>
-[...12 lines deleted...]
-      <c r="D19" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D86"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>