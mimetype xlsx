--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -20,56 +20,56 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Facilities" sheetId="1" r:id="rId4"/>
     <sheet name="Facility Types" sheetId="2" r:id="rId5"/>
     <sheet name="Services" sheetId="3" r:id="rId6"/>
     <sheet name="Instrumentation" sheetId="4" r:id="rId7"/>
     <sheet name="Worksheet" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>CoreMarketplace Search Results Export</t>
   </si>
   <si>
-    <t>Generated: 09/16/2026</t>
+    <t>Generated: 10/31/2026</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/</t>
   </si>
   <si>
     <t>Data is provided for reference and research use only.  Information may not be republished without explicit permission.</t>
   </si>
   <si>
     <t>For questions contact: coremarketplace@uvm.edu</t>
   </si>
   <si>
     <t>Facilities located at:</t>
   </si>
   <si>
     <t xml:space="preserve">North Carolina State University (NCSU), </t>
   </si>
   <si>
     <t>https://www.ncsu.edu/</t>
   </si>
   <si>
     <t>Location: Raleigh, NC United States</t>
   </si>
   <si>
     <t>RORID: https://ror.org/04tj63d06</t>
   </si>
@@ -91,137 +91,137 @@
   <si>
     <t>Address 2</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>CoreMarketplace Profile</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
+    <t>NCSU-CVM Flow Cytometry and Cell Sorting Core Facility</t>
+  </si>
+  <si>
+    <t>RRID:SCR_026657</t>
+  </si>
+  <si>
+    <t>North Carolina State University</t>
+  </si>
+  <si>
+    <t>Lunden Simpson</t>
+  </si>
+  <si>
+    <t>1060 William Moore Dr</t>
+  </si>
+  <si>
+    <t>CVM Main Bldg Rm B303</t>
+  </si>
+  <si>
+    <t>Raleigh</t>
+  </si>
+  <si>
+    <t>NC</t>
+  </si>
+  <si>
+    <t>https://cvm.ncsu.edu/research/labs/flow-cytometry-and-cell-sorting/</t>
+  </si>
+  <si>
+    <t>https://www.coremarketplace.org/?FacilityID=3103</t>
+  </si>
+  <si>
+    <t>The Flow Cytometry and Cell Sorting (FCCS) Core Facility at the NC State University College of Veterinary Medicine provides provides flow cytometry services to the entire NC State University community as well as external partners in the area. Experienced staff members will help with experimental design, instrument training, sample acquisition, data analysis with software provided, and conventional/spectral cell sorting. Please do not hesitate in reaching out to us with any questions regarding the available resources and how we can support your work</t>
+  </si>
+  <si>
     <t>NCSU METRIC</t>
   </si>
   <si>
     <t>RRID:SCR_028548</t>
   </si>
   <si>
-    <t>North Carolina State University</t>
-[...1 lines deleted...]
-  <si>
     <t>Peter Thompson</t>
   </si>
   <si>
     <t>2620 Yarbrough Dr</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
-  </si>
-[...4 lines deleted...]
-    <t>NC</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>https://research.ncsu.edu/metric/</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=5979</t>
   </si>
   <si>
     <t>The Molecular Education, Technology and Research Innovation Center (METRIC) is an NC State University-wide Shared Core Research Facility administered by the Office of Research and Innovation. We provide internal and external researchers with access to instrumentation and technical expertise across three primary analytical platforms:
 Mass Spectrometry: Supports qualitative and quantitative analyses, including high-resolution accurate mass (HRAM) measurements, proteomics, metabolomics, and small molecule analysis.
 Magnetic Resonance (NMR &amp; EPR): Provides structural and dynamic characterization of molecules in solution. Capabilities include multi-nuclear solution-state NMR and Electron Paramagnetic Resonance (EPR) spectroscopy for studying paramagnetic species, transition metal complexes, and free radicals.
 X-Ray Diffraction:  Offers atomic-level structural determination. The facility is equipped for single-crystal X-ray diffraction of both small molecules (including absolute configuration determination) and macromolecules/proteins.</t>
   </si>
   <si>
     <t>NCSU Genomic Sciences Laboratory</t>
   </si>
   <si>
     <t>RRID:SCR_026944</t>
   </si>
   <si>
     <t>Kelly Sides</t>
   </si>
   <si>
     <t>112 Derieux Place</t>
   </si>
   <si>
     <t>Thomas Hall Room 2518</t>
   </si>
   <si>
     <t>https://research.ncsu.edu/gsl/</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=3242</t>
   </si>
   <si>
     <t>Established in 2000, the mission of the Genomic Sciences Laboratory (GSL) is to enable discovery in the biological sciences by providing researchers and students with the necessary cutting-edge equipment and infrastructure required to conduct advanced genomics research. The GSL operates as a solution center and provides NC State researchers, collaborators, and the broader scientific community with access to high-throughput DNA sequencing, traditional Sanger sequencing and genotyping, and additional equipment services for functional genomic assays and mapping. The GSL also provides high-throughput robotics and instrumentation to facilitate the handling of large numbers of samples, as well as many advanced sequencing and sequencing support applications developed independently by NC State faculty. The GSL is administered by the Office of Research and Innovation at NC State and operates on a fee-recovery basis.</t>
   </si>
   <si>
-    <t>NCSU-CVM Flow Cytometry and Cell Sorting Core Facility</t>
-[...22 lines deleted...]
-  <si>
     <t>North Carolina State University Plant Transformation Laboratory Core Facility</t>
   </si>
   <si>
     <t>RRID:SCR_012706</t>
   </si>
   <si>
     <t>Kedong Da</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>https://planttransformationlab.wordpress.ncsu.edu/</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=2764</t>
   </si>
   <si>
     <t>North Carolina State University (NCSU) Plant Transformation Laboratory (PTL) provides innovative solutions, technologies, expertise, training, and services for research and applications related to plant transformation.  The PTL staff and facilities are available for research collaborations; core resources are available for user-driven projects with cost recovery; fee-based plant transformation services can be provided for the NCSU community and external partners.</t>
   </si>
   <si>
     <t>NCSU High Performance Computing</t>
   </si>
   <si>
     <t>RRID:SCR_022168</t>
@@ -352,96 +352,108 @@
   <si>
     <t>RNA/DNA Quality Control</t>
   </si>
   <si>
     <t>Single Cell RNAseq</t>
   </si>
   <si>
     <t>Small Molecule NMR</t>
   </si>
   <si>
     <t>Spectral Flow Cytometry</t>
   </si>
   <si>
     <t>X-Ray Crystallography</t>
   </si>
   <si>
     <t>Instrumentation located at:</t>
   </si>
   <si>
     <t>Instrument</t>
   </si>
   <si>
     <t>Instrument PID</t>
   </si>
   <si>
-    <t>Rigaku EIGER R detector</t>
+    <t>Agilent Seahorse XFe24 Cell Analyzer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019541</t>
+  </si>
+  <si>
+    <t>Chromium Controller Genetic Analyzer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019326</t>
+  </si>
+  <si>
+    <t>NovoCyte Advanteon Flow Cytometer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019522</t>
+  </si>
+  <si>
+    <t>EIGER R detector</t>
   </si>
   <si>
     <t>RRID:SCR_020435</t>
   </si>
   <si>
     <t>Rigaku MicroMax-007 HF generator</t>
   </si>
   <si>
     <t>RRID:SCR_020445</t>
   </si>
   <si>
     <t>ABI 3700 Genetic Analyzer</t>
   </si>
   <si>
     <t>RRID:SCR_018431</t>
   </si>
   <si>
-    <t>Eppendorf epMotion 5075t NGS Solution Automated Pipetting</t>
+    <t>epMotion 5075t NGS Solution Automated Pipetting</t>
   </si>
   <si>
     <t>RRID:SCR_019867</t>
   </si>
   <si>
     <t>Illumina MiSeq System</t>
   </si>
   <si>
     <t>RRID:SCR_020134</t>
   </si>
   <si>
-    <t>Illumina NextSeq 1000 and NextSeq 2000 Sequencing Systems</t>
+    <t>Illumina NovaSeq 6000 Sequencing System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020150</t>
+  </si>
+  <si>
+    <t>NextSeq 1000 Sequencing System</t>
   </si>
   <si>
     <t>RRID:SCR_020140</t>
-  </si>
-[...10 lines deleted...]
-    <t>RRID:SCR_019522</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -917,92 +929,92 @@
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14" t="s">
         <v>24</v>
       </c>
       <c r="C14" t="s">
         <v>25</v>
       </c>
       <c r="D14" t="s">
         <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>27</v>
       </c>
       <c r="F14" t="s">
         <v>28</v>
       </c>
       <c r="G14" t="s">
         <v>29</v>
       </c>
       <c r="H14" t="s">
         <v>30</v>
       </c>
       <c r="I14">
-        <v>27695</v>
-[...1 lines deleted...]
-      <c r="J14" t="s">
+        <v>27606</v>
+      </c>
+      <c r="K14" t="s">
         <v>31</v>
       </c>
-      <c r="K14" t="s">
+      <c r="L14" t="s">
         <v>32</v>
       </c>
-      <c r="L14" t="s">
+      <c r="M14" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="C15" t="s">
         <v>25</v>
       </c>
       <c r="D15" t="s">
+        <v>36</v>
+      </c>
+      <c r="E15" t="s">
         <v>37</v>
       </c>
-      <c r="E15" t="s">
+      <c r="F15" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="G15" t="s">
         <v>29</v>
       </c>
       <c r="H15" t="s">
         <v>30</v>
       </c>
       <c r="I15">
-        <v>27606</v>
+        <v>27695</v>
+      </c>
+      <c r="J15" t="s">
+        <v>39</v>
       </c>
       <c r="K15" t="s">
         <v>40</v>
       </c>
       <c r="L15" t="s">
         <v>41</v>
       </c>
       <c r="M15" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16" t="s">
         <v>44</v>
       </c>
       <c r="C16" t="s">
         <v>25</v>
       </c>
       <c r="D16" t="s">
         <v>45</v>
       </c>
       <c r="E16" t="s">
@@ -1168,71 +1180,71 @@
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4"/>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>69</v>
       </c>
       <c r="B14" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="C14" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="D14" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>70</v>
       </c>
       <c r="B15" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>71</v>
       </c>
       <c r="B16" t="s">
         <v>51</v>
       </c>
       <c r="C16" t="s">
         <v>52</v>
       </c>
       <c r="D16" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
@@ -1298,523 +1310,523 @@
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4"/>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
         <v>73</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>74</v>
       </c>
       <c r="B14" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>75</v>
       </c>
       <c r="B15" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>76</v>
       </c>
       <c r="B16" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>77</v>
       </c>
       <c r="B17" t="s">
         <v>58</v>
       </c>
       <c r="C17" t="s">
         <v>59</v>
       </c>
       <c r="D17" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>78</v>
       </c>
       <c r="B18" t="s">
         <v>58</v>
       </c>
       <c r="C18" t="s">
         <v>59</v>
       </c>
       <c r="D18" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>79</v>
       </c>
       <c r="B19" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="C19" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="D19" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>80</v>
       </c>
       <c r="B20" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="C20" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="D20" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>81</v>
       </c>
       <c r="B21" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="C21" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="D21" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>82</v>
       </c>
       <c r="B22" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="C22" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="D22" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>69</v>
       </c>
       <c r="B23" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="C23" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="D23" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>83</v>
       </c>
       <c r="B24" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="C24" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="D24" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>84</v>
       </c>
       <c r="B25" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="C25" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="D25" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>85</v>
       </c>
       <c r="B26" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="C26" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="D26" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>86</v>
       </c>
       <c r="B27" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="C27" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="D27" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>87</v>
       </c>
       <c r="B28" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="C28" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="D28" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="C29" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="D29" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>89</v>
       </c>
       <c r="B30" t="s">
         <v>58</v>
       </c>
       <c r="C30" t="s">
         <v>59</v>
       </c>
       <c r="D30" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="C31" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="D31" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>91</v>
       </c>
       <c r="B32" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="C32" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="D32" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="C33" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="D33" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>93</v>
       </c>
       <c r="B34" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="C34" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="D34" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
         <v>94</v>
       </c>
       <c r="B35" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="C35" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="D35" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>95</v>
       </c>
       <c r="B36" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="C36" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="D36" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>96</v>
       </c>
       <c r="B37" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="C37" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="D37" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>97</v>
       </c>
       <c r="B38" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="C38" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="D38" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>98</v>
       </c>
       <c r="B39" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="C39" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="D39" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>99</v>
       </c>
       <c r="B40" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="C40" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="D40" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>100</v>
       </c>
       <c r="B41" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="C41" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="D41" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>101</v>
       </c>
       <c r="B42" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="C42" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="D42" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>102</v>
       </c>
       <c r="B43" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="C43" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="D43" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>103</v>
       </c>
       <c r="B44" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="C44" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="D44" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>104</v>
       </c>
       <c r="B45" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="C45" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="D45" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>105</v>
       </c>
       <c r="B46" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="C46" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="D46" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E21"/>
+  <dimension ref="A1:E23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>3</v>
@@ -1860,169 +1872,203 @@
       </c>
       <c r="C13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>109</v>
       </c>
       <c r="B14" t="s">
         <v>110</v>
       </c>
       <c r="C14" t="s">
         <v>23</v>
       </c>
       <c r="D14" t="s">
         <v>24</v>
       </c>
       <c r="E14" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>111</v>
       </c>
       <c r="B15" t="s">
         <v>112</v>
       </c>
       <c r="C15" t="s">
         <v>23</v>
       </c>
       <c r="D15" t="s">
         <v>24</v>
       </c>
       <c r="E15" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>113</v>
       </c>
       <c r="B16" t="s">
         <v>114</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="D16" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="E16" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>115</v>
       </c>
       <c r="B17" t="s">
         <v>116</v>
       </c>
       <c r="C17" t="s">
+        <v>34</v>
+      </c>
+      <c r="D17" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="E17" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>117</v>
       </c>
       <c r="B18" t="s">
         <v>118</v>
       </c>
       <c r="C18" t="s">
+        <v>34</v>
+      </c>
+      <c r="D18" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="E18" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>119</v>
       </c>
       <c r="B19" t="s">
         <v>120</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="D19" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="E19" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>121</v>
       </c>
       <c r="B20" t="s">
         <v>122</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="D20" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="E20" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>123</v>
       </c>
       <c r="B21" t="s">
         <v>124</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21" t="s">
         <v>44</v>
       </c>
       <c r="E21" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" t="s">
+        <v>125</v>
+      </c>
+      <c r="B22" t="s">
+        <v>126</v>
+      </c>
+      <c r="C22" t="s">
+        <v>43</v>
+      </c>
+      <c r="D22" t="s">
+        <v>44</v>
+      </c>
+      <c r="E22" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" t="s">
+        <v>127</v>
+      </c>
+      <c r="B23" t="s">
+        <v>128</v>
+      </c>
+      <c r="C23" t="s">
+        <v>43</v>
+      </c>
+      <c r="D23" t="s">
+        <v>44</v>
+      </c>
+      <c r="E23" t="s">
         <v>49</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>