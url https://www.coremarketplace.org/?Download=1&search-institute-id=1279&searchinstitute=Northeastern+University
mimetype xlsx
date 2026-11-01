--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -25,51 +25,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Facilities" sheetId="1" r:id="rId4"/>
     <sheet name="Facility Types" sheetId="2" r:id="rId5"/>
     <sheet name="Services" sheetId="3" r:id="rId6"/>
     <sheet name="Instrumentation" sheetId="4" r:id="rId7"/>
     <sheet name="Worksheet" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>CoreMarketplace Search Results Export</t>
   </si>
   <si>
-    <t>Generated: 09/16/2026</t>
+    <t>Generated: 11/01/2026</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/</t>
   </si>
   <si>
     <t>Data is provided for reference and research use only.  Information may not be republished without explicit permission.</t>
   </si>
   <si>
     <t>For questions contact: coremarketplace@uvm.edu</t>
   </si>
   <si>
     <t>Facilities located at:</t>
   </si>
   <si>
     <t>Northeastern University (NEU), Dōngběi Dàxué</t>
   </si>
   <si>
     <t>https://www.neu.edu.cn</t>
   </si>
   <si>
     <t>Location: Shenyang, LN China</t>
   </si>
   <si>
     <t>RORID: https://ror.org/03awzbc87</t>
   </si>
@@ -235,57 +235,57 @@
   <si>
     <t>Optical Imaging</t>
   </si>
   <si>
     <t>Super-resolution Microscopy</t>
   </si>
   <si>
     <t>Training</t>
   </si>
   <si>
     <t>Ultrasonic Imaging</t>
   </si>
   <si>
     <t>Widefield Microscopy</t>
   </si>
   <si>
     <t>Instrumentation located at:</t>
   </si>
   <si>
     <t>Instrument</t>
   </si>
   <si>
     <t>Instrument PID</t>
   </si>
   <si>
-    <t>Zeiss Lightsheet Z.1 Lightsheet Fluorescence Microscope</t>
+    <t>Lightsheet Z.1 Fluorescence Microscope</t>
   </si>
   <si>
     <t>RRID:SCR_020919</t>
   </si>
   <si>
-    <t>Zeiss LSM 880 with Airyscan Confocal Laser Scanning Microscope</t>
+    <t>LSM 880 with Airyscan Confocal Laser Scanning Microscope</t>
   </si>
   <si>
     <t>RRID:SCR_020925</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>