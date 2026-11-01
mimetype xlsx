--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -25,51 +25,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Facilities" sheetId="1" r:id="rId4"/>
     <sheet name="Facility Types" sheetId="2" r:id="rId5"/>
     <sheet name="Services" sheetId="3" r:id="rId6"/>
     <sheet name="Instrumentation" sheetId="4" r:id="rId7"/>
     <sheet name="Worksheet" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="333">
   <si>
     <t>CoreMarketplace Search Results Export</t>
   </si>
   <si>
-    <t>Generated: 09/16/2026</t>
+    <t>Generated: 11/01/2026</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/</t>
   </si>
   <si>
     <t>Data is provided for reference and research use only.  Information may not be republished without explicit permission.</t>
   </si>
   <si>
     <t>For questions contact: coremarketplace@uvm.edu</t>
   </si>
   <si>
     <t>Facilities located at:</t>
   </si>
   <si>
     <t xml:space="preserve">University of Arizona (UA), </t>
   </si>
   <si>
     <t>http://www.arizona.edu/</t>
   </si>
   <si>
     <t>Location: Phoenix, AZ United States</t>
   </si>
   <si>
     <t>RORID: https://ror.org/03m2x1q45</t>
   </si>
@@ -731,53 +731,50 @@
   <si>
     <t>Immuno Electron Microscopy</t>
   </si>
   <si>
     <t>Immunoassay</t>
   </si>
   <si>
     <t xml:space="preserve">Immunofluorescence </t>
   </si>
   <si>
     <t>In Situ Hybridization</t>
   </si>
   <si>
     <t>Label Free Quantitative Proteomics</t>
   </si>
   <si>
     <t>Library Services</t>
   </si>
   <si>
     <t>Lipidomics</t>
   </si>
   <si>
     <t>Live Cell Imaging</t>
   </si>
   <si>
-    <t>MRNA Library Prep</t>
-[...1 lines deleted...]
-  <si>
     <t>Machining</t>
   </si>
   <si>
     <t>Mass Spectrometry - Proteins And Peptides</t>
   </si>
   <si>
     <t>Mass Spectrometry - Small Molecules</t>
   </si>
   <si>
     <t>Mechanical Design</t>
   </si>
   <si>
     <t>Metabolomics</t>
   </si>
   <si>
     <t>Methylation Analysis</t>
   </si>
   <si>
     <t>Microscopy</t>
   </si>
   <si>
     <t>Microtomy/Electron</t>
   </si>
   <si>
     <t>Microtomy/Light</t>
@@ -953,135 +950,138 @@
   <si>
     <t>Transmission Electron Microscopy</t>
   </si>
   <si>
     <t>Visium HD Spatial Transcriptomics</t>
   </si>
   <si>
     <t>Whole Exome Sequencing</t>
   </si>
   <si>
     <t>Whole Genome Sequencing</t>
   </si>
   <si>
     <t>Whole Slide Imaging</t>
   </si>
   <si>
     <t>Widefield Microscopy</t>
   </si>
   <si>
     <t>X-Ray Crystallography</t>
   </si>
   <si>
     <t>X-ray Diffraction and Scattering</t>
   </si>
   <si>
+    <t>mRNA Library Prep</t>
+  </si>
+  <si>
     <t>Instrumentation located at:</t>
   </si>
   <si>
     <t>Instrument</t>
   </si>
   <si>
     <t>Instrument PID</t>
   </si>
   <si>
-    <t>10X Genomics Chromium Plus Genetic Analyzer</t>
+    <t>2100 Bioanalyzer Instrument</t>
+  </si>
+  <si>
+    <t>RRID:SCR_018043</t>
+  </si>
+  <si>
+    <t>3730 Genetic Analyzer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_018052</t>
+  </si>
+  <si>
+    <t>3730xl Capillary Genetic Sequencer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_018059</t>
+  </si>
+  <si>
+    <t>7300 Real-Time Instrument</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019335</t>
+  </si>
+  <si>
+    <t>7900HT Fast Real-Time PCR System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_018060</t>
+  </si>
+  <si>
+    <t>AVITI24 system</t>
+  </si>
+  <si>
+    <t>RRID:SCR_026452</t>
+  </si>
+  <si>
+    <t>Biomek NXp Robotic Liquid Handler</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019625</t>
+  </si>
+  <si>
+    <t>Chromium Controller Genetic Analyzer</t>
   </si>
   <si>
     <t>RRID:SCR_019326</t>
   </si>
   <si>
-    <t>2100 Bioanalyzer Instrument</t>
-[...35 lines deleted...]
-    <t>Biotek FLX800 Multi-Detection Microplate Reader</t>
+    <t>FLX800 Multi-Detection Microplate Reader</t>
   </si>
   <si>
     <t>RRID:SCR_019743</t>
   </si>
   <si>
-    <t>BioTek MultiFlo FX Multi-Mode Dispenser</t>
+    <t>Illumina NextSeq 550 System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020141</t>
+  </si>
+  <si>
+    <t>MultiFlo FX Multi-Mode Dispenser</t>
   </si>
   <si>
     <t>RRID:SCR_019746</t>
   </si>
   <si>
-    <t>BioTek Synergy HT Plate Reader</t>
+    <t>Roche Light Cycler 480 Instrument</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020502</t>
+  </si>
+  <si>
+    <t>Synergy HT Plate Reader</t>
   </si>
   <si>
     <t>RRID:SCR_020536</t>
-  </si>
-[...16 lines deleted...]
-    <t>RRID:SCR_020502</t>
   </si>
   <si>
     <t>Thermo Scientific Nanodrop 1000 Spectrophotometer</t>
   </si>
   <si>
     <t>RRID:SCR_018035</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -2248,51 +2248,51 @@
       <c r="K31" t="s">
         <v>145</v>
       </c>
       <c r="L31" t="s">
         <v>146</v>
       </c>
       <c r="M31" t="s">
         <v>147</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D27"/>
+  <dimension ref="A1:D24"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>3</v>
@@ -2354,210 +2354,168 @@
         <v>59</v>
       </c>
       <c r="D14" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>151</v>
       </c>
       <c r="B15" t="s">
         <v>51</v>
       </c>
       <c r="C15" t="s">
         <v>52</v>
       </c>
       <c r="D15" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>152</v>
       </c>
       <c r="B16" t="s">
-        <v>34</v>
+        <v>87</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>88</v>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
+        <v>92</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B17" t="s">
-        <v>87</v>
+        <v>112</v>
       </c>
       <c r="C17" t="s">
-        <v>88</v>
+        <v>113</v>
       </c>
       <c r="D17" t="s">
-        <v>92</v>
+        <v>117</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B18" t="s">
-        <v>112</v>
+        <v>155</v>
       </c>
       <c r="C18" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="D18" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B19" t="s">
-        <v>155</v>
+        <v>99</v>
       </c>
       <c r="C19" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="D19" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B20" t="s">
-        <v>99</v>
+        <v>23</v>
       </c>
       <c r="C20" t="s">
-        <v>100</v>
+        <v>24</v>
       </c>
       <c r="D20" t="s">
-        <v>103</v>
+        <v>32</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B21" t="s">
-        <v>23</v>
+        <v>143</v>
       </c>
       <c r="C21" t="s">
-        <v>24</v>
+        <v>144</v>
       </c>
       <c r="D21" t="s">
-        <v>32</v>
+        <v>146</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B22" t="s">
-        <v>81</v>
+        <v>137</v>
       </c>
       <c r="C22" t="s">
-        <v>82</v>
+        <v>138</v>
       </c>
       <c r="D22" t="s">
-        <v>85</v>
+        <v>141</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B23" t="s">
-        <v>94</v>
+        <v>66</v>
       </c>
       <c r="C23" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="D23" t="s">
-        <v>97</v>
+        <v>72</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B24" t="s">
-        <v>143</v>
+        <v>74</v>
       </c>
       <c r="C24" t="s">
-        <v>144</v>
+        <v>75</v>
       </c>
       <c r="D24" t="s">
-        <v>146</v>
-[...40 lines deleted...]
-      <c r="D27" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D185"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
@@ -3744,1317 +3702,1317 @@
         <v>106</v>
       </c>
       <c r="D93" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
         <v>227</v>
       </c>
       <c r="B94" t="s">
         <v>87</v>
       </c>
       <c r="C94" t="s">
         <v>88</v>
       </c>
       <c r="D94" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
         <v>228</v>
       </c>
       <c r="B95" t="s">
-        <v>34</v>
+        <v>112</v>
       </c>
       <c r="C95" t="s">
-        <v>35</v>
+        <v>113</v>
       </c>
       <c r="D95" t="s">
-        <v>41</v>
+        <v>117</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
-        <v>229</v>
+        <v>154</v>
       </c>
       <c r="B96" t="s">
-        <v>112</v>
+        <v>155</v>
       </c>
       <c r="C96" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="D96" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
-        <v>154</v>
+        <v>229</v>
       </c>
       <c r="B97" t="s">
         <v>155</v>
       </c>
       <c r="C97" t="s">
         <v>106</v>
       </c>
       <c r="D97" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
         <v>230</v>
       </c>
       <c r="B98" t="s">
         <v>155</v>
       </c>
       <c r="C98" t="s">
         <v>106</v>
       </c>
       <c r="D98" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>231</v>
       </c>
       <c r="B99" t="s">
-        <v>155</v>
+        <v>112</v>
       </c>
       <c r="C99" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="D99" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>232</v>
       </c>
       <c r="B100" t="s">
-        <v>112</v>
+        <v>155</v>
       </c>
       <c r="C100" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="D100" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>233</v>
       </c>
       <c r="B101" t="s">
-        <v>155</v>
+        <v>34</v>
       </c>
       <c r="C101" t="s">
-        <v>106</v>
+        <v>35</v>
       </c>
       <c r="D101" t="s">
-        <v>110</v>
+        <v>41</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
         <v>234</v>
       </c>
       <c r="B102" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="C102" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="D102" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="B103" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="C103" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="D103" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="B104" t="s">
-        <v>43</v>
+        <v>99</v>
       </c>
       <c r="C104" t="s">
-        <v>44</v>
+        <v>100</v>
       </c>
       <c r="D104" t="s">
-        <v>49</v>
+        <v>103</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
         <v>235</v>
       </c>
       <c r="B105" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
       <c r="C105" t="s">
-        <v>100</v>
+        <v>44</v>
       </c>
       <c r="D105" t="s">
-        <v>103</v>
+        <v>49</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
         <v>236</v>
       </c>
       <c r="B106" t="s">
         <v>43</v>
       </c>
       <c r="C106" t="s">
         <v>44</v>
       </c>
       <c r="D106" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
         <v>237</v>
       </c>
       <c r="B107" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="C107" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="D107" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
         <v>238</v>
       </c>
       <c r="B108" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="C108" t="s">
-        <v>52</v>
+        <v>24</v>
       </c>
       <c r="D108" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
         <v>239</v>
       </c>
       <c r="B109" t="s">
         <v>23</v>
       </c>
       <c r="C109" t="s">
         <v>24</v>
       </c>
       <c r="D109" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
         <v>240</v>
       </c>
       <c r="B110" t="s">
-        <v>23</v>
+        <v>155</v>
       </c>
       <c r="C110" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
       <c r="D110" t="s">
-        <v>32</v>
+        <v>110</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
         <v>241</v>
       </c>
       <c r="B111" t="s">
-        <v>155</v>
+        <v>34</v>
       </c>
       <c r="C111" t="s">
-        <v>106</v>
+        <v>35</v>
       </c>
       <c r="D111" t="s">
-        <v>110</v>
+        <v>41</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
         <v>242</v>
       </c>
       <c r="B112" t="s">
         <v>34</v>
       </c>
       <c r="C112" t="s">
         <v>35</v>
       </c>
       <c r="D112" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
         <v>243</v>
       </c>
       <c r="B113" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="C113" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="D113" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
         <v>244</v>
       </c>
       <c r="B114" t="s">
-        <v>43</v>
+        <v>81</v>
       </c>
       <c r="C114" t="s">
-        <v>44</v>
+        <v>82</v>
       </c>
       <c r="D114" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="B115" t="s">
-        <v>81</v>
+        <v>137</v>
       </c>
       <c r="C115" t="s">
-        <v>82</v>
+        <v>138</v>
       </c>
       <c r="D115" t="s">
-        <v>85</v>
+        <v>141</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
         <v>245</v>
       </c>
       <c r="B116" t="s">
-        <v>137</v>
+        <v>34</v>
       </c>
       <c r="C116" t="s">
-        <v>138</v>
+        <v>35</v>
       </c>
       <c r="D116" t="s">
-        <v>141</v>
+        <v>41</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="B117" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="C117" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D117" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
         <v>246</v>
       </c>
       <c r="B118" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="C118" t="s">
-        <v>59</v>
+        <v>88</v>
       </c>
       <c r="D118" t="s">
-        <v>64</v>
+        <v>92</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="B119" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
       <c r="C119" t="s">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="D119" t="s">
-        <v>92</v>
+        <v>103</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
         <v>247</v>
       </c>
       <c r="B120" t="s">
         <v>99</v>
       </c>
       <c r="C120" t="s">
         <v>100</v>
       </c>
       <c r="D120" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
         <v>248</v>
       </c>
       <c r="B121" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="C121" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="D121" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
         <v>249</v>
       </c>
       <c r="B122" t="s">
-        <v>94</v>
+        <v>155</v>
       </c>
       <c r="C122" t="s">
-        <v>95</v>
+        <v>106</v>
       </c>
       <c r="D122" t="s">
-        <v>97</v>
+        <v>110</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
         <v>250</v>
       </c>
       <c r="B123" t="s">
-        <v>155</v>
+        <v>58</v>
       </c>
       <c r="C123" t="s">
-        <v>106</v>
+        <v>59</v>
       </c>
       <c r="D123" t="s">
-        <v>110</v>
+        <v>64</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
         <v>251</v>
       </c>
       <c r="B124" t="s">
-        <v>58</v>
+        <v>155</v>
       </c>
       <c r="C124" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="D124" t="s">
-        <v>64</v>
+        <v>110</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
         <v>252</v>
       </c>
       <c r="B125" t="s">
-        <v>155</v>
+        <v>131</v>
       </c>
       <c r="C125" t="s">
-        <v>106</v>
+        <v>132</v>
       </c>
       <c r="D125" t="s">
-        <v>110</v>
+        <v>135</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="B126" t="s">
-        <v>131</v>
+        <v>143</v>
       </c>
       <c r="C126" t="s">
-        <v>132</v>
+        <v>144</v>
       </c>
       <c r="D126" t="s">
-        <v>135</v>
+        <v>146</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
         <v>253</v>
       </c>
       <c r="B127" t="s">
-        <v>143</v>
+        <v>87</v>
       </c>
       <c r="C127" t="s">
-        <v>144</v>
+        <v>88</v>
       </c>
       <c r="D127" t="s">
-        <v>146</v>
+        <v>92</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
         <v>254</v>
       </c>
       <c r="B128" t="s">
-        <v>87</v>
+        <v>58</v>
       </c>
       <c r="C128" t="s">
-        <v>88</v>
+        <v>59</v>
       </c>
       <c r="D128" t="s">
-        <v>92</v>
+        <v>64</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="B129" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="C129" t="s">
-        <v>59</v>
+        <v>88</v>
       </c>
       <c r="D129" t="s">
-        <v>64</v>
+        <v>92</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
         <v>255</v>
       </c>
       <c r="B130" t="s">
         <v>87</v>
       </c>
       <c r="C130" t="s">
         <v>88</v>
       </c>
       <c r="D130" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
         <v>256</v>
       </c>
       <c r="B131" t="s">
-        <v>87</v>
+        <v>155</v>
       </c>
       <c r="C131" t="s">
-        <v>88</v>
+        <v>106</v>
       </c>
       <c r="D131" t="s">
-        <v>92</v>
+        <v>110</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
         <v>257</v>
       </c>
       <c r="B132" t="s">
-        <v>155</v>
+        <v>81</v>
       </c>
       <c r="C132" t="s">
-        <v>106</v>
+        <v>82</v>
       </c>
       <c r="D132" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
         <v>258</v>
       </c>
       <c r="B133" t="s">
-        <v>81</v>
+        <v>155</v>
       </c>
       <c r="C133" t="s">
-        <v>82</v>
+        <v>106</v>
       </c>
       <c r="D133" t="s">
-        <v>85</v>
+        <v>110</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
         <v>259</v>
       </c>
       <c r="B134" t="s">
         <v>155</v>
       </c>
       <c r="C134" t="s">
         <v>106</v>
       </c>
       <c r="D134" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
         <v>260</v>
       </c>
       <c r="B135" t="s">
-        <v>155</v>
+        <v>43</v>
       </c>
       <c r="C135" t="s">
-        <v>106</v>
+        <v>44</v>
       </c>
       <c r="D135" t="s">
-        <v>110</v>
+        <v>49</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="B136" t="s">
-        <v>43</v>
+        <v>155</v>
       </c>
       <c r="C136" t="s">
-        <v>44</v>
+        <v>106</v>
       </c>
       <c r="D136" t="s">
-        <v>49</v>
+        <v>110</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
         <v>261</v>
       </c>
       <c r="B137" t="s">
         <v>155</v>
       </c>
       <c r="C137" t="s">
         <v>106</v>
       </c>
       <c r="D137" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
         <v>262</v>
       </c>
       <c r="B138" t="s">
         <v>155</v>
       </c>
       <c r="C138" t="s">
         <v>106</v>
       </c>
       <c r="D138" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" t="s">
         <v>263</v>
       </c>
       <c r="B139" t="s">
-        <v>155</v>
+        <v>34</v>
       </c>
       <c r="C139" t="s">
-        <v>106</v>
+        <v>35</v>
       </c>
       <c r="D139" t="s">
-        <v>110</v>
+        <v>41</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" t="s">
         <v>264</v>
       </c>
       <c r="B140" t="s">
         <v>34</v>
       </c>
       <c r="C140" t="s">
         <v>35</v>
       </c>
       <c r="D140" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B141" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="C141" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D141" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
         <v>265</v>
       </c>
       <c r="B142" t="s">
-        <v>58</v>
+        <v>155</v>
       </c>
       <c r="C142" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="D142" t="s">
-        <v>64</v>
+        <v>110</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
         <v>266</v>
       </c>
       <c r="B143" t="s">
-        <v>155</v>
+        <v>34</v>
       </c>
       <c r="C143" t="s">
-        <v>106</v>
+        <v>35</v>
       </c>
       <c r="D143" t="s">
-        <v>110</v>
+        <v>41</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
         <v>267</v>
       </c>
       <c r="B144" t="s">
         <v>34</v>
       </c>
       <c r="C144" t="s">
         <v>35</v>
       </c>
       <c r="D144" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
         <v>268</v>
       </c>
       <c r="B145" t="s">
         <v>34</v>
       </c>
       <c r="C145" t="s">
         <v>35</v>
       </c>
       <c r="D145" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="B146" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="C146" t="s">
-        <v>35</v>
+        <v>59</v>
       </c>
       <c r="D146" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
         <v>269</v>
       </c>
       <c r="B147" t="s">
-        <v>58</v>
+        <v>155</v>
       </c>
       <c r="C147" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="D147" t="s">
-        <v>64</v>
+        <v>110</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
         <v>270</v>
       </c>
       <c r="B148" t="s">
-        <v>155</v>
+        <v>34</v>
       </c>
       <c r="C148" t="s">
-        <v>106</v>
+        <v>35</v>
       </c>
       <c r="D148" t="s">
-        <v>110</v>
+        <v>41</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B149" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="C149" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="D149" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B150" t="s">
-        <v>43</v>
+        <v>155</v>
       </c>
       <c r="C150" t="s">
-        <v>44</v>
+        <v>106</v>
       </c>
       <c r="D150" t="s">
-        <v>49</v>
+        <v>110</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
         <v>271</v>
       </c>
       <c r="B151" t="s">
-        <v>155</v>
+        <v>99</v>
       </c>
       <c r="C151" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="D151" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
         <v>272</v>
       </c>
       <c r="B152" t="s">
-        <v>99</v>
+        <v>34</v>
       </c>
       <c r="C152" t="s">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="D152" t="s">
-        <v>103</v>
+        <v>41</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
         <v>273</v>
       </c>
       <c r="B153" t="s">
         <v>34</v>
       </c>
       <c r="C153" t="s">
         <v>35</v>
       </c>
       <c r="D153" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
         <v>274</v>
       </c>
       <c r="B154" t="s">
         <v>34</v>
       </c>
       <c r="C154" t="s">
         <v>35</v>
       </c>
       <c r="D154" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
         <v>275</v>
       </c>
       <c r="B155" t="s">
-        <v>34</v>
+        <v>87</v>
       </c>
       <c r="C155" t="s">
-        <v>35</v>
+        <v>88</v>
       </c>
       <c r="D155" t="s">
-        <v>41</v>
+        <v>92</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
         <v>276</v>
       </c>
       <c r="B156" t="s">
-        <v>87</v>
+        <v>34</v>
       </c>
       <c r="C156" t="s">
-        <v>88</v>
+        <v>35</v>
       </c>
       <c r="D156" t="s">
-        <v>92</v>
+        <v>41</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
         <v>277</v>
       </c>
       <c r="B157" t="s">
         <v>34</v>
       </c>
       <c r="C157" t="s">
         <v>35</v>
       </c>
       <c r="D157" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
         <v>278</v>
       </c>
       <c r="B158" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="C158" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="D158" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
         <v>279</v>
       </c>
       <c r="B159" t="s">
-        <v>51</v>
+        <v>94</v>
       </c>
       <c r="C159" t="s">
-        <v>52</v>
+        <v>95</v>
       </c>
       <c r="D159" t="s">
-        <v>56</v>
+        <v>97</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B160" t="s">
-        <v>94</v>
+        <v>131</v>
       </c>
       <c r="C160" t="s">
-        <v>95</v>
+        <v>132</v>
       </c>
       <c r="D160" t="s">
-        <v>97</v>
+        <v>135</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="B161" t="s">
-        <v>131</v>
+        <v>143</v>
       </c>
       <c r="C161" t="s">
-        <v>132</v>
+        <v>144</v>
       </c>
       <c r="D161" t="s">
-        <v>135</v>
+        <v>146</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
         <v>280</v>
       </c>
       <c r="B162" t="s">
-        <v>143</v>
+        <v>99</v>
       </c>
       <c r="C162" t="s">
-        <v>144</v>
+        <v>100</v>
       </c>
       <c r="D162" t="s">
-        <v>146</v>
+        <v>103</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
         <v>281</v>
       </c>
       <c r="B163" t="s">
-        <v>99</v>
+        <v>43</v>
       </c>
       <c r="C163" t="s">
-        <v>100</v>
+        <v>44</v>
       </c>
       <c r="D163" t="s">
-        <v>103</v>
+        <v>49</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" t="s">
         <v>282</v>
       </c>
       <c r="B164" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="C164" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="D164" t="s">
-        <v>49</v>
+        <v>32</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
         <v>283</v>
       </c>
       <c r="B165" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="C165" t="s">
-        <v>24</v>
+        <v>95</v>
       </c>
       <c r="D165" t="s">
-        <v>32</v>
+        <v>97</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" t="s">
         <v>284</v>
       </c>
       <c r="B166" t="s">
-        <v>94</v>
+        <v>23</v>
       </c>
       <c r="C166" t="s">
-        <v>95</v>
+        <v>24</v>
       </c>
       <c r="D166" t="s">
-        <v>97</v>
+        <v>32</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" t="s">
         <v>285</v>
       </c>
       <c r="B167" t="s">
-        <v>23</v>
+        <v>99</v>
       </c>
       <c r="C167" t="s">
-        <v>24</v>
+        <v>100</v>
       </c>
       <c r="D167" t="s">
-        <v>32</v>
+        <v>103</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" t="s">
         <v>286</v>
       </c>
       <c r="B168" t="s">
-        <v>99</v>
+        <v>155</v>
       </c>
       <c r="C168" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="D168" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" t="s">
         <v>287</v>
       </c>
       <c r="B169" t="s">
-        <v>155</v>
+        <v>99</v>
       </c>
       <c r="C169" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="D169" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" t="s">
         <v>288</v>
       </c>
       <c r="B170" t="s">
         <v>99</v>
       </c>
       <c r="C170" t="s">
         <v>100</v>
       </c>
       <c r="D170" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" t="s">
         <v>289</v>
       </c>
       <c r="B171" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="C171" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="D171" t="s">
-        <v>103</v>
+        <v>92</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" t="s">
         <v>290</v>
       </c>
       <c r="B172" t="s">
-        <v>87</v>
+        <v>43</v>
       </c>
       <c r="C172" t="s">
-        <v>88</v>
+        <v>44</v>
       </c>
       <c r="D172" t="s">
-        <v>92</v>
+        <v>49</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" t="s">
         <v>291</v>
       </c>
       <c r="B173" t="s">
         <v>43</v>
       </c>
       <c r="C173" t="s">
         <v>44</v>
       </c>
       <c r="D173" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="A174" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="B174" t="s">
-        <v>43</v>
+        <v>87</v>
       </c>
       <c r="C174" t="s">
-        <v>44</v>
+        <v>88</v>
       </c>
       <c r="D174" t="s">
-        <v>49</v>
+        <v>92</v>
       </c>
     </row>
     <row r="175" spans="1:4">
       <c r="A175" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="B175" t="s">
-        <v>87</v>
+        <v>99</v>
       </c>
       <c r="C175" t="s">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="D175" t="s">
-        <v>92</v>
+        <v>103</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="A176" t="s">
         <v>292</v>
       </c>
       <c r="B176" t="s">
-        <v>99</v>
+        <v>34</v>
       </c>
       <c r="C176" t="s">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="D176" t="s">
-        <v>103</v>
+        <v>41</v>
       </c>
     </row>
     <row r="177" spans="1:4">
       <c r="A177" t="s">
         <v>293</v>
       </c>
       <c r="B177" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="C177" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="D177" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="178" spans="1:4">
       <c r="A178" t="s">
         <v>294</v>
       </c>
       <c r="B178" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="C178" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="D178" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
     </row>
     <row r="179" spans="1:4">
       <c r="A179" t="s">
         <v>295</v>
       </c>
       <c r="B179" t="s">
         <v>34</v>
       </c>
       <c r="C179" t="s">
         <v>35</v>
       </c>
       <c r="D179" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="A180" t="s">
         <v>296</v>
       </c>
       <c r="B180" t="s">
         <v>34</v>
       </c>
       <c r="C180" t="s">
         <v>35</v>
       </c>
       <c r="D180" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="A181" t="s">
         <v>297</v>
       </c>
       <c r="B181" t="s">
-        <v>34</v>
+        <v>87</v>
       </c>
       <c r="C181" t="s">
-        <v>35</v>
+        <v>88</v>
       </c>
       <c r="D181" t="s">
-        <v>41</v>
+        <v>92</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="A182" t="s">
         <v>298</v>
       </c>
       <c r="B182" t="s">
-        <v>87</v>
+        <v>23</v>
       </c>
       <c r="C182" t="s">
-        <v>88</v>
+        <v>24</v>
       </c>
       <c r="D182" t="s">
-        <v>92</v>
+        <v>32</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="A183" t="s">
         <v>299</v>
       </c>
       <c r="B183" t="s">
-        <v>23</v>
+        <v>74</v>
       </c>
       <c r="C183" t="s">
-        <v>24</v>
+        <v>75</v>
       </c>
       <c r="D183" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
     </row>
     <row r="184" spans="1:4">
       <c r="A184" t="s">
         <v>300</v>
       </c>
       <c r="B184" t="s">
         <v>74</v>
       </c>
       <c r="C184" t="s">
         <v>75</v>
       </c>
       <c r="D184" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="185" spans="1:4">
       <c r="A185" t="s">
         <v>301</v>
       </c>
       <c r="B185" t="s">
-        <v>74</v>
+        <v>34</v>
       </c>
       <c r="C185" t="s">
-        <v>75</v>
+        <v>35</v>
       </c>
       <c r="D185" t="s">
-        <v>79</v>
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
@@ -5344,71 +5302,71 @@
         <v>35</v>
       </c>
       <c r="E26" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>331</v>
       </c>
       <c r="B27" t="s">
         <v>332</v>
       </c>
       <c r="C27" t="s">
         <v>34</v>
       </c>
       <c r="D27" t="s">
         <v>35</v>
       </c>
       <c r="E27" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="B28" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="C28" t="s">
         <v>58</v>
       </c>
       <c r="D28" t="s">
         <v>59</v>
       </c>
       <c r="E28" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="B29" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="C29" t="s">
         <v>58</v>
       </c>
       <c r="D29" t="s">
         <v>59</v>
       </c>
       <c r="E29" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>317</v>
       </c>
       <c r="B30" t="s">
         <v>318</v>
       </c>
       <c r="C30" t="s">
         <v>58</v>
       </c>
       <c r="D30" t="s">
         <v>59</v>
       </c>
       <c r="E30" t="s">