--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -20,56 +20,56 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Facilities" sheetId="1" r:id="rId4"/>
     <sheet name="Facility Types" sheetId="2" r:id="rId5"/>
     <sheet name="Services" sheetId="3" r:id="rId6"/>
     <sheet name="Instrumentation" sheetId="4" r:id="rId7"/>
     <sheet name="Worksheet" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="352">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="346">
   <si>
     <t>CoreMarketplace Search Results Export</t>
   </si>
   <si>
-    <t>Generated: 09/16/2026</t>
+    <t>Generated: 10/31/2026</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/</t>
   </si>
   <si>
     <t>Data is provided for reference and research use only.  Information may not be republished without explicit permission.</t>
   </si>
   <si>
     <t>For questions contact: coremarketplace@uvm.edu</t>
   </si>
   <si>
     <t>Facilities located at:</t>
   </si>
   <si>
     <t>University of Chicago (UC), UChicago</t>
   </si>
   <si>
     <t>https://www.uchicago.edu</t>
   </si>
   <si>
     <t>Location: Chicago, IL United States</t>
   </si>
   <si>
     <t>RORID: https://ror.org/024mw5h28</t>
   </si>
@@ -91,146 +91,146 @@
   <si>
     <t>Address 2</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>CoreMarketplace Profile</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
+    <t>Human Immunologic Monitoring Facility</t>
+  </si>
+  <si>
+    <t>RRID:SCR_017916</t>
+  </si>
+  <si>
+    <t>University of Chicago</t>
+  </si>
+  <si>
+    <t>Yuanyuan Zha, PhD</t>
+  </si>
+  <si>
+    <t>Kovler Viral Oncology Laboratories</t>
+  </si>
+  <si>
+    <t>910 E 58th St, 057</t>
+  </si>
+  <si>
+    <t>Chicago</t>
+  </si>
+  <si>
+    <t>IL</t>
+  </si>
+  <si>
+    <t>United States of America</t>
+  </si>
+  <si>
+    <t>https://him.uchicago.edu/</t>
+  </si>
+  <si>
+    <t>https://www.coremarketplace.org/?FacilityID=804</t>
+  </si>
+  <si>
+    <t>The Human Immunologic Monitoring (HIM) facility serves as a specialized laboratory performing correlative assays for cancer-based clinical trials. We participate in project development to assist in assay selection and optimization prior to study initiation. We offer a pick-up service for specimens from patients at the U of C Hospital or outpatient clinics, and process the samples as indicated for the assays being performed. For some studies, isolation and freezing of peripheral blood lymphocytes for analysis at a later date is performed, while for others immediate staining of whole blood for specific cell surface markers of interest is carried out. In addition, our laboratory prepares clinical grade products, such as peptide vaccines, for administration into patients.</t>
+  </si>
+  <si>
     <t>IND-Enabling and Clinical Trials Core</t>
   </si>
   <si>
-    <t>University of Chicago</t>
-[...1 lines deleted...]
-  <si>
     <t>Cytometry and Antibody Technology Editor</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>Chicago</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.coremarketplace.org/?FacilityID=6153</t>
   </si>
   <si>
     <t>The IND-Enabling and Clinical Trials Core plans and conducts pre-clinical studies which lead to the assembly and submission of Investigational New Drug (IND) applications to the FDA seeking permission to start clinical trials in humans.</t>
   </si>
   <si>
     <t>Metabolomics Platform, The University of Chicago Comprehensive Cancer Center</t>
   </si>
   <si>
     <t>RRID:SCR_022932</t>
   </si>
   <si>
     <t>Hardik Shah</t>
   </si>
   <si>
     <t>900 E 57th St, Room 4142</t>
   </si>
   <si>
-    <t>United States of America</t>
-[...1 lines deleted...]
-  <si>
     <t>https://voices.uchicago.edu/metabolomics/</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=1611</t>
   </si>
   <si>
     <t>The platform is equipped with 3 of the high-resolution Thermo Scientific Orbitrap Tribrid mass spectrometers( 2 IQX +1-IDX) coupled to – Vanquish Horizon UHPLC systems and dedicated to (1) full-scan metabolomics for polar metabolite profiling using HILIC chromatography and (2) full-scan non-polar lipid profiling using reverse phase chromatography. The platform has established in-house retention time and MS/MS databases of ~900 reference standards and actively sourcing depending on the sample types. We have experience in quantifying diverse groups of metabolites in a wide variety of matrices such as cells, culture medium, bodily fluid, animal tissue, exhaled breath condensate, etc., and performing stable isotope tracing experiments using 13C, 15N, and 2H-labeled substrates. We support hypothesis-generating untargeted and hypothesis-driven targeted metabolomics/lipidomics studies from the experimental design stage through data acquisition, data analysis, and interpretation.</t>
   </si>
   <si>
     <t>Cytometry and Antibody Technology</t>
   </si>
   <si>
     <t>RRID:SCR_017760</t>
   </si>
   <si>
     <t>David Leclerc</t>
   </si>
   <si>
     <t>924 E 57th St</t>
   </si>
   <si>
     <t>Room R022</t>
   </si>
   <si>
     <t>https://voices.uchicago.edu/ucflow/</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=293</t>
   </si>
   <si>
     <t>The Cytometry and Antibody Technology (CAT) Facility’s mission is to support the community of researchers at the University of Chicago with (1) cutting-edge technology operated by expertly trained personnel; and (2) expert technical consultation and training of researchers.</t>
   </si>
   <si>
-    <t>Human Immunologic Monitoring Facility</t>
-[...22 lines deleted...]
-  <si>
     <t>University of Chicago PaleoCT Core Facility</t>
   </si>
   <si>
     <t>RRID:SCR_024763</t>
   </si>
   <si>
     <t>Zhe-Xi Luo</t>
   </si>
   <si>
     <t>https://luolab.uchicago.edu/paleoct/</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=2565</t>
   </si>
   <si>
     <t>Core utilizes dual tube micro X-ray computed tomography scanner for imaging specimens in fields of paleontology, comparative anatomy, evolution and development, basic biomedical studies, and research in geology and material sciences. It is equipped with 180 kV nano-focus and high power 240 kV micro-focus CT tube. This setup allows for scanning of very small specimens with high resolution using nano tube or dense fossils using high power tube.</t>
   </si>
   <si>
     <t>Proteomics Platform</t>
   </si>
   <si>
     <t>RRID:SCR_022928</t>
   </si>
   <si>
     <t>Benjamin Stein</t>
@@ -442,153 +442,153 @@
   <si>
     <t>UC - Pritzker Nanofabrication Facility</t>
   </si>
   <si>
     <t>RRID:SCR_022955</t>
   </si>
   <si>
     <t>Peter Duda</t>
   </si>
   <si>
     <t>5640 S Ellis Ave</t>
   </si>
   <si>
     <t>William Eckhardt Research Center</t>
   </si>
   <si>
     <t>https://pnf.uchicago.edu</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=1619</t>
   </si>
   <si>
     <t>The Pritzker Nanofabrication Facility is an ISO Class 5 cleanroom that specializes in advanced lithographic processing of hard and soft materials.</t>
   </si>
   <si>
+    <t>Organoid and Primary Culture Research Core</t>
+  </si>
+  <si>
+    <t>RRID:SCR_022935</t>
+  </si>
+  <si>
+    <t>Christopher Weber, MD, PhD</t>
+  </si>
+  <si>
+    <t>5801 S Ellis Ave</t>
+  </si>
+  <si>
+    <t>https://voices.uchicago.edu/organoids/</t>
+  </si>
+  <si>
+    <t>https://www.coremarketplace.org/?FacilityID=1612</t>
+  </si>
+  <si>
+    <t>The mission of the Organoid and Primary Culture Research (OPCR) Core is to facilitate access, generation, banking, and usage of organoids and primary cells derived from patients and model organisms.</t>
+  </si>
+  <si>
+    <t>Gnotobiotic Research Animal Facility</t>
+  </si>
+  <si>
+    <t>RRID:SCR_022934</t>
+  </si>
+  <si>
+    <t>Betty Theriault, DVM, DACLAM</t>
+  </si>
+  <si>
+    <t>5841 S Maryland Ave</t>
+  </si>
+  <si>
+    <t>https://voices.uchicago.edu/animalcareprogram/graf/</t>
+  </si>
+  <si>
+    <t>https://www.coremarketplace.org/?FacilityID=1616</t>
+  </si>
+  <si>
+    <t>Established in 2007, the GRAF is now one of the largest and most successful academic gnotobiotic mouse facilities internationally.  GRAF is a centrally managed gnotobiotic/germ-free mouse facility located within the centrally managed Knapp Center for Biomedical Discovery (KCBD) vivarium.  Both are a component of The University of Chicago’s AAALAC International accredited Animal Care and Use Program.  The GRAF currently maintains over 80 flexible film isolators with capacity for greater than a 1045 mouse cages. </t>
+  </si>
+  <si>
+    <t>CRI Bioinformatics Core</t>
+  </si>
+  <si>
+    <t>RRID:SCR_022937</t>
+  </si>
+  <si>
+    <t>Mengjie Chen, PhD</t>
+  </si>
+  <si>
+    <t>5454 South Shore Dr</t>
+  </si>
+  <si>
+    <t>https://cri.uchicago.edu/bioinformatics/</t>
+  </si>
+  <si>
+    <t>https://www.coremarketplace.org/?FacilityID=1615</t>
+  </si>
+  <si>
+    <t>The analysis of data that transforms high-throughput raw data into biologically meaningful information can present a challenge to clinical, translational, and basic researchers alike. The CRI Bioinformatics Core offers services and expertise designed to allow BSD investigators to take full advantage of high-throughput technologies.</t>
+  </si>
+  <si>
+    <t>Biomolecular Nuclear Magnetic Resonance Facility</t>
+  </si>
+  <si>
+    <t>RRID:SCR_022933</t>
+  </si>
+  <si>
+    <t>Joseph Sachleben, Ph.D.</t>
+  </si>
+  <si>
+    <t>929 E 57th St, W123A</t>
+  </si>
+  <si>
+    <t>https://voices.uchicago.edu/bnmr/</t>
+  </si>
+  <si>
+    <t>https://www.coremarketplace.org/?FacilityID=1614</t>
+  </si>
+  <si>
+    <t>The facility houses a Bruker AVANCE IIIHD 600 and a Bruker AVANCE III 500 NMR spectrometer. These are equipped with high sensitivity inverse and broadband probes, single axis gradients, pulse shaping capabilities, variable temperature control(-50˚C to 150 ˚C), and automatic tuning and matching. The Bruker AVANCE IIIHD 600 is also equipped with a robotic sample changer (Bruker SamplExpress) allowing automated acquisition of up to 60 samples. Sample preparation can also be automated with our Gilson sample preparation robot.</t>
+  </si>
+  <si>
     <t>Human Disease and Immune Discovery</t>
   </si>
   <si>
     <t>RRID:SCR_022936</t>
   </si>
   <si>
     <t>Cezary Ciszewski</t>
   </si>
   <si>
     <t>900 E 57th St, Room 1260</t>
   </si>
   <si>
     <t>https://voices.uchicago.edu/hdid/</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=1613</t>
   </si>
   <si>
     <t>The goal of the Human Disease &amp; Immune Discovery core facility is to provide expertise, equipment and physical space for researchers to perform cutting edge, high resolution investigations of human immune system. We leverage innovative technologies from field of flow cytometry for data generation and analysis and through close collaboration with Genomics core facility we can provide cellular component solutions to even higher resolution genomic investigations.</t>
-  </si>
-[...82 lines deleted...]
-    <t>The mission of the Organoid and Primary Culture Research (OPCR) Core is to facilitate access, generation, banking, and usage of organoids and primary cells derived from patients and model organisms.</t>
   </si>
   <si>
     <t>Transgenic &amp; ES Cell Technology Core (Mouse)</t>
   </si>
   <si>
     <t>RRID:SCR_019171</t>
   </si>
   <si>
     <t>Linda Degenstein</t>
   </si>
   <si>
     <t>The University of Chicago</t>
   </si>
   <si>
     <t>Transgenic Facility Core</t>
   </si>
   <si>
     <t>https://voices.uchicago.edu/transgenics/</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=679</t>
   </si>
   <si>
     <t>The Facility was established in 1989 and provides transgenic (plasmid and BAC) and CRISPR (also ROSA26 &amp; H11 CRISPR) injections, ES Cell targeting, screening, culture and blastocyst injections, rederivation, breeding and mouse services and consultation on project development. The facility also now offers CRISPR vector design and development, as well as design and development of CRISPR guides.</t>
   </si>
@@ -677,116 +677,101 @@
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=1084</t>
   </si>
   <si>
     <t>Titan Krios with Gatan K3 detector, Aquilos Cryo-DualBeam system, Apreo Volume Scope Serial Blockface SEM, FEI Talos Cryo-EM</t>
   </si>
   <si>
     <t>Integrated Small Animal Imaging Research Resource</t>
   </si>
   <si>
     <t>RRID:SCR_017923</t>
   </si>
   <si>
     <t>Lara Leoni, PhD</t>
   </si>
   <si>
     <t>https://isairr.bsd.uchicago.edu/</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=805</t>
   </si>
   <si>
     <t>Our goal is to provide University of Chicago investigators and external users with state of the art, quantitative multi-modality imaging technologies to advance in-vivo molecular and physiological research of a broad range of disease and cancer models, and to accelerate pre-clinical development of novel therapeutics and diagnostic tools.</t>
   </si>
   <si>
-    <t>iPSC Core Facility</t>
-[...16 lines deleted...]
-  <si>
     <t>Biophysics Core Facility</t>
   </si>
   <si>
     <t>RRID:SCR_017915</t>
   </si>
   <si>
     <t>Elena Solomaha</t>
   </si>
   <si>
     <t>Gordon Center for Integrative Science</t>
   </si>
   <si>
     <t>929 E 57th St, W102</t>
   </si>
   <si>
     <t>https://biophy.uchicago.edu/</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=802</t>
   </si>
   <si>
     <t>In the era of genomics-driven biology, one must be able to study not only the sequences of genes, but the structures and functions of the molecules they encode, both the proteins and functional RNAs. Characterizing the structure and dynamics of these molecules is crucial to understanding the basis of nearly every cellular function.</t>
   </si>
   <si>
     <t>Facility Types located at:</t>
   </si>
   <si>
     <t>Facility Type</t>
   </si>
   <si>
     <t>Animal Facilities (Zebrafish, Fly, Mouse, Vivarium)</t>
   </si>
   <si>
     <t>Clinical (Services, Research, Trials, Grade Production)</t>
   </si>
   <si>
     <t>Flow Cytometry</t>
   </si>
   <si>
     <t>Genomics / Genome Analysis and Technologies</t>
   </si>
   <si>
     <t>High Throughput Screening</t>
   </si>
   <si>
     <t>Histology</t>
   </si>
   <si>
+    <t>Immunology</t>
+  </si>
+  <si>
     <t>Microscopy (Electron, Fluorescence, Optical)</t>
   </si>
   <si>
     <t>Proteomics</t>
   </si>
   <si>
     <t>Research Engineering</t>
   </si>
   <si>
     <t>Sequencing</t>
   </si>
   <si>
     <t>Transgenics</t>
   </si>
   <si>
     <t>Transgenic &amp;amp; ES Cell Technology Core (Mouse)</t>
   </si>
   <si>
     <t>microCT</t>
   </si>
   <si>
     <t>Services located at:</t>
   </si>
   <si>
     <t>Service</t>
@@ -986,132 +971,129 @@
   <si>
     <t>Sequencing - DNA Sequencing</t>
   </si>
   <si>
     <t>Sequencing - Next Generation Sequencing (NGS)</t>
   </si>
   <si>
     <t>SgRNA Production</t>
   </si>
   <si>
     <t>Shared Instrumentation Oversight &amp; Maintenance</t>
   </si>
   <si>
     <t>Single-cell Sequencing</t>
   </si>
   <si>
     <t>Slide Scanning</t>
   </si>
   <si>
     <t>Spinning Disk Confocal Imaging</t>
   </si>
   <si>
     <t>Stable Isotope Tracing</t>
   </si>
   <si>
-    <t>Stem Cell Procurement</t>
-[...1 lines deleted...]
-  <si>
     <t>Surgical Services</t>
   </si>
   <si>
     <t>Tissue Culture</t>
   </si>
   <si>
     <t>Training</t>
   </si>
   <si>
     <t>Transmission Electron Microscopy</t>
   </si>
   <si>
     <t>Western Blot</t>
   </si>
   <si>
     <t>Whole Slide Imaging</t>
   </si>
   <si>
     <t>Widefield Microscopy</t>
   </si>
   <si>
     <t>Instrumentation located at:</t>
   </si>
   <si>
     <t>Instrument</t>
   </si>
   <si>
     <t>Instrument PID</t>
   </si>
   <si>
-    <t>Agilent NovoCyte Penteon Flow Cytometer</t>
+    <t>Attune Nxt Flow Cytometer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019590</t>
+  </si>
+  <si>
+    <t>BD LSRFortessa Fortessa Flow Cytometer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019601</t>
+  </si>
+  <si>
+    <t>FACSAria Fusion Cell Sorter</t>
+  </si>
+  <si>
+    <t>RRID:SCR_025715</t>
+  </si>
+  <si>
+    <t>FACSAria III Cell Sorter</t>
+  </si>
+  <si>
+    <t>RRID:SCR_016695</t>
+  </si>
+  <si>
+    <t>LSR II Flow Cytometer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_002159</t>
+  </si>
+  <si>
+    <t>Luminex 200 Instrument System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_028024</t>
+  </si>
+  <si>
+    <t>NovoCyte Penteon Flow Cytometer</t>
   </si>
   <si>
     <t>RRID:SCR_026297</t>
   </si>
   <si>
-    <t>Agilent NovoCyte Quanteon Flow Cytometer Systems 4 Lasers</t>
+    <t>NovoCyte Quanteon Flow Cytometer Systems 4 Lasers</t>
   </si>
   <si>
     <t>RRID:SCR_025831</t>
   </si>
   <si>
-    <t>Attune Nxt Nxt</t>
-[...35 lines deleted...]
-    <t>MESO QuickPlex SQ 120</t>
+    <t>QuickPlex SQ 120</t>
   </si>
   <si>
     <t>RRID:SCR_020304</t>
   </si>
   <si>
     <t>Thermo Scientific Dionex Ultimate 3000 system</t>
   </si>
   <si>
     <t>RRID:SCR_020563</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1470,51 +1452,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M42"/>
+  <dimension ref="A1:M41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:M13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
@@ -1574,1131 +1556,1096 @@
         <v>16</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>21</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
         <v>23</v>
       </c>
+      <c r="B14" t="s">
+        <v>24</v>
+      </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E14" t="s">
-        <v>26</v>
+        <v>27</v>
+      </c>
+      <c r="F14" t="s">
+        <v>28</v>
       </c>
       <c r="G14" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H14" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I14">
         <v>60637</v>
       </c>
+      <c r="J14" t="s">
+        <v>31</v>
+      </c>
       <c r="K14" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="L14" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="M14" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="C15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="E15" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="G15" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H15" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I15">
         <v>60637</v>
       </c>
-      <c r="J15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="M15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E16" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="F16" t="s">
         <v>43</v>
       </c>
       <c r="G16" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H16" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I16">
         <v>60637</v>
       </c>
       <c r="J16" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="K16" t="s">
         <v>44</v>
       </c>
       <c r="L16" t="s">
         <v>45</v>
       </c>
       <c r="M16" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
         <v>47</v>
       </c>
       <c r="B17" t="s">
         <v>48</v>
       </c>
       <c r="C17" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D17" t="s">
         <v>49</v>
       </c>
       <c r="E17" t="s">
         <v>50</v>
       </c>
       <c r="F17" t="s">
         <v>51</v>
       </c>
       <c r="G17" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H17" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I17">
         <v>60637</v>
       </c>
       <c r="J17" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="K17" t="s">
         <v>52</v>
       </c>
       <c r="L17" t="s">
         <v>53</v>
       </c>
       <c r="M17" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
         <v>55</v>
       </c>
       <c r="B18" t="s">
         <v>56</v>
       </c>
       <c r="C18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D18" t="s">
         <v>57</v>
       </c>
       <c r="J18" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="K18" t="s">
         <v>58</v>
       </c>
       <c r="L18" t="s">
         <v>59</v>
       </c>
       <c r="M18" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
         <v>61</v>
       </c>
       <c r="B19" t="s">
         <v>62</v>
       </c>
       <c r="C19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D19" t="s">
         <v>63</v>
       </c>
       <c r="E19" t="s">
         <v>64</v>
       </c>
       <c r="F19" t="s">
         <v>65</v>
       </c>
       <c r="G19" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H19" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I19">
         <v>60637</v>
       </c>
       <c r="J19" t="s">
         <v>66</v>
       </c>
       <c r="K19" t="s">
         <v>67</v>
       </c>
       <c r="L19" t="s">
         <v>68</v>
       </c>
       <c r="M19" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D20" t="s">
         <v>72</v>
       </c>
       <c r="E20" t="s">
         <v>73</v>
       </c>
       <c r="G20" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H20" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I20">
         <v>60637</v>
       </c>
       <c r="J20" t="s">
         <v>66</v>
       </c>
       <c r="K20" t="s">
         <v>74</v>
       </c>
       <c r="L20" t="s">
         <v>75</v>
       </c>
       <c r="M20" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
         <v>77</v>
       </c>
       <c r="B21" t="s">
         <v>78</v>
       </c>
       <c r="C21" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D21" t="s">
         <v>79</v>
       </c>
       <c r="E21" t="s">
         <v>80</v>
       </c>
       <c r="F21" t="s">
         <v>81</v>
       </c>
       <c r="G21" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H21" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I21">
         <v>60637</v>
       </c>
       <c r="J21" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="K21" t="s">
         <v>82</v>
       </c>
       <c r="L21" t="s">
         <v>83</v>
       </c>
       <c r="M21" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
         <v>85</v>
       </c>
       <c r="B22" t="s">
         <v>86</v>
       </c>
       <c r="C22" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>87</v>
       </c>
       <c r="G22" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H22" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I22">
         <v>60637</v>
       </c>
       <c r="J22" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="K22" t="s">
         <v>88</v>
       </c>
       <c r="L22" t="s">
         <v>89</v>
       </c>
       <c r="M22" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
         <v>91</v>
       </c>
       <c r="B23" t="s">
         <v>92</v>
       </c>
       <c r="C23" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D23" t="s">
         <v>93</v>
       </c>
       <c r="J23" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="K23" t="s">
         <v>94</v>
       </c>
       <c r="L23" t="s">
         <v>95</v>
       </c>
       <c r="M23" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
         <v>97</v>
       </c>
       <c r="B24" t="s">
         <v>98</v>
       </c>
       <c r="C24" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D24" t="s">
         <v>99</v>
       </c>
       <c r="E24" t="s">
         <v>100</v>
       </c>
       <c r="G24" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H24" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I24">
         <v>60637</v>
       </c>
       <c r="J24" t="s">
         <v>66</v>
       </c>
       <c r="K24" t="s">
         <v>101</v>
       </c>
       <c r="L24" t="s">
         <v>102</v>
       </c>
       <c r="M24" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
         <v>104</v>
       </c>
       <c r="B25" t="s">
         <v>105</v>
       </c>
       <c r="C25" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D25" t="s">
         <v>106</v>
       </c>
       <c r="J25" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="K25" t="s">
         <v>107</v>
       </c>
       <c r="L25" t="s">
         <v>108</v>
       </c>
       <c r="M25" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
         <v>110</v>
       </c>
       <c r="B26" t="s">
         <v>111</v>
       </c>
       <c r="C26" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D26" t="s">
         <v>112</v>
       </c>
       <c r="E26" t="s">
         <v>113</v>
       </c>
       <c r="F26" t="s">
         <v>114</v>
       </c>
       <c r="G26" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H26" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I26">
         <v>60637</v>
       </c>
       <c r="J26" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="K26" t="s">
         <v>115</v>
       </c>
       <c r="L26" t="s">
         <v>116</v>
       </c>
       <c r="M26" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
         <v>118</v>
       </c>
       <c r="B27" t="s">
         <v>119</v>
       </c>
       <c r="C27" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D27" t="s">
         <v>120</v>
       </c>
       <c r="E27" t="s">
         <v>121</v>
       </c>
       <c r="G27" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H27" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I27">
         <v>60637</v>
       </c>
       <c r="J27" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="K27" t="s">
         <v>122</v>
       </c>
       <c r="L27" t="s">
         <v>123</v>
       </c>
       <c r="M27" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
         <v>125</v>
       </c>
       <c r="B28" t="s">
         <v>126</v>
       </c>
       <c r="C28" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D28" t="s">
         <v>127</v>
       </c>
       <c r="E28" t="s">
         <v>80</v>
       </c>
       <c r="F28" t="s">
         <v>128</v>
       </c>
       <c r="G28" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H28" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I28">
         <v>60637</v>
       </c>
       <c r="J28" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="K28" t="s">
         <v>129</v>
       </c>
       <c r="L28" t="s">
         <v>130</v>
       </c>
       <c r="M28" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
         <v>132</v>
       </c>
       <c r="B29" t="s">
         <v>133</v>
       </c>
       <c r="C29" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D29" t="s">
         <v>134</v>
       </c>
       <c r="E29" t="s">
         <v>135</v>
       </c>
       <c r="F29" t="s">
         <v>136</v>
       </c>
       <c r="G29" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H29" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I29">
         <v>60637</v>
       </c>
       <c r="J29" t="s">
         <v>66</v>
       </c>
       <c r="K29" t="s">
         <v>137</v>
       </c>
       <c r="L29" t="s">
         <v>138</v>
       </c>
       <c r="M29" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
         <v>140</v>
       </c>
       <c r="B30" t="s">
         <v>141</v>
       </c>
       <c r="C30" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D30" t="s">
         <v>142</v>
       </c>
       <c r="E30" t="s">
         <v>143</v>
       </c>
       <c r="G30" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H30" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I30">
         <v>60637</v>
       </c>
       <c r="J30" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="K30" t="s">
         <v>144</v>
       </c>
       <c r="L30" t="s">
         <v>145</v>
       </c>
       <c r="M30" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
         <v>147</v>
       </c>
       <c r="B31" t="s">
         <v>148</v>
       </c>
       <c r="C31" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D31" t="s">
         <v>149</v>
       </c>
       <c r="E31" t="s">
         <v>150</v>
       </c>
       <c r="G31" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H31" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I31">
         <v>60637</v>
       </c>
       <c r="J31" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="K31" t="s">
         <v>151</v>
       </c>
       <c r="L31" t="s">
         <v>152</v>
       </c>
       <c r="M31" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
         <v>154</v>
       </c>
       <c r="B32" t="s">
         <v>155</v>
       </c>
       <c r="C32" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D32" t="s">
         <v>156</v>
       </c>
       <c r="E32" t="s">
         <v>157</v>
       </c>
       <c r="G32" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H32" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I32">
         <v>60637</v>
       </c>
       <c r="J32" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="K32" t="s">
         <v>158</v>
       </c>
       <c r="L32" t="s">
         <v>159</v>
       </c>
       <c r="M32" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="s">
         <v>161</v>
       </c>
       <c r="B33" t="s">
         <v>162</v>
       </c>
       <c r="C33" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D33" t="s">
         <v>163</v>
       </c>
       <c r="E33" t="s">
         <v>164</v>
       </c>
       <c r="G33" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H33" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I33">
         <v>60637</v>
       </c>
       <c r="J33" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="K33" t="s">
         <v>165</v>
       </c>
       <c r="L33" t="s">
         <v>166</v>
       </c>
       <c r="M33" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="s">
         <v>168</v>
       </c>
       <c r="B34" t="s">
         <v>169</v>
       </c>
       <c r="C34" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D34" t="s">
         <v>170</v>
       </c>
       <c r="E34" t="s">
         <v>171</v>
       </c>
       <c r="G34" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H34" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I34">
         <v>60637</v>
       </c>
       <c r="J34" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="K34" t="s">
         <v>172</v>
       </c>
       <c r="L34" t="s">
         <v>173</v>
       </c>
       <c r="M34" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" t="s">
         <v>175</v>
       </c>
       <c r="B35" t="s">
         <v>176</v>
       </c>
       <c r="C35" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D35" t="s">
         <v>177</v>
       </c>
       <c r="E35" t="s">
         <v>178</v>
       </c>
       <c r="F35" t="s">
         <v>179</v>
       </c>
       <c r="G35" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H35" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I35">
         <v>60637</v>
       </c>
       <c r="J35" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="K35" t="s">
         <v>180</v>
       </c>
       <c r="L35" t="s">
         <v>181</v>
       </c>
       <c r="M35" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" t="s">
         <v>183</v>
       </c>
       <c r="B36" t="s">
         <v>184</v>
       </c>
       <c r="C36" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D36" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="E36" t="s">
         <v>150</v>
       </c>
       <c r="F36" t="s">
         <v>185</v>
       </c>
       <c r="G36" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H36" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I36">
         <v>60637</v>
       </c>
       <c r="J36" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="K36" t="s">
         <v>186</v>
       </c>
       <c r="L36" t="s">
         <v>187</v>
       </c>
       <c r="M36" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" t="s">
         <v>189</v>
       </c>
       <c r="B37" t="s">
         <v>190</v>
       </c>
       <c r="C37" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D37" t="s">
         <v>191</v>
       </c>
       <c r="E37" t="s">
         <v>192</v>
       </c>
       <c r="F37" t="s">
         <v>193</v>
       </c>
       <c r="G37" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H37" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I37">
         <v>60637</v>
       </c>
       <c r="J37" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="K37" t="s">
         <v>194</v>
       </c>
       <c r="L37" t="s">
         <v>195</v>
       </c>
       <c r="M37" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" t="s">
         <v>197</v>
       </c>
       <c r="B38" t="s">
         <v>198</v>
       </c>
       <c r="C38" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D38" t="s">
         <v>199</v>
       </c>
       <c r="E38" t="s">
         <v>200</v>
       </c>
       <c r="F38" t="s">
         <v>201</v>
       </c>
       <c r="G38" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H38" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I38">
         <v>60637</v>
       </c>
       <c r="J38" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="K38" t="s">
         <v>202</v>
       </c>
       <c r="L38" t="s">
         <v>203</v>
       </c>
       <c r="M38" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" t="s">
         <v>205</v>
       </c>
       <c r="B39" t="s">
         <v>206</v>
       </c>
       <c r="C39" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D39" t="s">
         <v>207</v>
       </c>
       <c r="E39" t="s">
         <v>208</v>
       </c>
       <c r="G39" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H39" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I39">
         <v>60637</v>
       </c>
       <c r="J39" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="K39" t="s">
         <v>209</v>
       </c>
       <c r="L39" t="s">
         <v>210</v>
       </c>
       <c r="M39" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" t="s">
         <v>212</v>
       </c>
       <c r="B40" t="s">
         <v>213</v>
       </c>
       <c r="C40" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D40" t="s">
         <v>214</v>
       </c>
       <c r="G40" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H40" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I40">
         <v>60637</v>
       </c>
       <c r="J40" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="K40" t="s">
         <v>215</v>
       </c>
       <c r="L40" t="s">
         <v>216</v>
       </c>
       <c r="M40" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" t="s">
         <v>218</v>
       </c>
       <c r="B41" t="s">
         <v>219</v>
       </c>
       <c r="C41" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D41" t="s">
         <v>220</v>
       </c>
+      <c r="E41" t="s">
+        <v>221</v>
+      </c>
+      <c r="F41" t="s">
+        <v>222</v>
+      </c>
       <c r="G41" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H41" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="I41">
         <v>60637</v>
       </c>
       <c r="J41" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="K41" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="L41" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="M41" t="s">
-        <v>223</v>
-[...6 lines deleted...]
-      <c r="B42" t="s">
         <v>225</v>
-      </c>
-[...31 lines deleted...]
-        <v>231</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
@@ -2707,1755 +2654,1727 @@
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4"/>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="B14" t="s">
         <v>183</v>
       </c>
       <c r="C14" t="s">
         <v>184</v>
       </c>
       <c r="D14" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="B15" t="s">
         <v>189</v>
       </c>
       <c r="C15" t="s">
         <v>190</v>
       </c>
       <c r="D15" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="B16" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="D16" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="B17" t="s">
         <v>125</v>
       </c>
       <c r="C17" t="s">
         <v>126</v>
       </c>
       <c r="D17" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="B18" t="s">
         <v>110</v>
       </c>
       <c r="C18" t="s">
         <v>111</v>
       </c>
       <c r="D18" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="B19" t="s">
         <v>197</v>
       </c>
       <c r="C19" t="s">
         <v>198</v>
       </c>
       <c r="D19" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="B20" t="s">
-        <v>85</v>
+        <v>23</v>
       </c>
       <c r="C20" t="s">
-        <v>86</v>
+        <v>24</v>
       </c>
       <c r="D20" t="s">
-        <v>89</v>
+        <v>33</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="B21" t="s">
         <v>205</v>
       </c>
       <c r="C21" t="s">
         <v>206</v>
       </c>
       <c r="D21" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
       <c r="B22" t="s">
         <v>61</v>
       </c>
       <c r="C22" t="s">
         <v>62</v>
       </c>
       <c r="D22" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="B23" t="s">
         <v>70</v>
       </c>
       <c r="C23" t="s">
         <v>71</v>
       </c>
       <c r="D23" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="B24" t="s">
         <v>97</v>
       </c>
       <c r="C24" t="s">
         <v>98</v>
       </c>
       <c r="D24" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="B25" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="C25" t="s">
         <v>176</v>
       </c>
       <c r="D25" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="B26" t="s">
         <v>55</v>
       </c>
       <c r="C26" t="s">
         <v>56</v>
       </c>
       <c r="D26" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D113"/>
+  <dimension ref="A1:D111"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4"/>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="B14" t="s">
         <v>97</v>
       </c>
       <c r="C14" t="s">
         <v>98</v>
       </c>
       <c r="D14" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="B15" t="s">
         <v>125</v>
       </c>
       <c r="C15" t="s">
         <v>126</v>
       </c>
       <c r="D15" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="B16" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="C16" t="s">
         <v>176</v>
       </c>
       <c r="D16" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="B17" t="s">
         <v>183</v>
       </c>
       <c r="C17" t="s">
         <v>184</v>
       </c>
       <c r="D17" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="B18" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="C18" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="D18" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="B19" t="s">
         <v>47</v>
       </c>
       <c r="C19" t="s">
         <v>48</v>
       </c>
       <c r="D19" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="B20" t="s">
         <v>110</v>
       </c>
       <c r="C20" t="s">
         <v>111</v>
       </c>
       <c r="D20" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="B21" t="s">
+        <v>218</v>
+      </c>
+      <c r="C21" t="s">
+        <v>219</v>
+      </c>
+      <c r="D21" t="s">
         <v>224</v>
-      </c>
-[...4 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="B22" t="s">
         <v>197</v>
       </c>
       <c r="C22" t="s">
         <v>198</v>
       </c>
       <c r="D22" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="B23" t="s">
+        <v>218</v>
+      </c>
+      <c r="C23" t="s">
+        <v>219</v>
+      </c>
+      <c r="D23" t="s">
         <v>224</v>
-      </c>
-[...4 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="B24" t="s">
         <v>197</v>
       </c>
       <c r="C24" t="s">
         <v>198</v>
       </c>
       <c r="D24" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="B25" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="C25" t="s">
         <v>176</v>
       </c>
       <c r="D25" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="B26" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="C26" t="s">
         <v>176</v>
       </c>
       <c r="D26" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="B27" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="C27" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="D27" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="B28" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="C28" t="s">
         <v>176</v>
       </c>
       <c r="D28" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="B29" t="s">
-        <v>218</v>
+        <v>47</v>
       </c>
       <c r="C29" t="s">
-        <v>219</v>
+        <v>48</v>
       </c>
       <c r="D29" t="s">
-        <v>222</v>
+        <v>53</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="B30" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="C30" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="D30" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="B31" t="s">
-        <v>39</v>
+        <v>212</v>
       </c>
       <c r="C31" t="s">
-        <v>40</v>
+        <v>213</v>
       </c>
       <c r="D31" t="s">
-        <v>45</v>
+        <v>216</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="B32" t="s">
-        <v>212</v>
+        <v>118</v>
       </c>
       <c r="C32" t="s">
-        <v>213</v>
+        <v>119</v>
       </c>
       <c r="D32" t="s">
-        <v>216</v>
+        <v>123</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="B33" t="s">
-        <v>118</v>
+        <v>189</v>
       </c>
       <c r="C33" t="s">
-        <v>119</v>
+        <v>190</v>
       </c>
       <c r="D33" t="s">
-        <v>123</v>
+        <v>195</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="B34" t="s">
-        <v>189</v>
+        <v>118</v>
       </c>
       <c r="C34" t="s">
-        <v>190</v>
+        <v>119</v>
       </c>
       <c r="D34" t="s">
-        <v>195</v>
+        <v>123</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="B35" t="s">
-        <v>118</v>
+        <v>189</v>
       </c>
       <c r="C35" t="s">
-        <v>119</v>
+        <v>190</v>
       </c>
       <c r="D35" t="s">
-        <v>123</v>
+        <v>195</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="B36" t="s">
-        <v>189</v>
+        <v>118</v>
       </c>
       <c r="C36" t="s">
-        <v>190</v>
+        <v>119</v>
       </c>
       <c r="D36" t="s">
-        <v>195</v>
+        <v>123</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="B37" t="s">
-        <v>118</v>
+        <v>70</v>
       </c>
       <c r="C37" t="s">
-        <v>119</v>
+        <v>71</v>
       </c>
       <c r="D37" t="s">
-        <v>123</v>
+        <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="B38" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="C38" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="D38" t="s">
-        <v>75</v>
+        <v>89</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="B39" t="s">
         <v>85</v>
       </c>
       <c r="C39" t="s">
         <v>86</v>
       </c>
       <c r="D39" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="B40" t="s">
-        <v>85</v>
+        <v>205</v>
       </c>
       <c r="C40" t="s">
-        <v>86</v>
+        <v>206</v>
       </c>
       <c r="D40" t="s">
-        <v>89</v>
+        <v>210</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="B41" t="s">
-        <v>205</v>
+        <v>118</v>
       </c>
       <c r="C41" t="s">
-        <v>206</v>
+        <v>119</v>
       </c>
       <c r="D41" t="s">
-        <v>210</v>
+        <v>123</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="B42" t="s">
-        <v>118</v>
+        <v>47</v>
       </c>
       <c r="C42" t="s">
-        <v>119</v>
+        <v>48</v>
       </c>
       <c r="D42" t="s">
-        <v>123</v>
+        <v>53</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="B43" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="C43" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="D43" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="B44" t="s">
-        <v>39</v>
+        <v>118</v>
       </c>
       <c r="C44" t="s">
-        <v>40</v>
+        <v>119</v>
       </c>
       <c r="D44" t="s">
-        <v>45</v>
+        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="B45" t="s">
-        <v>118</v>
+        <v>240</v>
       </c>
       <c r="C45" t="s">
-        <v>119</v>
+        <v>176</v>
       </c>
       <c r="D45" t="s">
-        <v>123</v>
+        <v>181</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="B46" t="s">
-        <v>245</v>
+        <v>47</v>
       </c>
       <c r="C46" t="s">
-        <v>176</v>
+        <v>48</v>
       </c>
       <c r="D46" t="s">
-        <v>181</v>
+        <v>53</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="B47" t="s">
-        <v>39</v>
+        <v>70</v>
       </c>
       <c r="C47" t="s">
-        <v>40</v>
+        <v>71</v>
       </c>
       <c r="D47" t="s">
-        <v>45</v>
+        <v>75</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="B48" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="C48" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="D48" t="s">
-        <v>75</v>
+        <v>33</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="B49" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="C49" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="D49" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="B50" t="s">
-        <v>47</v>
+        <v>77</v>
       </c>
       <c r="C50" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="D50" t="s">
-        <v>53</v>
+        <v>83</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="B51" t="s">
-        <v>77</v>
+        <v>125</v>
       </c>
       <c r="C51" t="s">
-        <v>78</v>
+        <v>126</v>
       </c>
       <c r="D51" t="s">
-        <v>83</v>
+        <v>130</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="B52" t="s">
-        <v>125</v>
+        <v>77</v>
       </c>
       <c r="C52" t="s">
-        <v>126</v>
+        <v>78</v>
       </c>
       <c r="D52" t="s">
-        <v>130</v>
+        <v>83</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="B53" t="s">
-        <v>77</v>
+        <v>110</v>
       </c>
       <c r="C53" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="D53" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>278</v>
+        <v>233</v>
       </c>
       <c r="B54" t="s">
-        <v>110</v>
+        <v>197</v>
       </c>
       <c r="C54" t="s">
-        <v>111</v>
+        <v>198</v>
       </c>
       <c r="D54" t="s">
-        <v>116</v>
+        <v>203</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>239</v>
+        <v>274</v>
       </c>
       <c r="B55" t="s">
         <v>197</v>
       </c>
       <c r="C55" t="s">
         <v>198</v>
       </c>
       <c r="D55" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="B56" t="s">
-        <v>197</v>
+        <v>85</v>
       </c>
       <c r="C56" t="s">
-        <v>198</v>
+        <v>86</v>
       </c>
       <c r="D56" t="s">
-        <v>203</v>
+        <v>89</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="B57" t="s">
         <v>85</v>
       </c>
       <c r="C57" t="s">
         <v>86</v>
       </c>
       <c r="D57" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="B58" t="s">
-        <v>85</v>
+        <v>118</v>
       </c>
       <c r="C58" t="s">
-        <v>86</v>
+        <v>119</v>
       </c>
       <c r="D58" t="s">
-        <v>89</v>
+        <v>123</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="B59" t="s">
         <v>118</v>
       </c>
       <c r="C59" t="s">
         <v>119</v>
       </c>
       <c r="D59" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="B60" t="s">
-        <v>118</v>
+        <v>85</v>
       </c>
       <c r="C60" t="s">
-        <v>119</v>
+        <v>86</v>
       </c>
       <c r="D60" t="s">
-        <v>123</v>
+        <v>89</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="B61" t="s">
-        <v>85</v>
+        <v>118</v>
       </c>
       <c r="C61" t="s">
-        <v>86</v>
+        <v>119</v>
       </c>
       <c r="D61" t="s">
-        <v>89</v>
+        <v>123</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="B62" t="s">
-        <v>118</v>
+        <v>197</v>
       </c>
       <c r="C62" t="s">
-        <v>119</v>
+        <v>198</v>
       </c>
       <c r="D62" t="s">
-        <v>123</v>
+        <v>203</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="B63" t="s">
         <v>197</v>
       </c>
       <c r="C63" t="s">
         <v>198</v>
       </c>
       <c r="D63" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="B64" t="s">
         <v>197</v>
       </c>
       <c r="C64" t="s">
         <v>198</v>
       </c>
       <c r="D64" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="B65" t="s">
-        <v>197</v>
+        <v>85</v>
       </c>
       <c r="C65" t="s">
-        <v>198</v>
+        <v>86</v>
       </c>
       <c r="D65" t="s">
-        <v>203</v>
+        <v>89</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="B66" t="s">
-        <v>85</v>
+        <v>110</v>
       </c>
       <c r="C66" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
       <c r="D66" t="s">
-        <v>89</v>
+        <v>116</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="B67" t="s">
-        <v>110</v>
+        <v>47</v>
       </c>
       <c r="C67" t="s">
-        <v>111</v>
+        <v>48</v>
       </c>
       <c r="D67" t="s">
-        <v>116</v>
+        <v>53</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="B68" t="s">
-        <v>39</v>
+        <v>85</v>
       </c>
       <c r="C68" t="s">
-        <v>40</v>
+        <v>86</v>
       </c>
       <c r="D68" t="s">
-        <v>45</v>
+        <v>89</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="B69" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="C69" t="s">
-        <v>86</v>
+        <v>41</v>
       </c>
       <c r="D69" t="s">
-        <v>89</v>
+        <v>45</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="B70" t="s">
-        <v>31</v>
+        <v>85</v>
       </c>
       <c r="C70" t="s">
-        <v>32</v>
+        <v>86</v>
       </c>
       <c r="D70" t="s">
-        <v>37</v>
+        <v>89</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="B71" t="s">
-        <v>85</v>
+        <v>118</v>
       </c>
       <c r="C71" t="s">
-        <v>86</v>
+        <v>119</v>
       </c>
       <c r="D71" t="s">
-        <v>89</v>
+        <v>123</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="B72" t="s">
-        <v>118</v>
+        <v>70</v>
       </c>
       <c r="C72" t="s">
-        <v>119</v>
+        <v>71</v>
       </c>
       <c r="D72" t="s">
-        <v>123</v>
+        <v>75</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="B73" t="s">
         <v>70</v>
       </c>
       <c r="C73" t="s">
         <v>71</v>
       </c>
       <c r="D73" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="B74" t="s">
-        <v>70</v>
+        <v>125</v>
       </c>
       <c r="C74" t="s">
-        <v>71</v>
+        <v>126</v>
       </c>
       <c r="D74" t="s">
-        <v>75</v>
+        <v>130</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="B75" t="s">
-        <v>125</v>
+        <v>85</v>
       </c>
       <c r="C75" t="s">
-        <v>126</v>
+        <v>86</v>
       </c>
       <c r="D75" t="s">
-        <v>130</v>
+        <v>89</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="B76" t="s">
-        <v>85</v>
+        <v>240</v>
       </c>
       <c r="C76" t="s">
-        <v>86</v>
+        <v>176</v>
       </c>
       <c r="D76" t="s">
-        <v>89</v>
+        <v>181</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="B77" t="s">
-        <v>245</v>
+        <v>47</v>
       </c>
       <c r="C77" t="s">
-        <v>176</v>
+        <v>48</v>
       </c>
       <c r="D77" t="s">
-        <v>181</v>
+        <v>53</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="B78" t="s">
-        <v>39</v>
+        <v>97</v>
       </c>
       <c r="C78" t="s">
-        <v>40</v>
+        <v>98</v>
       </c>
       <c r="D78" t="s">
-        <v>45</v>
+        <v>102</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="B79" t="s">
-        <v>97</v>
+        <v>47</v>
       </c>
       <c r="C79" t="s">
-        <v>98</v>
+        <v>48</v>
       </c>
       <c r="D79" t="s">
-        <v>102</v>
+        <v>53</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="B80" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="C80" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="D80" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="B81" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="C81" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="D81" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="B82" t="s">
-        <v>31</v>
+        <v>70</v>
       </c>
       <c r="C82" t="s">
-        <v>32</v>
+        <v>71</v>
       </c>
       <c r="D82" t="s">
-        <v>37</v>
+        <v>75</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="B83" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="C83" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="D83" t="s">
-        <v>75</v>
+        <v>33</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
-        <v>305</v>
+        <v>236</v>
       </c>
       <c r="B84" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="C84" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="D84" t="s">
-        <v>53</v>
+        <v>68</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
-        <v>241</v>
+        <v>301</v>
       </c>
       <c r="B85" t="s">
-        <v>61</v>
+        <v>47</v>
       </c>
       <c r="C85" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="D85" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="B86" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C86" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D86" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="B87" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="C87" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="D87" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="B88" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="C88" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="D88" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="B89" t="s">
-        <v>47</v>
+        <v>240</v>
       </c>
       <c r="C89" t="s">
-        <v>48</v>
+        <v>176</v>
       </c>
       <c r="D89" t="s">
-        <v>53</v>
+        <v>181</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="B90" t="s">
-        <v>245</v>
+        <v>23</v>
       </c>
       <c r="C90" t="s">
-        <v>176</v>
+        <v>24</v>
       </c>
       <c r="D90" t="s">
-        <v>181</v>
+        <v>33</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="B91" t="s">
-        <v>47</v>
+        <v>77</v>
       </c>
       <c r="C91" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="D91" t="s">
-        <v>53</v>
+        <v>83</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="B92" t="s">
         <v>77</v>
       </c>
       <c r="C92" t="s">
         <v>78</v>
       </c>
       <c r="D92" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="B93" t="s">
-        <v>77</v>
+        <v>125</v>
       </c>
       <c r="C93" t="s">
-        <v>78</v>
+        <v>126</v>
       </c>
       <c r="D93" t="s">
-        <v>83</v>
+        <v>130</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="B94" t="s">
-        <v>125</v>
+        <v>97</v>
       </c>
       <c r="C94" t="s">
-        <v>126</v>
+        <v>98</v>
       </c>
       <c r="D94" t="s">
-        <v>130</v>
+        <v>102</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="B95" t="s">
-        <v>97</v>
+        <v>125</v>
       </c>
       <c r="C95" t="s">
-        <v>98</v>
+        <v>126</v>
       </c>
       <c r="D95" t="s">
-        <v>102</v>
+        <v>130</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="B96" t="s">
-        <v>125</v>
+        <v>240</v>
       </c>
       <c r="C96" t="s">
-        <v>126</v>
+        <v>176</v>
       </c>
       <c r="D96" t="s">
-        <v>130</v>
+        <v>181</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="B97" t="s">
-        <v>245</v>
+        <v>47</v>
       </c>
       <c r="C97" t="s">
-        <v>176</v>
+        <v>48</v>
       </c>
       <c r="D97" t="s">
-        <v>181</v>
+        <v>53</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="B98" t="s">
-        <v>39</v>
+        <v>125</v>
       </c>
       <c r="C98" t="s">
-        <v>40</v>
+        <v>126</v>
       </c>
       <c r="D98" t="s">
-        <v>45</v>
+        <v>130</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="B99" t="s">
-        <v>125</v>
+        <v>85</v>
       </c>
       <c r="C99" t="s">
-        <v>126</v>
+        <v>86</v>
       </c>
       <c r="D99" t="s">
-        <v>130</v>
+        <v>89</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="B100" t="s">
-        <v>85</v>
+        <v>197</v>
       </c>
       <c r="C100" t="s">
-        <v>86</v>
+        <v>198</v>
       </c>
       <c r="D100" t="s">
-        <v>89</v>
+        <v>203</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="B101" t="s">
-        <v>197</v>
+        <v>85</v>
       </c>
       <c r="C101" t="s">
-        <v>198</v>
+        <v>86</v>
       </c>
       <c r="D101" t="s">
-        <v>203</v>
+        <v>89</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="B102" t="s">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="C102" t="s">
-        <v>86</v>
+        <v>41</v>
       </c>
       <c r="D102" t="s">
-        <v>89</v>
+        <v>45</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="B103" t="s">
-        <v>31</v>
+        <v>183</v>
       </c>
       <c r="C103" t="s">
-        <v>32</v>
+        <v>184</v>
       </c>
       <c r="D103" t="s">
-        <v>37</v>
+        <v>187</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="B104" t="s">
-        <v>218</v>
+        <v>47</v>
       </c>
       <c r="C104" t="s">
-        <v>219</v>
+        <v>48</v>
       </c>
       <c r="D104" t="s">
-        <v>222</v>
+        <v>53</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="B105" t="s">
-        <v>183</v>
+        <v>47</v>
       </c>
       <c r="C105" t="s">
-        <v>184</v>
+        <v>48</v>
       </c>
       <c r="D105" t="s">
-        <v>187</v>
+        <v>53</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="B106" t="s">
-        <v>39</v>
+        <v>183</v>
       </c>
       <c r="C106" t="s">
-        <v>40</v>
+        <v>184</v>
       </c>
       <c r="D106" t="s">
-        <v>45</v>
+        <v>187</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
-        <v>324</v>
+        <v>239</v>
       </c>
       <c r="B107" t="s">
-        <v>39</v>
+        <v>240</v>
       </c>
       <c r="C107" t="s">
-        <v>40</v>
+        <v>176</v>
       </c>
       <c r="D107" t="s">
-        <v>45</v>
+        <v>181</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="B108" t="s">
-        <v>183</v>
+        <v>205</v>
       </c>
       <c r="C108" t="s">
-        <v>184</v>
+        <v>206</v>
       </c>
       <c r="D108" t="s">
-        <v>187</v>
+        <v>210</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
-        <v>244</v>
+        <v>320</v>
       </c>
       <c r="B109" t="s">
-        <v>245</v>
+        <v>23</v>
       </c>
       <c r="C109" t="s">
-        <v>176</v>
+        <v>24</v>
       </c>
       <c r="D109" t="s">
-        <v>181</v>
+        <v>33</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="B110" t="s">
-        <v>205</v>
+        <v>85</v>
       </c>
       <c r="C110" t="s">
-        <v>206</v>
+        <v>86</v>
       </c>
       <c r="D110" t="s">
-        <v>210</v>
+        <v>89</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="B111" t="s">
-        <v>47</v>
+        <v>85</v>
       </c>
       <c r="C111" t="s">
-        <v>48</v>
+        <v>86</v>
       </c>
       <c r="D111" t="s">
-        <v>53</v>
-[...26 lines deleted...]
-      <c r="D113" t="s">
         <v>89</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
@@ -4465,250 +4384,250 @@
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="3" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:5"/>
     <row r="13" spans="1:5">
       <c r="A13" s="2" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="B14" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="D14" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="E14" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="B15" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="E15" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>336</v>
+        <v>330</v>
       </c>
       <c r="B16" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="E16" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
       <c r="B17" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="E17" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="B18" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="D18" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
       <c r="B19" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="D19" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="B20" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="C20" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="D20" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="E20" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="B21" t="s">
-        <v>347</v>
+        <v>341</v>
       </c>
       <c r="C21" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="D21" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="E21" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="B22" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="C22" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="D22" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="E22" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
       <c r="B23" t="s">
-        <v>351</v>
+        <v>345</v>
       </c>
       <c r="C23" t="s">
         <v>61</v>
       </c>
       <c r="D23" t="s">
         <v>62</v>
       </c>
       <c r="E23" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>