--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -25,51 +25,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Facilities" sheetId="1" r:id="rId4"/>
     <sheet name="Facility Types" sheetId="2" r:id="rId5"/>
     <sheet name="Services" sheetId="3" r:id="rId6"/>
     <sheet name="Instrumentation" sheetId="4" r:id="rId7"/>
     <sheet name="Worksheet" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
   <si>
     <t>CoreMarketplace Search Results Export</t>
   </si>
   <si>
-    <t>Generated: 09/16/2026</t>
+    <t>Generated: 10/31/2026</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/</t>
   </si>
   <si>
     <t>Data is provided for reference and research use only.  Information may not be republished without explicit permission.</t>
   </si>
   <si>
     <t>For questions contact: coremarketplace@uvm.edu</t>
   </si>
   <si>
     <t>Facilities located at:</t>
   </si>
   <si>
     <t xml:space="preserve">University of Cincinnati (UC), </t>
   </si>
   <si>
     <t>http://www.uc.edu/</t>
   </si>
   <si>
     <t>Location: Cincinnati, OH United States</t>
   </si>
   <si>
     <t>RORID: https://ror.org/01e3m7079</t>
   </si>
@@ -394,171 +394,171 @@
   <si>
     <t>Super-resolution Microscopy</t>
   </si>
   <si>
     <t>Training</t>
   </si>
   <si>
     <t>Transmission Electron Microscopy</t>
   </si>
   <si>
     <t>Whole Exome Sequencing</t>
   </si>
   <si>
     <t>Widefield Microscopy</t>
   </si>
   <si>
     <t>Instrumentation located at:</t>
   </si>
   <si>
     <t>Instrument</t>
   </si>
   <si>
     <t>Instrument PID</t>
   </si>
   <si>
-    <t>Shimadzu LCMS-8060 Triple Quadrupole Liquid Chromatograph Mass Spectrometer</t>
+    <t>LCMS-8060 Triple Quadrupole Liquid Chromatograph Mass Spectrometer</t>
   </si>
   <si>
     <t>RRID:SCR_020515</t>
   </si>
   <si>
-    <t>Thermo Orbitrap Eclipse nanoLC/MS system</t>
+    <t>Orbitrap Eclipse nanoLC/MS system</t>
   </si>
   <si>
     <t>RRID:SCR_022212</t>
   </si>
   <si>
-    <t>Thermo Scientific Orbitrap Fusion Lumos Tribrid Mass Spectrometer</t>
+    <t>Orbitrap Fusion Lumos Tribrid Mass Spectrometer</t>
   </si>
   <si>
     <t>RRID:SCR_020562</t>
   </si>
   <si>
-    <t>10X Genomics Chromium X Single Cell Analyzer</t>
+    <t>Agilent 2100 Bioanalyzer Instrument</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019389</t>
+  </si>
+  <si>
+    <t>ASSIST PLUS Pipetting Robot</t>
+  </si>
+  <si>
+    <t>RRID:SCR_027988</t>
+  </si>
+  <si>
+    <t>CentriVap Refrigerated Centrifugal Concentrator</t>
+  </si>
+  <si>
+    <t>RRID:SCR_018587</t>
+  </si>
+  <si>
+    <t>Chromium X Single Cell Analyzer</t>
   </si>
   <si>
     <t>RRID:SCR_024537</t>
   </si>
   <si>
-    <t>Agilent 2100 Bioanalyzer Instrument</t>
-[...5 lines deleted...]
-    <t>Applied Biosystems Veriti 96-Well Thermal Cycler</t>
+    <t>Countess Automated Cell Counter</t>
+  </si>
+  <si>
+    <t>RRID:SCR_018591</t>
+  </si>
+  <si>
+    <t>FastPrep24 Sample Preparation</t>
+  </si>
+  <si>
+    <t>RRID:SCR_018599</t>
+  </si>
+  <si>
+    <t>gentleMACS Octo Dissociator with Heaters Tissue Dissociator</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020271</t>
+  </si>
+  <si>
+    <t>Illumina iScan System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020128</t>
+  </si>
+  <si>
+    <t>NanoDrop One/OneC Microvolume UV Vis Spectrophotometer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_023005</t>
+  </si>
+  <si>
+    <t>Nanodrop Qubit 3 Fluorometer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020311</t>
+  </si>
+  <si>
+    <t>NextSeq 2000 system</t>
+  </si>
+  <si>
+    <t>RRID:SCR_023614</t>
+  </si>
+  <si>
+    <t>QuantStudio 5 Real Time PCR System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020240</t>
+  </si>
+  <si>
+    <t>S220 Focused Ultrasonicator</t>
+  </si>
+  <si>
+    <t>RRID:SCR_026427</t>
+  </si>
+  <si>
+    <t>Veriti 96-Well Thermal Cycler</t>
   </si>
   <si>
     <t>RRID:SCR_021097</t>
   </si>
   <si>
-    <t>Covaris S220 Focused Ultrasonicator</t>
-[...64 lines deleted...]
-  <si>
     <t>BD LSRFortessa Fortessa Flow Cytometer</t>
   </si>
   <si>
     <t>RRID:SCR_019601</t>
   </si>
   <si>
-    <t>Zeiss LSM 710 Confocal Inverted Microscope</t>
+    <t>LSM 710 Confocal Inverted Microscope</t>
   </si>
   <si>
     <t>RRID:SCR_018063</t>
   </si>
   <si>
-    <t>FEI Glacios Cryo-TEM (Transmission Electron Microscope) for Life Sciences</t>
+    <t>Glacios Cryo-TEM (Transmission Electron Microscope) for Life Sciences</t>
   </si>
   <si>
     <t>RRID:SCR_019883</t>
   </si>
   <si>
-    <t>FEI Talos L120C TEM and STEM</t>
+    <t>Talos L120C TEM and STEM</t>
   </si>
   <si>
     <t>RRID:SCR_019908</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>