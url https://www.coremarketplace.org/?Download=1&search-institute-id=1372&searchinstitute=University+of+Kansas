--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -20,56 +20,56 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Facilities" sheetId="1" r:id="rId4"/>
     <sheet name="Facility Types" sheetId="2" r:id="rId5"/>
     <sheet name="Services" sheetId="3" r:id="rId6"/>
     <sheet name="Instrumentation" sheetId="4" r:id="rId7"/>
     <sheet name="Worksheet" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
   <si>
     <t>CoreMarketplace Search Results Export</t>
   </si>
   <si>
-    <t>Generated: 09/16/2026</t>
+    <t>Generated: 10/31/2026</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/</t>
   </si>
   <si>
     <t>Data is provided for reference and research use only.  Information may not be republished without explicit permission.</t>
   </si>
   <si>
     <t>For questions contact: coremarketplace@uvm.edu</t>
   </si>
   <si>
     <t>Facilities located at:</t>
   </si>
   <si>
     <t xml:space="preserve">University of Kansas (KU), </t>
   </si>
   <si>
     <t>https://ku.edu</t>
   </si>
   <si>
     <t>Location: Lawrence, KS United States</t>
   </si>
   <si>
     <t>RORID: https://ror.org/001tmjg57</t>
   </si>
@@ -91,99 +91,124 @@
   <si>
     <t>Address 2</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>CoreMarketplace Profile</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
+    <t>KU Genome Sequencing Core</t>
+  </si>
+  <si>
+    <t>RRID:SCR_029033</t>
+  </si>
+  <si>
+    <t>University of Kansas</t>
+  </si>
+  <si>
+    <t>Jennifer Hackett</t>
+  </si>
+  <si>
+    <t>1200 Sunnyside Avenue</t>
+  </si>
+  <si>
+    <t>1030 Haworth Hall</t>
+  </si>
+  <si>
+    <t>Lawrence</t>
+  </si>
+  <si>
+    <t>KS</t>
+  </si>
+  <si>
+    <t>United States</t>
+  </si>
+  <si>
+    <t>https://gsc.ku.edu/</t>
+  </si>
+  <si>
+    <t>https://www.coremarketplace.org/?FacilityID=6210</t>
+  </si>
+  <si>
+    <t>The Genome Sequencing Core is part of the Center for Molecular Analysis of Disease Pathways, an NIH-funded Center for Biomedical Research Excellence infrastructural grant.
+The Genome Sequencing Core can provide support and assistance for sequencing projects, including experimental design, library preparation, Illumina sequencing, and initial data processing (demultiplexing and FASTQ file generation).</t>
+  </si>
+  <si>
     <t>KU Flow Cytometry Core, University of Kansas, Lawrence, KS</t>
   </si>
   <si>
     <t>RRID:SCR_028833</t>
   </si>
   <si>
-    <t>University of Kansas</t>
-[...1 lines deleted...]
-  <si>
     <t>Peter R. McDonald</t>
   </si>
   <si>
     <t>1200 Sunnyside Ave</t>
   </si>
   <si>
     <t>Haworth Hall Rm 4006</t>
   </si>
   <si>
-    <t>Lawrence</t>
-[...4 lines deleted...]
-  <si>
     <t>https://fccl.ku.edu/</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=6124</t>
   </si>
   <si>
     <t>The University of Kansas Flow Cytometry Core (FCC) provides access to flow cytometry and cell sorting instrumentation and expertise to researchers. Services and training are provided for flow cytometry: cell sorting and multi-parametric analysis of individual cells in solution, calculated from their fluorescent or light scattering characteristics. The FCC provides assistance in sample processing, data analysis, instrument training, software support, method and grant assistance, manuscript support, and consulting. The FCC is a 980 ft2 BSL-2 facility equipped with BD FACSymphony S6 and FACSAria Fusion cell sorters, a Cytek Aurora spectral flow cytometer, an Agilent NovoCyte Advanteon conventional flow cytometer, and other supplemental assay instrumentation (Bio-Rad QX600 ddPCR, C.T.L ImmunoSpot). The flow cytometry analyzers provide users with tube- and plate-based, conventional and spectral flow cytometry. The BD FACS instruments allow measurement and sorting of up to 6 resolved populations of cells simultaneously, based on up to 50 parameters of detection using 18 simultaneous fluorochromes. The facility is equipped to handle BSL-2 samples and perform aseptic and single cell sorting into tubes or 96-well plates. The facility provides instrument training for users who desire to become self-operators of the facility instruments. The FCC will equip CBID researchers with tools directly applicable to infectious disease research, such as identifying and characterizing infectious agents such as bacteria and parasites, quantification and sorting of cells infected with microbial pathogens, and assessing chemical probe efficacy against infectious agents. The University of Kansas Flow Cytometry Core seeks to assist the academic community in achieving their research goals.</t>
   </si>
   <si>
     <t>KU Nanofabrication Facility</t>
   </si>
   <si>
     <t>RRID:SCR_028756</t>
   </si>
   <si>
     <t>Ryan Grigsby</t>
   </si>
   <si>
     <t>1567 Irving Hill Road</t>
   </si>
   <si>
     <t>GLH Room 1180</t>
-  </si>
-[...1 lines deleted...]
-    <t>United States</t>
   </si>
   <si>
     <t>nanofab.ku.edu</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=6056</t>
   </si>
   <si>
     <t>The University of Kansas Nanofabrication Facility (KUNF) is a Core Lab supported by the KU Office of Research and the Center for Molecular Analysis of Disease Pathways COBRE. The KUNF primarily caters to researchers who are manufacturing micro- and nanofluidic devices for biomedical research, but has the equipment and resources to also accommodate broad research applications with micro- and nanofabrication needs. The facility consists of about 1,300 ft2 of ISO class 5, 1,700 ft2 of ISO class 6 and 1,250 ft2 of ISO class 7 cleanroom space, housing tools and materials for techniques including photolithography, nano-imprint lithography, plasma (dry) etching (ICP-RIE), wet etching, thin film deposition, scanning electron microscopy (VP-SEM), atomic force microscopy, contact angle goniometry, ellipsometry, profilometry, wafer dicing, wire bonding, laser ablation and engraving, 3D printing, hot embossing, and COMSOL software for device modeling. In addition, the facility has numerous microscopes for general inspection, ovens and furnaces, ultrapure water, and dedicated process fume hoods. Services and usage of the facility are available to researchers from all Kansas universities. Training is provided to new investigators and graduate students in the use of micro- and nanofabrication procedures and equipment. In addition, researchers from both non-Kansas academic and private industry institutions may contract with the facility for consultation and services, including access to the facility. Hourly and per-use rates apply for facility access, equipment usage, and staff labor. Consultation is free.</t>
   </si>
   <si>
     <t>Computational Chemical Biology and Molecular Modeling Core</t>
   </si>
   <si>
     <t>RRID:SCR_017890</t>
   </si>
   <si>
     <t>David Johnson</t>
   </si>
   <si>
     <t>2034 Becker Dr.</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
@@ -213,101 +238,116 @@
   <si>
     <t>https://mgm.ku.edu/</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=2793</t>
   </si>
   <si>
     <t>Provides or assists with docking and virtual screening of small molecule ligands against protein targets of interest, molecular dynamics simulation and modeling of small/macro molecules, proteins, and biomolecular systems, analysis of structure-activity relationships, visualization and graphics of biomolecules and biomolecular systems, and custom algorithm/software development along with databases and web applications.</t>
   </si>
   <si>
     <t>Facility Types located at:</t>
   </si>
   <si>
     <t>Facility Type</t>
   </si>
   <si>
     <t>Flow Cytometry</t>
   </si>
   <si>
     <t>Molecular Structure and Modeling</t>
   </si>
   <si>
     <t>Nanotechnology</t>
   </si>
   <si>
+    <t>Sequencing</t>
+  </si>
+  <si>
     <t>Services located at:</t>
   </si>
   <si>
     <t>Service</t>
   </si>
   <si>
+    <t>10X Genomics Single Cell</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16S Amplicon Sequencing </t>
+  </si>
+  <si>
     <t>3D Printing</t>
   </si>
   <si>
     <t>3D Profilometry (WLI)</t>
   </si>
   <si>
     <t>Alphafold</t>
   </si>
   <si>
     <t>Assay Development</t>
   </si>
   <si>
     <t>Atomic Force Microscopy</t>
   </si>
   <si>
     <t>BSL-2 Flow Cytometry</t>
   </si>
   <si>
     <t>Cell Sorting</t>
   </si>
   <si>
     <t>Cell Sorting (Assisted &amp;amp;amp; Unassisted)</t>
   </si>
   <si>
     <t>Computational - Application Development</t>
   </si>
   <si>
     <t>Computational - Bioinformatics</t>
   </si>
   <si>
     <t>Computational - High Performance Computing</t>
   </si>
   <si>
     <t>Computational Biology</t>
   </si>
   <si>
     <t>Computational Chemistry</t>
   </si>
   <si>
     <t>Consultation (experimental Design, Data Analysis)</t>
   </si>
   <si>
+    <t>Custom Library Prep Service</t>
+  </si>
+  <si>
     <t>DC Magnetron Sputtering</t>
   </si>
   <si>
+    <t>DNA Analysis</t>
+  </si>
+  <si>
     <t>Droplet Digital PCR</t>
   </si>
   <si>
     <t>E-Beam Deposition</t>
   </si>
   <si>
     <t>ELISpot</t>
   </si>
   <si>
     <t>Ellipsometry</t>
   </si>
   <si>
     <t>Experimental Design</t>
   </si>
   <si>
     <t>Experimental Support And Advice</t>
   </si>
   <si>
     <t>FACS Cell Sorting</t>
   </si>
   <si>
     <t>Flow Cytometry Data Analysis</t>
   </si>
   <si>
     <t>Flow Cytometry Sample Processing</t>
@@ -315,119 +355,137 @@
   <si>
     <t>Flow Cytometry Software And Support</t>
   </si>
   <si>
     <t xml:space="preserve">Flow Cytometry Training </t>
   </si>
   <si>
     <t>Full Spectrum Flow Cytometry</t>
   </si>
   <si>
     <t>Glass Microfluidics</t>
   </si>
   <si>
     <t>Grant Proposal Preparation</t>
   </si>
   <si>
     <t>Hit-to-Lead Optimization</t>
   </si>
   <si>
     <t>Hot Embossing</t>
   </si>
   <si>
     <t>Hydrofluoric Acid Etching</t>
   </si>
   <si>
+    <t>Illumina MiSeq Sequencing</t>
+  </si>
+  <si>
+    <t>Illumina NextSeq Sequencing</t>
+  </si>
+  <si>
+    <t>Illumina RNA/DNA NGS Library Construction</t>
+  </si>
+  <si>
     <t>Immunoassay</t>
   </si>
   <si>
     <t>Inductively Coupled Plasma Reactive Ion Etching</t>
   </si>
   <si>
     <t>Instrument Training</t>
   </si>
   <si>
     <t>Laser Cutting/Engraving</t>
   </si>
   <si>
+    <t>Library Prep Services</t>
+  </si>
+  <si>
     <t>Maskless Lithography</t>
   </si>
   <si>
     <t>Method Development</t>
   </si>
   <si>
     <t>Micro-Pattern Generation</t>
   </si>
   <si>
     <t>Microfabrication</t>
   </si>
   <si>
     <t>Molecular Dynamics</t>
   </si>
   <si>
     <t>Molecular Modeling</t>
   </si>
   <si>
     <t>Muffle Furnace</t>
   </si>
   <si>
     <t>Multiparameter Flow Cytometry Assays</t>
   </si>
   <si>
     <t>Nano-Imprint Lithography</t>
   </si>
   <si>
     <t>Nanofabrication</t>
   </si>
   <si>
+    <t>Oxford Nanopore Sequencing</t>
+  </si>
+  <si>
     <t>Peptide Docking</t>
   </si>
   <si>
     <t>Photolithography</t>
   </si>
   <si>
     <t>Photomask Writing</t>
   </si>
   <si>
     <t>Plasma Ashing</t>
   </si>
   <si>
     <t>Plasma-Enhanced Chemical Vapor Deposition</t>
   </si>
   <si>
     <t>Plate-based Flow Cytometry</t>
   </si>
   <si>
     <t>Polydimethylsiloxane (PDMS) Microfluidics</t>
   </si>
   <si>
     <t>Probe Station</t>
   </si>
   <si>
     <t>Protein Design</t>
   </si>
   <si>
+    <t>RNA Analysis</t>
+  </si>
+  <si>
     <t>Scanning Electron Microscopy</t>
   </si>
   <si>
     <t>Scanning Electron Microscopy (SEM) - Elemental Analysis (EDS)</t>
   </si>
   <si>
     <t>Scanning Electron Microscopy (SEM) - Variable Pressure</t>
   </si>
   <si>
     <t>Single-cell Sorting</t>
   </si>
   <si>
     <t>Small Molecule Docking</t>
   </si>
   <si>
     <t>Soft Lithography</t>
   </si>
   <si>
     <t>Spectral Flow Cytometry</t>
   </si>
   <si>
     <t>Spin Coating</t>
   </si>
   <si>
     <t>Sputter Coating</t>
@@ -450,78 +508,132 @@
   <si>
     <t>Tube Furnace</t>
   </si>
   <si>
     <t>Virtual Screening</t>
   </si>
   <si>
     <t>Wafer Dicing</t>
   </si>
   <si>
     <t>Wet And Dry Etching</t>
   </si>
   <si>
     <t>Wire Bonding</t>
   </si>
   <si>
     <t>Instrumentation located at:</t>
   </si>
   <si>
     <t>Instrument</t>
   </si>
   <si>
     <t>Instrument PID</t>
   </si>
   <si>
-    <t>Agilent NovoCyte Advanteon Flow Cytometer</t>
+    <t>Agilent 4150 TapeStation System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019394</t>
+  </si>
+  <si>
+    <t>BluePippin system</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020505</t>
+  </si>
+  <si>
+    <t>Chromium iX Single Cell Analyzer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_024536</t>
+  </si>
+  <si>
+    <t>Illumina MiSeq System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020134</t>
+  </si>
+  <si>
+    <t>Nanopore Technologies MinION</t>
+  </si>
+  <si>
+    <t>RRID:SCR_017985</t>
+  </si>
+  <si>
+    <t>NextSeq 2000 system</t>
+  </si>
+  <si>
+    <t>RRID:SCR_023614</t>
+  </si>
+  <si>
+    <t>NextSeq 550 System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_016381</t>
+  </si>
+  <si>
+    <t>QuantStudio 5 Real Time PCR System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020240</t>
+  </si>
+  <si>
+    <t>Qubit 4 Fluorometer with WiFi</t>
+  </si>
+  <si>
+    <t>RRID:SCR_026883</t>
+  </si>
+  <si>
+    <t>QX200 Droplet Digital PCR System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019707</t>
+  </si>
+  <si>
+    <t>Aurora Spectral Analyzer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019826</t>
+  </si>
+  <si>
+    <t>FACSAria Fusion Cell Sorter</t>
+  </si>
+  <si>
+    <t>RRID:SCR_025715</t>
+  </si>
+  <si>
+    <t>FACSymphony S6 Cell Sorter</t>
+  </si>
+  <si>
+    <t>RRID:SCR_028281</t>
+  </si>
+  <si>
+    <t>NovoCyte Advanteon Flow Cytometer</t>
   </si>
   <si>
     <t>RRID:SCR_019522</t>
-  </si>
-[...22 lines deleted...]
-    <t>RRID:SCR_019826</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -871,51 +983,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M17"/>
+  <dimension ref="A1:M18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:M13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
@@ -999,1622 +1111,1987 @@
       </c>
       <c r="B14" t="s">
         <v>24</v>
       </c>
       <c r="C14" t="s">
         <v>25</v>
       </c>
       <c r="D14" t="s">
         <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>27</v>
       </c>
       <c r="F14" t="s">
         <v>28</v>
       </c>
       <c r="G14" t="s">
         <v>29</v>
       </c>
       <c r="H14" t="s">
         <v>30</v>
       </c>
       <c r="I14">
         <v>66045</v>
       </c>
+      <c r="J14" t="s">
+        <v>31</v>
+      </c>
       <c r="K14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="L14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="M14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C15" t="s">
         <v>25</v>
       </c>
       <c r="D15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G15" t="s">
         <v>29</v>
       </c>
       <c r="H15" t="s">
         <v>30</v>
       </c>
       <c r="I15">
         <v>66045</v>
       </c>
-      <c r="J15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K15" t="s">
         <v>40</v>
       </c>
       <c r="L15" t="s">
         <v>41</v>
       </c>
       <c r="M15" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16" t="s">
         <v>44</v>
       </c>
       <c r="C16" t="s">
         <v>25</v>
       </c>
       <c r="D16" t="s">
         <v>45</v>
       </c>
       <c r="E16" t="s">
         <v>46</v>
       </c>
+      <c r="F16" t="s">
+        <v>47</v>
+      </c>
       <c r="G16" t="s">
         <v>29</v>
       </c>
       <c r="H16" t="s">
         <v>30</v>
       </c>
       <c r="I16">
-        <v>66047</v>
+        <v>66045</v>
       </c>
       <c r="J16" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="K16" t="s">
         <v>48</v>
       </c>
       <c r="L16" t="s">
         <v>49</v>
       </c>
       <c r="M16" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
         <v>51</v>
       </c>
       <c r="B17" t="s">
         <v>52</v>
       </c>
       <c r="C17" t="s">
         <v>25</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="E17" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="F17" t="s">
         <v>54</v>
       </c>
       <c r="G17" t="s">
         <v>29</v>
       </c>
       <c r="H17" t="s">
         <v>30</v>
       </c>
       <c r="I17">
         <v>66047</v>
       </c>
       <c r="J17" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="K17" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L17" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M17" t="s">
-        <v>57</v>
+        <v>58</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" t="s">
+        <v>59</v>
+      </c>
+      <c r="B18" t="s">
+        <v>60</v>
+      </c>
+      <c r="C18" t="s">
+        <v>25</v>
+      </c>
+      <c r="D18" t="s">
+        <v>53</v>
+      </c>
+      <c r="E18" t="s">
+        <v>61</v>
+      </c>
+      <c r="F18" t="s">
+        <v>62</v>
+      </c>
+      <c r="G18" t="s">
+        <v>29</v>
+      </c>
+      <c r="H18" t="s">
+        <v>30</v>
+      </c>
+      <c r="I18">
+        <v>66047</v>
+      </c>
+      <c r="J18" t="s">
+        <v>31</v>
+      </c>
+      <c r="K18" t="s">
+        <v>63</v>
+      </c>
+      <c r="L18" t="s">
+        <v>64</v>
+      </c>
+      <c r="M18" t="s">
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D16"/>
+  <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4"/>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="B14" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="B15" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="C15" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="D15" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="B16" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
+        <v>49</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" t="s">
+        <v>23</v>
+      </c>
+      <c r="C17" t="s">
+        <v>24</v>
+      </c>
+      <c r="D17" t="s">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D88"/>
+  <dimension ref="A1:D98"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4"/>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="B14" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="B15" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="B16" t="s">
         <v>43</v>
       </c>
       <c r="C16" t="s">
         <v>44</v>
       </c>
       <c r="D16" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="B17" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="C17" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="D17" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="B18" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="B19" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="C19" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="D19" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="B20" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="C20" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="D20" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="B21" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="C21" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="D21" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="B22" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="C22" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="D22" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="B23" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="C23" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="D23" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="B24" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="C24" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="D24" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="B25" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="C25" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="D25" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="B26" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="C26" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="D26" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="B27" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="C27" t="s">
-        <v>24</v>
+        <v>52</v>
       </c>
       <c r="D27" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="B28" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="C28" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="D28" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="B29" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="C29" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="D29" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="B30" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="C30" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="D30" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="B31" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="C31" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="D31" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="B32" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="C32" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="D32" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="B33" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="C33" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="D33" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="B34" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="C34" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="D34" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="B35" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="C35" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="D35" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>96</v>
       </c>
       <c r="B36" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="C36" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="D36" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="B37" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="C37" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="D37" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="B38" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="C38" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="D38" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="B39" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="C39" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="D39" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>90</v>
+        <v>68</v>
       </c>
       <c r="B40" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="C40" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="D40" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="B41" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="C41" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="D41" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="B42" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C42" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D42" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="B43" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="C43" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="D43" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="B44" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="C44" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="D44" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="B45" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C45" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D45" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="B46" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="C46" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="D46" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="B47" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="C47" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="D47" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="B48" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="C48" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="D48" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="B49" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="C49" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="D49" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="B50" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="C50" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="D50" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>101</v>
+        <v>110</v>
       </c>
       <c r="B51" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="C51" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="D51" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="B52" t="s">
         <v>23</v>
       </c>
       <c r="C52" t="s">
         <v>24</v>
       </c>
       <c r="D52" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="B53" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="C53" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="D53" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
       <c r="B54" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C54" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D54" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>105</v>
+        <v>114</v>
       </c>
       <c r="B55" t="s">
         <v>43</v>
       </c>
       <c r="C55" t="s">
         <v>44</v>
       </c>
       <c r="D55" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="B56" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="C56" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="D56" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>107</v>
+        <v>116</v>
       </c>
       <c r="B57" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="C57" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="D57" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="B58" t="s">
         <v>23</v>
       </c>
       <c r="C58" t="s">
         <v>24</v>
       </c>
       <c r="D58" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="B59" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="C59" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="D59" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>110</v>
+        <v>119</v>
       </c>
       <c r="B60" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C60" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D60" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="B61" t="s">
         <v>43</v>
       </c>
       <c r="C61" t="s">
         <v>44</v>
       </c>
       <c r="D61" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="B62" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="C62" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="D62" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="B63" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="C63" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="D63" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>114</v>
+        <v>123</v>
       </c>
       <c r="B64" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="C64" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="D64" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>115</v>
+        <v>124</v>
       </c>
       <c r="B65" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="C65" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="D65" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
       <c r="B66" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="C66" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="D66" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="B67" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="C67" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="D67" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="B68" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="C68" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="D68" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="B69" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="C69" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="D69" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="B70" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="C70" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="D70" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="B71" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="C71" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="D71" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
       <c r="B72" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="C72" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="D72" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="B73" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="C73" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="D73" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>124</v>
+        <v>133</v>
       </c>
       <c r="B74" t="s">
         <v>43</v>
       </c>
       <c r="C74" t="s">
         <v>44</v>
       </c>
       <c r="D74" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="B75" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C75" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D75" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="B76" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="C76" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="D76" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="B77" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="C77" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="D77" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="B78" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="C78" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="D78" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="B79" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="C79" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="D79" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="B80" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="C80" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="D80" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="B81" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="C81" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="D81" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="B82" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="C82" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="D82" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="B83" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="C83" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="D83" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="B84" t="s">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="C84" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="D84" t="s">
-        <v>41</v>
+        <v>57</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
-        <v>135</v>
+        <v>144</v>
       </c>
       <c r="B85" t="s">
         <v>43</v>
       </c>
       <c r="C85" t="s">
         <v>44</v>
       </c>
       <c r="D85" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
-        <v>136</v>
+        <v>145</v>
       </c>
       <c r="B86" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C86" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D86" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="B87" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="C87" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="D87" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="B88" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="C88" t="s">
+        <v>44</v>
+      </c>
+      <c r="D88" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4">
+      <c r="A89" t="s">
+        <v>148</v>
+      </c>
+      <c r="B89" t="s">
+        <v>43</v>
+      </c>
+      <c r="C89" t="s">
+        <v>44</v>
+      </c>
+      <c r="D89" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4">
+      <c r="A90" t="s">
+        <v>149</v>
+      </c>
+      <c r="B90" t="s">
+        <v>43</v>
+      </c>
+      <c r="C90" t="s">
+        <v>44</v>
+      </c>
+      <c r="D90" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4">
+      <c r="A91" t="s">
+        <v>150</v>
+      </c>
+      <c r="B91" t="s">
+        <v>43</v>
+      </c>
+      <c r="C91" t="s">
+        <v>44</v>
+      </c>
+      <c r="D91" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4">
+      <c r="A92" t="s">
+        <v>151</v>
+      </c>
+      <c r="B92" t="s">
+        <v>43</v>
+      </c>
+      <c r="C92" t="s">
+        <v>44</v>
+      </c>
+      <c r="D92" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4">
+      <c r="A93" t="s">
+        <v>152</v>
+      </c>
+      <c r="B93" t="s">
         <v>35</v>
       </c>
-      <c r="D88" t="s">
+      <c r="C93" t="s">
+        <v>36</v>
+      </c>
+      <c r="D93" t="s">
         <v>41</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4">
+      <c r="A94" t="s">
+        <v>153</v>
+      </c>
+      <c r="B94" t="s">
+        <v>43</v>
+      </c>
+      <c r="C94" t="s">
+        <v>44</v>
+      </c>
+      <c r="D94" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4">
+      <c r="A95" t="s">
+        <v>154</v>
+      </c>
+      <c r="B95" t="s">
+        <v>51</v>
+      </c>
+      <c r="C95" t="s">
+        <v>52</v>
+      </c>
+      <c r="D95" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4">
+      <c r="A96" t="s">
+        <v>155</v>
+      </c>
+      <c r="B96" t="s">
+        <v>43</v>
+      </c>
+      <c r="C96" t="s">
+        <v>44</v>
+      </c>
+      <c r="D96" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4">
+      <c r="A97" t="s">
+        <v>156</v>
+      </c>
+      <c r="B97" t="s">
+        <v>43</v>
+      </c>
+      <c r="C97" t="s">
+        <v>44</v>
+      </c>
+      <c r="D97" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4">
+      <c r="A98" t="s">
+        <v>157</v>
+      </c>
+      <c r="B98" t="s">
+        <v>43</v>
+      </c>
+      <c r="C98" t="s">
+        <v>44</v>
+      </c>
+      <c r="D98" t="s">
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E18"/>
+  <dimension ref="A1:E28"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="3" t="s">
-        <v>139</v>
+        <v>158</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:5"/>
     <row r="13" spans="1:5">
       <c r="A13" s="2" t="s">
-        <v>140</v>
+        <v>159</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>141</v>
+        <v>160</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>161</v>
       </c>
       <c r="B14" t="s">
-        <v>143</v>
+        <v>162</v>
       </c>
       <c r="C14" t="s">
         <v>23</v>
       </c>
       <c r="D14" t="s">
         <v>24</v>
       </c>
       <c r="E14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>144</v>
+        <v>163</v>
       </c>
       <c r="B15" t="s">
-        <v>145</v>
+        <v>164</v>
       </c>
       <c r="C15" t="s">
         <v>23</v>
       </c>
       <c r="D15" t="s">
         <v>24</v>
       </c>
       <c r="E15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>146</v>
+        <v>165</v>
       </c>
       <c r="B16" t="s">
-        <v>147</v>
+        <v>166</v>
       </c>
       <c r="C16" t="s">
         <v>23</v>
       </c>
       <c r="D16" t="s">
         <v>24</v>
       </c>
       <c r="E16" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>148</v>
+        <v>167</v>
       </c>
       <c r="B17" t="s">
-        <v>149</v>
+        <v>168</v>
       </c>
       <c r="C17" t="s">
         <v>23</v>
       </c>
       <c r="D17" t="s">
         <v>24</v>
       </c>
       <c r="E17" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>150</v>
+        <v>169</v>
       </c>
       <c r="B18" t="s">
-        <v>151</v>
+        <v>170</v>
       </c>
       <c r="C18" t="s">
         <v>23</v>
       </c>
       <c r="D18" t="s">
         <v>24</v>
       </c>
       <c r="E18" t="s">
-        <v>32</v>
+        <v>33</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" t="s">
+        <v>171</v>
+      </c>
+      <c r="B19" t="s">
+        <v>172</v>
+      </c>
+      <c r="C19" t="s">
+        <v>23</v>
+      </c>
+      <c r="D19" t="s">
+        <v>24</v>
+      </c>
+      <c r="E19" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" t="s">
+        <v>173</v>
+      </c>
+      <c r="B20" t="s">
+        <v>174</v>
+      </c>
+      <c r="C20" t="s">
+        <v>23</v>
+      </c>
+      <c r="D20" t="s">
+        <v>24</v>
+      </c>
+      <c r="E20" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" t="s">
+        <v>175</v>
+      </c>
+      <c r="B21" t="s">
+        <v>176</v>
+      </c>
+      <c r="C21" t="s">
+        <v>23</v>
+      </c>
+      <c r="D21" t="s">
+        <v>24</v>
+      </c>
+      <c r="E21" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" t="s">
+        <v>177</v>
+      </c>
+      <c r="B22" t="s">
+        <v>178</v>
+      </c>
+      <c r="C22" t="s">
+        <v>23</v>
+      </c>
+      <c r="D22" t="s">
+        <v>24</v>
+      </c>
+      <c r="E22" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" t="s">
+        <v>179</v>
+      </c>
+      <c r="B23" t="s">
+        <v>180</v>
+      </c>
+      <c r="C23" t="s">
+        <v>23</v>
+      </c>
+      <c r="D23" t="s">
+        <v>24</v>
+      </c>
+      <c r="E23" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" t="s">
+        <v>181</v>
+      </c>
+      <c r="B24" t="s">
+        <v>182</v>
+      </c>
+      <c r="C24" t="s">
+        <v>35</v>
+      </c>
+      <c r="D24" t="s">
+        <v>36</v>
+      </c>
+      <c r="E24" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" t="s">
+        <v>183</v>
+      </c>
+      <c r="B25" t="s">
+        <v>184</v>
+      </c>
+      <c r="C25" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25" t="s">
+        <v>36</v>
+      </c>
+      <c r="E25" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" t="s">
+        <v>185</v>
+      </c>
+      <c r="B26" t="s">
+        <v>186</v>
+      </c>
+      <c r="C26" t="s">
+        <v>35</v>
+      </c>
+      <c r="D26" t="s">
+        <v>36</v>
+      </c>
+      <c r="E26" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" t="s">
+        <v>187</v>
+      </c>
+      <c r="B27" t="s">
+        <v>188</v>
+      </c>
+      <c r="C27" t="s">
+        <v>35</v>
+      </c>
+      <c r="D27" t="s">
+        <v>36</v>
+      </c>
+      <c r="E27" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" t="s">
+        <v>179</v>
+      </c>
+      <c r="B28" t="s">
+        <v>180</v>
+      </c>
+      <c r="C28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D28" t="s">
+        <v>36</v>
+      </c>
+      <c r="E28" t="s">
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData/>