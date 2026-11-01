--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -20,56 +20,56 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Facilities" sheetId="1" r:id="rId4"/>
     <sheet name="Facility Types" sheetId="2" r:id="rId5"/>
     <sheet name="Services" sheetId="3" r:id="rId6"/>
     <sheet name="Instrumentation" sheetId="4" r:id="rId7"/>
     <sheet name="Worksheet" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>CoreMarketplace Search Results Export</t>
   </si>
   <si>
-    <t>Generated: 09/16/2026</t>
+    <t>Generated: 10/31/2026</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/</t>
   </si>
   <si>
     <t>Data is provided for reference and research use only.  Information may not be republished without explicit permission.</t>
   </si>
   <si>
     <t>For questions contact: coremarketplace@uvm.edu</t>
   </si>
   <si>
     <t>Facilities located at:</t>
   </si>
   <si>
     <t>University of Kentucky</t>
   </si>
   <si>
     <t>https://www.uky.edu</t>
   </si>
   <si>
     <t>Location: Lexington, KY United States</t>
   </si>
   <si>
     <t>RORID: https://ror.org/02k3smh20</t>
   </si>
@@ -91,69 +91,96 @@
   <si>
     <t>Address 2</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>CoreMarketplace Profile</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
+    <t>Cellular Genomics and Imaging Core</t>
+  </si>
+  <si>
+    <t>RRID:SCR_029108</t>
+  </si>
+  <si>
+    <t>Doug Harrison</t>
+  </si>
+  <si>
+    <t>Jacobs Science Bldg., Room 158</t>
+  </si>
+  <si>
+    <t>305 Huguelet Dr.</t>
+  </si>
+  <si>
+    <t>Lexington</t>
+  </si>
+  <si>
+    <t>KY</t>
+  </si>
+  <si>
+    <t>United States</t>
+  </si>
+  <si>
+    <t>https://research.uky.edu/cellular-genomics-imaging</t>
+  </si>
+  <si>
+    <t>https://www.coremarketplace.org/?FacilityID=6238</t>
+  </si>
+  <si>
+    <t>The CGI Core is a fee-for-service facility operated under the Office of the Vice President for Research. The CGI Core provides single cell and spatial transcriptomics services, bioinformatics support, and imaging instrumentation, including confocal and light sheet microscopy. Services and instrumentation are available to users both at the University of Kentucky and outside the institution.</t>
+  </si>
+  <si>
     <t>UK COCVD Energy Balance Core</t>
   </si>
   <si>
     <t>RRID:SCR_018825</t>
   </si>
   <si>
     <t>Marsha Ensor</t>
   </si>
   <si>
     <t>Room 559 Charles T. Wethington Building</t>
   </si>
   <si>
     <t>900 S. Limestone</t>
-  </si>
-[...4 lines deleted...]
-    <t>KY</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>https://medicine.uky.edu/centers/cocvd/energy-core</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=260</t>
   </si>
   <si>
     <t>The primary focus of the COCVD is to identify mechanisms linking obesity to cardiovascular disease. The Obesity Core provides  EchoMRI and indirect calorimetry equipment and technical expertise for measurement of lean/fat mass and whole body metabolism in mice.</t>
   </si>
   <si>
     <t>UK COCVD Pathology Core</t>
   </si>
   <si>
     <t>RRID:SCR_018824</t>
   </si>
   <si>
     <t>Room 559, Charles T. Wethington Building</t>
   </si>
   <si>
     <t>https://medicine.uky.edu/centers/cocvd/pathology-core</t>
   </si>
@@ -292,150 +319,219 @@
   </si>
   <si>
     <t>Center for Molecular Medicine Organic Synthesis Core</t>
   </si>
   <si>
     <t>Trevor Creamer</t>
   </si>
   <si>
     <t>https://cobre.med.uky.edu/im-organic-synthesis-core</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=812</t>
   </si>
   <si>
     <t>The Organic Synthesis Core provides biological investigators with access to â€œsmallâ€ organic compounds that allow investigators to probe important biological questions relevant to the molecular basis of human medicine. 
  The core maintains an open-door policy for consultation.  In a collaborative process, the Core designs specific small molecules and tailors these small molecules to include suitable functional groups for linkage to proteins, peptide-nucleic-acid (PNA) mimics or to suitable markers for the detection and monitoring of a particular drug or natural product.  Tailoring includes the incorporation of fluorescent tags, photoactive groups, non-radiogenic labels (e.g., deuterium) or radiolabels, as needed.  The laboratory maintains equipment needed for organic synthesis and utilizes infrared, ultraviolet, mass spectrometry and nuclear magnetic resonance instrumentation to characterize adducts and to establish their purity.  The Core also assists investigators with the characterization and purification of compounds acquired from other sources.  The Core does not synthesize compounds available from commercial sources. 
 Training opportunities are available for graduate students, technicians and postdoctoral fellows from other research groups who wish to learn a particular technique and subsequently import it into their research group.  The core provides access to equipment:  melting point devices, low-pressure distillation equipment, photochemical apparatus, specialized glassware and chromatographic systems not generally available in biochemical laboratories and provides access to this equipment to any investigators who need it.</t>
   </si>
   <si>
     <t>Facility Types located at:</t>
   </si>
   <si>
     <t>Facility Type</t>
   </si>
   <si>
+    <t>Bioimaging</t>
+  </si>
+  <si>
+    <t>Bioinformatics</t>
+  </si>
+  <si>
     <t>Gene Manipulation</t>
   </si>
   <si>
+    <t>Genomics / Genome Analysis and Technologies</t>
+  </si>
+  <si>
     <t>Histology</t>
   </si>
   <si>
+    <t>Imaging (Cell, Molecular, PET, Translational)</t>
+  </si>
+  <si>
     <t>Phenotyping</t>
   </si>
   <si>
+    <t>Transcriptomics</t>
+  </si>
+  <si>
     <t>Services located at:</t>
   </si>
   <si>
     <t>Service</t>
   </si>
   <si>
+    <t>10X Genomics Single Cell</t>
+  </si>
+  <si>
     <t>Assays and Measurements</t>
   </si>
   <si>
     <t>Body Composition</t>
   </si>
   <si>
     <t>Cell Culture</t>
   </si>
   <si>
     <t>DNA Analysis</t>
   </si>
   <si>
+    <t>HCR-FISH</t>
+  </si>
+  <si>
     <t>Indirect Calorimetry</t>
   </si>
   <si>
     <t>Microscopy</t>
   </si>
   <si>
     <t>Molecular Construct Services</t>
   </si>
   <si>
     <t>Molecular Library Services</t>
   </si>
   <si>
     <t>Monoclonal Antibody</t>
   </si>
   <si>
     <t>Nanobody Production</t>
   </si>
   <si>
     <t>Nucleic Acid Extraction</t>
   </si>
   <si>
     <t>Paraffin Embedding</t>
   </si>
   <si>
     <t>Protein Production</t>
   </si>
   <si>
     <t>RNA analysis</t>
   </si>
   <si>
     <t>Real-time qPCR</t>
   </si>
   <si>
     <t>SDS-PAGE</t>
   </si>
   <si>
+    <t>Single Cell &amp;amp; Spatial Transcriptomics</t>
+  </si>
+  <si>
+    <t>Single Cell ATAC-Seq</t>
+  </si>
+  <si>
+    <t>Single Cell RNA Sequencing</t>
+  </si>
+  <si>
+    <t>Single Cell RNAseq</t>
+  </si>
+  <si>
+    <t>Single Cell RNAseq Analysis</t>
+  </si>
+  <si>
+    <t>Spatial / Single Cell Data Analysis</t>
+  </si>
+  <si>
+    <t>Spatial Transcriptomics</t>
+  </si>
+  <si>
     <t>Tissue Culture</t>
   </si>
   <si>
     <t>Tissue Embed</t>
   </si>
   <si>
     <t>Viral Vectors</t>
   </si>
   <si>
+    <t>Visium HD Spatial Transcriptomics</t>
+  </si>
+  <si>
     <t>Western Blot</t>
   </si>
   <si>
     <t>Instrumentation located at:</t>
   </si>
   <si>
     <t>Instrument</t>
   </si>
   <si>
     <t>Instrument PID</t>
   </si>
   <si>
+    <t>Chromium X Single Cell Analyzer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_024537</t>
+  </si>
+  <si>
+    <t>Lightsheet Z.1 Fluorescence Microscope</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020919</t>
+  </si>
+  <si>
+    <t>TCS SP8 DLS LightSheet microscope</t>
+  </si>
+  <si>
+    <t>RRID:SCR_024563</t>
+  </si>
+  <si>
+    <t>Visium CytAssist</t>
+  </si>
+  <si>
+    <t>RRID:SCR_024570</t>
+  </si>
+  <si>
+    <t>55i Upright Microscope</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020321</t>
+  </si>
+  <si>
+    <t>Eclipse TS100-F Eclipse</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020324</t>
+  </si>
+  <si>
     <t>Epredia HM 355S Automatic Microtome</t>
   </si>
   <si>
     <t>RRID:SCR_026146</t>
-  </si>
-[...10 lines deleted...]
-    <t>RRID:SCR_020324</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -785,51 +881,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M22"/>
+  <dimension ref="A1:M23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:M13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
@@ -911,975 +1007,1294 @@
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14" t="s">
         <v>24</v>
       </c>
       <c r="C14" t="s">
         <v>6</v>
       </c>
       <c r="D14" t="s">
         <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>26</v>
       </c>
       <c r="F14" t="s">
         <v>27</v>
       </c>
       <c r="G14" t="s">
         <v>28</v>
       </c>
       <c r="H14" t="s">
         <v>29</v>
       </c>
       <c r="I14">
-        <v>40536</v>
+        <v>40508</v>
       </c>
       <c r="J14" t="s">
         <v>30</v>
       </c>
       <c r="K14" t="s">
         <v>31</v>
       </c>
       <c r="L14" t="s">
         <v>32</v>
       </c>
       <c r="M14" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" t="s">
         <v>35</v>
       </c>
       <c r="C15" t="s">
         <v>6</v>
       </c>
       <c r="D15" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="E15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F15" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="G15" t="s">
         <v>28</v>
       </c>
       <c r="H15" t="s">
         <v>29</v>
       </c>
       <c r="I15">
         <v>40536</v>
       </c>
       <c r="J15" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="K15" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="L15" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="M15" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="B16" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="C16" t="s">
         <v>6</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="E16" t="s">
-        <v>43</v>
+        <v>45</v>
+      </c>
+      <c r="F16" t="s">
+        <v>38</v>
+      </c>
+      <c r="G16" t="s">
+        <v>28</v>
+      </c>
+      <c r="H16" t="s">
+        <v>29</v>
+      </c>
+      <c r="I16">
+        <v>40536</v>
+      </c>
+      <c r="J16" t="s">
+        <v>39</v>
       </c>
       <c r="K16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L16" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M16" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B17" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C17" t="s">
         <v>6</v>
       </c>
       <c r="D17" t="s">
-        <v>49</v>
+        <v>51</v>
+      </c>
+      <c r="E17" t="s">
+        <v>52</v>
       </c>
       <c r="K17" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="L17" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="M17" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B18" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C18" t="s">
         <v>6</v>
       </c>
       <c r="D18" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="K18" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="L18" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="M18" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B19" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C19" t="s">
         <v>6</v>
       </c>
       <c r="D19" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="K19" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="L19" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="M19" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B20" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C20" t="s">
         <v>6</v>
       </c>
       <c r="D20" t="s">
-        <v>67</v>
-[...17 lines deleted...]
-        <v>30</v>
+        <v>70</v>
       </c>
       <c r="K20" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="L20" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M20" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B21" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C21" t="s">
         <v>6</v>
       </c>
       <c r="D21" t="s">
-        <v>74</v>
+        <v>76</v>
+      </c>
+      <c r="E21" t="s">
+        <v>6</v>
+      </c>
+      <c r="F21" t="s">
+        <v>77</v>
       </c>
       <c r="G21" t="s">
         <v>28</v>
       </c>
       <c r="H21" t="s">
         <v>29</v>
       </c>
       <c r="I21">
         <v>40536</v>
       </c>
       <c r="J21" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="K21" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="L21" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="M21" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>78</v>
+        <v>81</v>
+      </c>
+      <c r="B22" t="s">
+        <v>82</v>
       </c>
       <c r="C22" t="s">
         <v>6</v>
       </c>
       <c r="D22" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="G22" t="s">
         <v>28</v>
       </c>
       <c r="H22" t="s">
         <v>29</v>
       </c>
       <c r="I22">
         <v>40536</v>
       </c>
       <c r="J22" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="K22" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="L22" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="M22" t="s">
-        <v>82</v>
+        <v>86</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" t="s">
+        <v>87</v>
+      </c>
+      <c r="C23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D23" t="s">
+        <v>88</v>
+      </c>
+      <c r="G23" t="s">
+        <v>28</v>
+      </c>
+      <c r="H23" t="s">
+        <v>29</v>
+      </c>
+      <c r="I23">
+        <v>40536</v>
+      </c>
+      <c r="J23" t="s">
+        <v>39</v>
+      </c>
+      <c r="K23" t="s">
+        <v>89</v>
+      </c>
+      <c r="L23" t="s">
+        <v>90</v>
+      </c>
+      <c r="M23" t="s">
+        <v>91</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D16"/>
+  <dimension ref="A1:D21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4"/>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="B14" t="s">
-        <v>72</v>
+        <v>23</v>
       </c>
       <c r="C14" t="s">
-        <v>73</v>
+        <v>24</v>
       </c>
       <c r="D14" t="s">
-        <v>76</v>
+        <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="B15" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="D15" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="B16" t="s">
+        <v>81</v>
+      </c>
+      <c r="C16" t="s">
+        <v>82</v>
+      </c>
+      <c r="D16" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" t="s">
+        <v>97</v>
+      </c>
+      <c r="B17" t="s">
         <v>23</v>
       </c>
-      <c r="C16" t="s">
+      <c r="C17" t="s">
         <v>24</v>
       </c>
-      <c r="D16" t="s">
+      <c r="D17" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" t="s">
+        <v>98</v>
+      </c>
+      <c r="B18" t="s">
+        <v>43</v>
+      </c>
+      <c r="C18" t="s">
+        <v>44</v>
+      </c>
+      <c r="D18" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" t="s">
+        <v>99</v>
+      </c>
+      <c r="B19" t="s">
+        <v>23</v>
+      </c>
+      <c r="C19" t="s">
+        <v>24</v>
+      </c>
+      <c r="D19" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" t="s">
+        <v>100</v>
+      </c>
+      <c r="B20" t="s">
+        <v>34</v>
+      </c>
+      <c r="C20" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" t="s">
+        <v>101</v>
+      </c>
+      <c r="B21" t="s">
+        <v>23</v>
+      </c>
+      <c r="C21" t="s">
+        <v>24</v>
+      </c>
+      <c r="D21" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D35"/>
+  <dimension ref="A1:D45"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3" t="s">
-        <v>88</v>
+        <v>102</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4"/>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>90</v>
+        <v>104</v>
       </c>
       <c r="B14" t="s">
-        <v>65</v>
+        <v>23</v>
       </c>
       <c r="C14" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="D14" t="s">
-        <v>70</v>
+        <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>91</v>
+        <v>105</v>
       </c>
       <c r="B15" t="s">
-        <v>23</v>
+        <v>74</v>
       </c>
       <c r="C15" t="s">
-        <v>24</v>
+        <v>75</v>
       </c>
       <c r="D15" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>92</v>
+        <v>106</v>
       </c>
       <c r="B16" t="s">
-        <v>65</v>
+        <v>34</v>
       </c>
       <c r="C16" t="s">
-        <v>66</v>
+        <v>35</v>
       </c>
       <c r="D16" t="s">
-        <v>70</v>
+        <v>41</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>92</v>
+        <v>107</v>
       </c>
       <c r="B17" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C17" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D17" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>93</v>
+        <v>107</v>
       </c>
       <c r="B18" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="C18" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="D18" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>86</v>
+        <v>108</v>
       </c>
       <c r="B19" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>82</v>
       </c>
       <c r="D19" t="s">
-        <v>38</v>
+        <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>94</v>
+        <v>109</v>
       </c>
       <c r="B20" t="s">
         <v>23</v>
       </c>
       <c r="C20" t="s">
         <v>24</v>
       </c>
       <c r="D20" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B21" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="C21" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="D21" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>110</v>
       </c>
       <c r="B22" t="s">
-        <v>72</v>
+        <v>34</v>
       </c>
       <c r="C22" t="s">
-        <v>73</v>
+        <v>35</v>
       </c>
       <c r="D22" t="s">
-        <v>76</v>
+        <v>41</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>97</v>
+        <v>111</v>
       </c>
       <c r="B23" t="s">
-        <v>72</v>
+        <v>43</v>
       </c>
       <c r="C23" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D23" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>98</v>
+        <v>112</v>
       </c>
       <c r="B24" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="C24" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="D24" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="B25" t="s">
-        <v>65</v>
+        <v>81</v>
       </c>
       <c r="C25" t="s">
-        <v>66</v>
+        <v>82</v>
       </c>
       <c r="D25" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>100</v>
+        <v>114</v>
       </c>
       <c r="B26" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="C26" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="D26" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>101</v>
+        <v>115</v>
       </c>
       <c r="B27" t="s">
-        <v>34</v>
+        <v>74</v>
       </c>
       <c r="C27" t="s">
-        <v>35</v>
+        <v>75</v>
       </c>
       <c r="D27" t="s">
-        <v>38</v>
+        <v>79</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="B28" t="s">
-        <v>65</v>
+        <v>81</v>
       </c>
       <c r="C28" t="s">
-        <v>66</v>
+        <v>82</v>
       </c>
       <c r="D28" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>103</v>
+        <v>117</v>
       </c>
       <c r="B29" t="s">
-        <v>72</v>
+        <v>43</v>
       </c>
       <c r="C29" t="s">
-        <v>73</v>
+        <v>44</v>
       </c>
       <c r="D29" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>104</v>
+        <v>118</v>
       </c>
       <c r="B30" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C30" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D30" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>105</v>
+        <v>119</v>
       </c>
       <c r="B31" t="s">
-        <v>65</v>
+        <v>81</v>
       </c>
       <c r="C31" t="s">
-        <v>66</v>
+        <v>82</v>
       </c>
       <c r="D31" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>106</v>
+        <v>120</v>
       </c>
       <c r="B32" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="C32" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="D32" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>107</v>
+        <v>121</v>
       </c>
       <c r="B33" t="s">
-        <v>34</v>
+        <v>74</v>
       </c>
       <c r="C33" t="s">
-        <v>35</v>
+        <v>75</v>
       </c>
       <c r="D33" t="s">
-        <v>38</v>
+        <v>79</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>108</v>
+        <v>122</v>
       </c>
       <c r="B34" t="s">
-        <v>72</v>
+        <v>23</v>
       </c>
       <c r="C34" t="s">
-        <v>73</v>
+        <v>24</v>
       </c>
       <c r="D34" t="s">
-        <v>76</v>
+        <v>32</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>109</v>
+        <v>123</v>
       </c>
       <c r="B35" t="s">
-        <v>72</v>
+        <v>23</v>
       </c>
       <c r="C35" t="s">
-        <v>73</v>
+        <v>24</v>
       </c>
       <c r="D35" t="s">
-        <v>76</v>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36" t="s">
+        <v>124</v>
+      </c>
+      <c r="B36" t="s">
+        <v>23</v>
+      </c>
+      <c r="C36" t="s">
+        <v>24</v>
+      </c>
+      <c r="D36" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37" t="s">
+        <v>125</v>
+      </c>
+      <c r="B37" t="s">
+        <v>23</v>
+      </c>
+      <c r="C37" t="s">
+        <v>24</v>
+      </c>
+      <c r="D37" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38" t="s">
+        <v>126</v>
+      </c>
+      <c r="B38" t="s">
+        <v>23</v>
+      </c>
+      <c r="C38" t="s">
+        <v>24</v>
+      </c>
+      <c r="D38" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39" t="s">
+        <v>127</v>
+      </c>
+      <c r="B39" t="s">
+        <v>23</v>
+      </c>
+      <c r="C39" t="s">
+        <v>24</v>
+      </c>
+      <c r="D39" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40" t="s">
+        <v>128</v>
+      </c>
+      <c r="B40" t="s">
+        <v>23</v>
+      </c>
+      <c r="C40" t="s">
+        <v>24</v>
+      </c>
+      <c r="D40" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41" t="s">
+        <v>129</v>
+      </c>
+      <c r="B41" t="s">
+        <v>81</v>
+      </c>
+      <c r="C41" t="s">
+        <v>82</v>
+      </c>
+      <c r="D41" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="A42" t="s">
+        <v>130</v>
+      </c>
+      <c r="B42" t="s">
+        <v>43</v>
+      </c>
+      <c r="C42" t="s">
+        <v>44</v>
+      </c>
+      <c r="D42" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43" t="s">
+        <v>131</v>
+      </c>
+      <c r="B43" t="s">
+        <v>81</v>
+      </c>
+      <c r="C43" t="s">
+        <v>82</v>
+      </c>
+      <c r="D43" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44" t="s">
+        <v>132</v>
+      </c>
+      <c r="B44" t="s">
+        <v>23</v>
+      </c>
+      <c r="C44" t="s">
+        <v>24</v>
+      </c>
+      <c r="D44" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45" t="s">
+        <v>133</v>
+      </c>
+      <c r="B45" t="s">
+        <v>81</v>
+      </c>
+      <c r="C45" t="s">
+        <v>82</v>
+      </c>
+      <c r="D45" t="s">
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E16"/>
+  <dimension ref="A1:E20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="3" t="s">
-        <v>110</v>
+        <v>134</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:5"/>
     <row r="13" spans="1:5">
       <c r="A13" s="2" t="s">
-        <v>111</v>
+        <v>135</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>112</v>
+        <v>136</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>113</v>
+        <v>137</v>
       </c>
       <c r="B14" t="s">
-        <v>114</v>
+        <v>138</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="D14" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="E14" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>115</v>
+        <v>139</v>
       </c>
       <c r="B15" t="s">
-        <v>116</v>
+        <v>140</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>117</v>
+        <v>141</v>
       </c>
       <c r="B16" t="s">
-        <v>118</v>
+        <v>142</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="D16" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="E16" t="s">
-        <v>38</v>
+        <v>32</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" t="s">
+        <v>143</v>
+      </c>
+      <c r="B17" t="s">
+        <v>144</v>
+      </c>
+      <c r="C17" t="s">
+        <v>23</v>
+      </c>
+      <c r="D17" t="s">
+        <v>24</v>
+      </c>
+      <c r="E17" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" t="s">
+        <v>145</v>
+      </c>
+      <c r="B18" t="s">
+        <v>146</v>
+      </c>
+      <c r="C18" t="s">
+        <v>43</v>
+      </c>
+      <c r="D18" t="s">
+        <v>44</v>
+      </c>
+      <c r="E18" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" t="s">
+        <v>147</v>
+      </c>
+      <c r="B19" t="s">
+        <v>148</v>
+      </c>
+      <c r="C19" t="s">
+        <v>43</v>
+      </c>
+      <c r="D19" t="s">
+        <v>44</v>
+      </c>
+      <c r="E19" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" t="s">
+        <v>149</v>
+      </c>
+      <c r="B20" t="s">
+        <v>150</v>
+      </c>
+      <c r="C20" t="s">
+        <v>43</v>
+      </c>
+      <c r="D20" t="s">
+        <v>44</v>
+      </c>
+      <c r="E20" t="s">
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData/>