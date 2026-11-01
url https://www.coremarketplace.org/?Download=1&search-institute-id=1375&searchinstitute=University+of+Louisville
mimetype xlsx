--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -23,51 +23,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Facilities" sheetId="1" r:id="rId4"/>
     <sheet name="Facility Types" sheetId="2" r:id="rId5"/>
     <sheet name="Services" sheetId="3" r:id="rId6"/>
     <sheet name="Worksheet" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
   <si>
     <t>CoreMarketplace Search Results Export</t>
   </si>
   <si>
-    <t>Generated: 09/16/2026</t>
+    <t>Generated: 11/01/2026</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/</t>
   </si>
   <si>
     <t>Data is provided for reference and research use only.  Information may not be republished without explicit permission.</t>
   </si>
   <si>
     <t>For questions contact: coremarketplace@uvm.edu</t>
   </si>
   <si>
     <t>Facilities located at:</t>
   </si>
   <si>
     <t>University of Louisville</t>
   </si>
   <si>
     <t>https://louisville.edu</t>
   </si>
   <si>
     <t>Location: Louisville, KY United States</t>
   </si>
   <si>
     <t>RORID: https://ror.org/01ckdn478</t>
   </si>