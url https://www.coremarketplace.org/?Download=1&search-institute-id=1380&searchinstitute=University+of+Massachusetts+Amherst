--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -20,56 +20,56 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Facilities" sheetId="1" r:id="rId4"/>
     <sheet name="Facility Types" sheetId="2" r:id="rId5"/>
     <sheet name="Services" sheetId="3" r:id="rId6"/>
     <sheet name="Instrumentation" sheetId="4" r:id="rId7"/>
     <sheet name="Worksheet" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="195">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="256">
   <si>
     <t>CoreMarketplace Search Results Export</t>
   </si>
   <si>
-    <t>Generated: 09/16/2026</t>
+    <t>Generated: 10/31/2026</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/</t>
   </si>
   <si>
     <t>Data is provided for reference and research use only.  Information may not be republished without explicit permission.</t>
   </si>
   <si>
     <t>For questions contact: coremarketplace@uvm.edu</t>
   </si>
   <si>
     <t>Facilities located at:</t>
   </si>
   <si>
     <t>University of Massachusetts Amherst</t>
   </si>
   <si>
     <t>https://www.umass.edu</t>
   </si>
   <si>
     <t>Location: Amherst Center, MA United States</t>
   </si>
   <si>
     <t>RORID: https://ror.org/0072zz521</t>
   </si>
@@ -91,110 +91,158 @@
   <si>
     <t>Address 2</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>CoreMarketplace Profile</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
+    <t>University of Massachusetts Amherst X-Ray Scattering Core Facility</t>
+  </si>
+  <si>
+    <t>RRID:SCR_029106</t>
+  </si>
+  <si>
+    <t>Shota Fujii</t>
+  </si>
+  <si>
+    <t>https://www.umass.edu/ials/core-facilities/x-ray-scattering-facility</t>
+  </si>
+  <si>
+    <t>https://www.coremarketplace.org/?FacilityID=6241</t>
+  </si>
+  <si>
+    <t>Core houses several instruments dedicated to the structural analysis of crystalline materials, the determination of highly periodic morphologies in self-assembled systems over a large length scale range.</t>
+  </si>
+  <si>
+    <t>UMA-Center for Human Health &amp; Performance</t>
+  </si>
+  <si>
+    <t>RRID:SCR_029093</t>
+  </si>
+  <si>
+    <t>Michael Busa</t>
+  </si>
+  <si>
+    <t>240 Thatcher Rd</t>
+  </si>
+  <si>
+    <t>LSL S360</t>
+  </si>
+  <si>
+    <t>Amherst</t>
+  </si>
+  <si>
+    <t>MA</t>
+  </si>
+  <si>
+    <t>01003</t>
+  </si>
+  <si>
+    <t>https://www.umass.edu/ials/core-facilities/center-human-health-and-performance</t>
+  </si>
+  <si>
+    <t>https://www.coremarketplace.org/?FacilityID=6229</t>
+  </si>
+  <si>
+    <t>Located on the 3rd floor of the Life Science Laboratory on the University of Massachusetts Amherst campus the Center for Human Health and Performance provides state of the art services and resources for conducting research with human subject's. The CH2P has service lines supporting clinical sample collection, physiological, biomechanical, neuromechanical, and behavioral research.</t>
+  </si>
+  <si>
     <t>Animal Models Core Facility</t>
   </si>
   <si>
+    <t>RRID:SCR_029011</t>
+  </si>
+  <si>
     <t>Wei Cui</t>
   </si>
   <si>
     <t>240 Thatcher Road</t>
   </si>
   <si>
-    <t>Amherst</t>
-[...7 lines deleted...]
-  <si>
     <t>https://www.umass.edu/ials/core-facilities/animal-models</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=6205</t>
   </si>
   <si>
     <t>Animal Models Core Facility at University of Massachusetts Amherst provides transgenic, gene targeting, rederivation, sperm cryopreservation, IVF, and other services to the research community. The core performs microinjections of DNA into fertilized embryos to generate transgenic mice. Uses cutting-edge technologies, including CRISPR/Cas9 genome editing, to generate gene knock-out or knock-in mice or other animal models. In addition, provides mouse surgery service and training, such as tail vein injection and retro-orbital injection. The core is able to customize services as requested to support development of animal models of human diseases in a timely and cost-efficient manner.</t>
   </si>
   <si>
     <t>Raman, IR, and XRF core facility</t>
+  </si>
+  <si>
+    <t>RRID:SCR_028984</t>
   </si>
   <si>
     <t>yuzhen zhang</t>
   </si>
   <si>
     <t>100 Holdswroth Way</t>
   </si>
   <si>
     <t>Chenoweth Laboratory 247</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>https://www.umass.edu/ials/core-facilities/raman-ir-and-xrf-spectroscopy</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=6173</t>
   </si>
   <si>
     <t>The Raman, IR, and XRF Spectroscopy Core provides advanced spectroscopic analysis for the non-destructive characterization of a wide range of organic and inorganic materials. Our complementary spectroscopy platforms enable characterization of compound identity, molecular composition, chemical structure, and elemental composition.
 The Core also provides chemical and elemental mapping, allowing users to determine not only what compounds or elements are present, but also where they are distributed within a sample. These capabilities support comprehensive characterization of complex and heterogeneous materials.
 We serve academic researchers and industry partners across diverse applications, including biomedical and biological samples, food and agricultural materials, environmental samples, polymers and microplastics, pharmaceuticals, advanced materials, and elemental/heavy-metal analysis.</t>
   </si>
   <si>
     <t>UMass - IALS Clinical Testing Center</t>
   </si>
   <si>
+    <t>RRID:SCR_028982</t>
+  </si>
+  <si>
     <t>Ashley Eaton</t>
-  </si>
-[...1 lines deleted...]
-    <t>240 Thatcher Rd</t>
   </si>
   <si>
     <t>Suite S546</t>
   </si>
   <si>
     <t>https://www.umass.edu/ials/core-facilities/ials-clinical-testing-center</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=6170</t>
   </si>
   <si>
     <t>The IALS Clinical Testing Center (ICTC) is a CLIA-certified laboratory that provides both clinical and research grade high-throughput sample processing and analysis. Most notably, ICTC has the capabilities and instrumentation to conduct nucleic acid extraction and/or qPCR services at any scale, as well as immunoassay services such as ELISA-based or multiplexed bead-based fluorescence assays. This is a one of a kind facility in the region that is staffed with certified staff members trained in the handling of precious samples.</t>
   </si>
   <si>
     <t>Nano fabrication</t>
   </si>
   <si>
     <t>RRID:SCR_028977</t>
   </si>
   <si>
     <t>Gohmyeong Bae</t>
   </si>
   <si>
     <t>120 governors drive, Conte B112</t>
   </si>
@@ -384,276 +432,411 @@
     <t>UMass, Amherst</t>
   </si>
   <si>
     <t>https://www.umass.edu/ials/light-microscopy</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=1170</t>
   </si>
   <si>
     <t>Located on the 5th floor in the Life Science Laboratories on the UMass Amherst campus, the Light Microscopy Facility provides powerful resources for imaging model organisms, tissue, cells, biomaterials, and artificial structures and houses state-of-the-art equipment including almost every light microscopy imaging modality presently available. Cell culture facilities are also available nearby as well as other routine items necessary for biological imaging and material imaging. This facility has been designated a Nikon Centers of Excellence, thus providing a unique opportunity for training, demonstration, instrument development, and research.
 The Light Microscopy Facility accepts samples and will perform requested analysis for both on-campus users as well as off-campus academic and industrial partners. We excel in the use of telemicroscopy through the use of remote imaging sessions, remote control of all instruments, and remote data analysis sessions available to all users. Further, we provide training to all users that plan to conduct experimentation. Following an initial consultation in which experimental requirements, expected outcomes, and careful scrutiny of feasibility, training and/or access is arranged through the Director.</t>
   </si>
   <si>
     <t>Facility Types located at:</t>
   </si>
   <si>
     <t>Facility Type</t>
   </si>
   <si>
     <t>Bioimaging</t>
   </si>
   <si>
     <t>Biophysics</t>
   </si>
   <si>
+    <t>Clinical (Services, Research, Trials, Grade Production)</t>
+  </si>
+  <si>
     <t>Mass Spectrometry</t>
   </si>
   <si>
+    <t>Materials Characterization</t>
+  </si>
+  <si>
     <t>Microscopy (Electron, Fluorescence, Optical)</t>
   </si>
   <si>
     <t>Semiconductor fabrication clean room facility</t>
   </si>
   <si>
+    <t>Transgenics</t>
+  </si>
+  <si>
     <t>Services located at:</t>
   </si>
   <si>
     <t>Service</t>
   </si>
   <si>
+    <t>3D Motion Caputre</t>
+  </si>
+  <si>
+    <t>UMA-Center for Human Health &amp;amp; Performance</t>
+  </si>
+  <si>
     <t>3D Visualization</t>
   </si>
   <si>
     <t>Analytical Ultracentrifugation</t>
   </si>
   <si>
+    <t>Automated Liquid Handling</t>
+  </si>
+  <si>
+    <t>Biochemical Analysis</t>
+  </si>
+  <si>
     <t>Biological photography/Photomicrography</t>
   </si>
   <si>
+    <t>Blood Processing</t>
+  </si>
+  <si>
+    <t>Body Composition And Bone Analysis With Dual-Energy X-ray Absorptiometry</t>
+  </si>
+  <si>
+    <t>CRISPR Guide RNA</t>
+  </si>
+  <si>
+    <t>CRISPR/Cas9 Genome Editing</t>
+  </si>
+  <si>
     <t>Cell Imaging</t>
   </si>
   <si>
+    <t>Chemical Mapping</t>
+  </si>
+  <si>
     <t>Clinical Imaging - Small Animal (X-ray, Ultrasound, MicroCAT, MRI)</t>
   </si>
   <si>
     <t>Clinical Imaging - Small Animal (luminescence/fluorescence)</t>
   </si>
   <si>
+    <t>Compound Management</t>
+  </si>
+  <si>
     <t>Confocal Microscopy</t>
   </si>
   <si>
+    <t>Consultation (experimental Design, Data Analysis)</t>
+  </si>
+  <si>
+    <t>Customize Services</t>
+  </si>
+  <si>
     <t>Data Analysis</t>
   </si>
   <si>
     <t>Data Processing And Interpretation</t>
   </si>
   <si>
     <t>Dynamic Light Scattering</t>
   </si>
   <si>
+    <t>ELISA</t>
+  </si>
+  <si>
+    <t>EMG</t>
+  </si>
+  <si>
     <t>Electrophysiology Services</t>
   </si>
   <si>
+    <t xml:space="preserve">Elemental Characteristics </t>
+  </si>
+  <si>
+    <t>Embryo Transfer (non-surgical)</t>
+  </si>
+  <si>
+    <t>Embryo Transfer (surgical)</t>
+  </si>
+  <si>
+    <t>FTIR</t>
+  </si>
+  <si>
     <t>Genomics</t>
   </si>
   <si>
+    <t>Genotyping</t>
+  </si>
+  <si>
+    <t>Grant Applications</t>
+  </si>
+  <si>
     <t>HRAM Mass Spectrometry</t>
   </si>
   <si>
     <t>High Content Screening</t>
   </si>
   <si>
+    <t>High Throughput Data Analysis</t>
+  </si>
+  <si>
+    <t>Human Subject Surveying</t>
+  </si>
+  <si>
+    <t>IVF</t>
+  </si>
+  <si>
     <t>Image Processing And Analysis</t>
   </si>
   <si>
+    <t>Indirect Calorimetry</t>
+  </si>
+  <si>
     <t>Inductively Coupled Plasma Mass-Spectrometry</t>
   </si>
   <si>
+    <t>Instrument Training</t>
+  </si>
+  <si>
     <t>Isothermal Titration Calorimetry</t>
   </si>
   <si>
     <t>Isothermal Titration Calorimetry (ITC)</t>
   </si>
   <si>
     <t>Laser Capture Microdissection</t>
   </si>
   <si>
     <t>Live Cell Imaging</t>
   </si>
   <si>
+    <t>Luminex Services</t>
+  </si>
+  <si>
     <t>Metabolomics</t>
   </si>
   <si>
+    <t>Method Development</t>
+  </si>
+  <si>
+    <t>Method Optimization</t>
+  </si>
+  <si>
+    <t>Microinjection</t>
+  </si>
+  <si>
     <t>Microscopy</t>
   </si>
   <si>
+    <t>Mouse Line Rederivation</t>
+  </si>
+  <si>
     <t>Multiphoton Microscopy</t>
   </si>
   <si>
+    <t xml:space="preserve">Non Destructive </t>
+  </si>
+  <si>
     <t>Optical Imaging</t>
   </si>
   <si>
     <t>Plate Reader</t>
   </si>
   <si>
     <t>Proteomics</t>
   </si>
   <si>
+    <t>Raman Confocal Microscopy</t>
+  </si>
+  <si>
+    <t>Real-time QPCR</t>
+  </si>
+  <si>
+    <t>Retro-orbital Injection</t>
+  </si>
+  <si>
+    <t>Sample Preparation</t>
+  </si>
+  <si>
     <t>Size Exclusion Chromatography With Multi-Angle Light Scattering</t>
   </si>
   <si>
     <t>Slide Scanning</t>
   </si>
   <si>
+    <t>Spectral Interpretation</t>
+  </si>
+  <si>
+    <t>Sperm Cryopreservation</t>
+  </si>
+  <si>
+    <t>Staff-assisted Measurements</t>
+  </si>
+  <si>
     <t>Super-resolution Microscopy</t>
   </si>
   <si>
     <t>Surface Plasmon Resonance</t>
   </si>
   <si>
     <t>Surface Plasmon Resonance (SPR)</t>
   </si>
   <si>
+    <t>Tail Vein Injection</t>
+  </si>
+  <si>
+    <t>Technical Consultation</t>
+  </si>
+  <si>
+    <t>UV-Vis Spectroscopy</t>
+  </si>
+  <si>
     <t>X-Ray Crystallography</t>
   </si>
   <si>
+    <t>X-Ray Fluorescence Spectrometer</t>
+  </si>
+  <si>
     <t>Zeta Potential</t>
   </si>
   <si>
     <t>Instrumentation located at:</t>
   </si>
   <si>
     <t>Instrument</t>
   </si>
   <si>
     <t>Instrument PID</t>
   </si>
   <si>
-    <t>SUSS MicroTek MA6/BA6 Mask Aligner</t>
+    <t>MicroTek MA6/BA6 Mask Aligner</t>
   </si>
   <si>
     <t>RRID:SCR_020533</t>
   </si>
   <si>
-    <t>Agilent 78905975 Gas Chromatograph Mass Spectrometer</t>
+    <t>78905975 Gas Chromatograph Mass Spectrometer</t>
   </si>
   <si>
     <t>RRID:SCR_019450</t>
   </si>
   <si>
-    <t>Agilent 7890B GC System</t>
+    <t>7890B GC System</t>
   </si>
   <si>
     <t>RRID:SCR_019449</t>
   </si>
   <si>
-    <t>Bruker MicroFlex MALDI Microflex Mass Spectrometer</t>
+    <t>Bruker micrOTOF-Q II Liquid Chromatography Mass Spectrometer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019784</t>
+  </si>
+  <si>
+    <t>MicroFlex MALDI Microflex Mass Spectrometer</t>
   </si>
   <si>
     <t>RRID:SCR_019780</t>
   </si>
   <si>
-    <t>Bruker micrOTOF-Q II Liquid Chromatography Mass Spectrometer</t>
-[...5 lines deleted...]
-    <t>Bruker Ultraflex III MALDI TOF/TOF Mass Spectrometer</t>
+    <t>Orbitrap Fusion Tribrid Mass Spectrometer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020573</t>
+  </si>
+  <si>
+    <t>Synapt G2 Mass Spectrometer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020880</t>
+  </si>
+  <si>
+    <t>Ultraflex III MALDI TOF/TOF Mass Spectrometer</t>
   </si>
   <si>
     <t>RRID:SCR_019799</t>
   </si>
   <si>
-    <t>Thermo Scientific Orbitrap Fusion Tribrid Mass Spectrometer</t>
-[...8 lines deleted...]
-    <t>RRID:SCR_020880</t>
+    <t>1500 1500</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020147</t>
+  </si>
+  <si>
+    <t>AKTA FPLC System, Protein Purification System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019958</t>
   </si>
   <si>
     <t>analytical ultracentrifuges (Beckman XL-I and XL-A) XL-A</t>
   </si>
   <si>
     <t>RRID:SCR_019567</t>
   </si>
   <si>
-    <t>BioTek Synergy Neo2 Hybrid Multi-Mode Microplate Reader</t>
+    <t>Formulator liquid handler for preparing crystallization reservoirs</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019920</t>
+  </si>
+  <si>
+    <t>Microcal ITC 200 Isothermal Titration Calorimeter</t>
+  </si>
+  <si>
+    <t>RRID:SCR_018590</t>
+  </si>
+  <si>
+    <t>Synergy Neo2 Hybrid Multi-Mode Microplate Reader</t>
   </si>
   <si>
     <t>RRID:SCR_019765</t>
   </si>
   <si>
-    <t>Formulator by Formulatrix liquid handler for preparing crystallization reservoirs</t>
-[...23 lines deleted...]
-    <t>Nikon A1 Confocal Laser Microscope</t>
+    <t>A1 Confocal Laser Scanning Microscope System</t>
   </si>
   <si>
     <t>RRID:SCR_020318</t>
   </si>
   <si>
-    <t>Nikon A1R Confocal Laser Scanning Microscope</t>
+    <t>A1R Confocal Laser Scanning Microscope</t>
   </si>
   <si>
     <t>RRID:SCR_020317</t>
   </si>
   <si>
-    <t>Nikon A1R MP Confocal Microscope</t>
+    <t>A1R MP Confocal Microscope</t>
   </si>
   <si>
     <t>RRID:SCR_020319</t>
   </si>
   <si>
-    <t>Nikon SMZ-1 Microscope</t>
+    <t>SMZ-1 Microscope</t>
   </si>
   <si>
     <t>RRID:SCR_020328</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1006,51 +1189,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M26"/>
+  <dimension ref="A1:M28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:M13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
@@ -1110,1250 +1293,1950 @@
         <v>16</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>21</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
         <v>23</v>
       </c>
+      <c r="B14" t="s">
+        <v>24</v>
+      </c>
       <c r="C14" t="s">
         <v>6</v>
       </c>
       <c r="D14" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="E14" t="s">
         <v>25</v>
       </c>
-      <c r="G14" t="s">
+      <c r="K14" t="s">
         <v>26</v>
       </c>
-      <c r="H14" t="s">
+      <c r="L14" t="s">
         <v>27</v>
       </c>
-      <c r="I14" t="s">
+      <c r="M14" t="s">
         <v>28</v>
-      </c>
-[...7 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>32</v>
+        <v>29</v>
+      </c>
+      <c r="B15" t="s">
+        <v>30</v>
       </c>
       <c r="C15" t="s">
         <v>6</v>
       </c>
       <c r="D15" t="s">
+        <v>31</v>
+      </c>
+      <c r="E15" t="s">
+        <v>32</v>
+      </c>
+      <c r="F15" t="s">
         <v>33</v>
       </c>
-      <c r="E15" t="s">
+      <c r="G15" t="s">
         <v>34</v>
       </c>
-      <c r="F15" t="s">
+      <c r="H15" t="s">
         <v>35</v>
       </c>
-      <c r="G15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I15" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="J15" t="s">
         <v>36</v>
       </c>
       <c r="K15" t="s">
         <v>37</v>
       </c>
       <c r="L15" t="s">
         <v>38</v>
       </c>
       <c r="M15" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
         <v>40</v>
       </c>
+      <c r="B16" t="s">
+        <v>41</v>
+      </c>
       <c r="C16" t="s">
         <v>6</v>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E16" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="F16" t="s">
         <v>43</v>
       </c>
       <c r="G16" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="H16" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="I16" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="K16" t="s">
         <v>44</v>
       </c>
       <c r="L16" t="s">
         <v>45</v>
       </c>
       <c r="M16" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
         <v>47</v>
       </c>
       <c r="B17" t="s">
         <v>48</v>
       </c>
       <c r="C17" t="s">
         <v>6</v>
       </c>
       <c r="D17" t="s">
         <v>49</v>
       </c>
       <c r="E17" t="s">
         <v>50</v>
       </c>
       <c r="F17" t="s">
         <v>51</v>
       </c>
       <c r="G17" t="s">
+        <v>34</v>
+      </c>
+      <c r="H17" t="s">
+        <v>35</v>
+      </c>
+      <c r="I17" t="s">
+        <v>36</v>
+      </c>
+      <c r="J17" t="s">
         <v>52</v>
-      </c>
-[...7 lines deleted...]
-        <v>36</v>
       </c>
       <c r="K17" t="s">
         <v>53</v>
       </c>
       <c r="L17" t="s">
         <v>54</v>
       </c>
       <c r="M17" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
         <v>56</v>
       </c>
       <c r="B18" t="s">
         <v>57</v>
       </c>
       <c r="C18" t="s">
         <v>6</v>
       </c>
       <c r="D18" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="E18" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="F18" t="s">
         <v>59</v>
       </c>
       <c r="G18" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="H18" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="I18" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="J18" t="s">
         <v>36</v>
       </c>
       <c r="K18" t="s">
         <v>60</v>
       </c>
       <c r="L18" t="s">
         <v>61</v>
       </c>
       <c r="M18" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
         <v>63</v>
       </c>
       <c r="B19" t="s">
         <v>64</v>
       </c>
       <c r="C19" t="s">
         <v>6</v>
       </c>
       <c r="D19" t="s">
         <v>65</v>
       </c>
       <c r="E19" t="s">
-        <v>25</v>
+        <v>66</v>
       </c>
       <c r="F19" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G19" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="H19" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="I19" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="J19" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="K19" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L19" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M19" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B20" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C20" t="s">
         <v>6</v>
       </c>
       <c r="D20" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="E20" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F20" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="G20" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="H20" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="I20" t="s">
-        <v>28</v>
+        <v>36</v>
+      </c>
+      <c r="J20" t="s">
+        <v>52</v>
       </c>
       <c r="K20" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="L20" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M20" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B21" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C21" t="s">
         <v>6</v>
       </c>
       <c r="D21" t="s">
-        <v>79</v>
+        <v>81</v>
+      </c>
+      <c r="E21" t="s">
+        <v>43</v>
+      </c>
+      <c r="F21" t="s">
+        <v>82</v>
+      </c>
+      <c r="G21" t="s">
+        <v>34</v>
+      </c>
+      <c r="H21" t="s">
+        <v>35</v>
+      </c>
+      <c r="I21" t="s">
+        <v>36</v>
+      </c>
+      <c r="J21" t="s">
+        <v>52</v>
       </c>
       <c r="K21" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="L21" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="M21" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B22" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C22" t="s">
         <v>6</v>
       </c>
       <c r="D22" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="E22" t="s">
-        <v>42</v>
+        <v>89</v>
+      </c>
+      <c r="F22" t="s">
+        <v>82</v>
       </c>
       <c r="G22" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="H22" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="I22" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>36</v>
       </c>
       <c r="K22" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="L22" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="M22" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B23" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="C23" t="s">
         <v>6</v>
       </c>
       <c r="D23" t="s">
-        <v>85</v>
-[...17 lines deleted...]
-        <v>36</v>
+        <v>95</v>
       </c>
       <c r="K23" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="L23" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="M23" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B24" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="C24" t="s">
         <v>6</v>
       </c>
+      <c r="D24" t="s">
+        <v>101</v>
+      </c>
       <c r="E24" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>32</v>
       </c>
       <c r="G24" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="H24" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="I24" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="J24" t="s">
-        <v>86</v>
+        <v>102</v>
       </c>
       <c r="K24" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="L24" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="M24" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B25" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C25" t="s">
         <v>6</v>
       </c>
+      <c r="D25" t="s">
+        <v>101</v>
+      </c>
+      <c r="E25" t="s">
+        <v>32</v>
+      </c>
+      <c r="F25" t="s">
+        <v>108</v>
+      </c>
+      <c r="G25" t="s">
+        <v>34</v>
+      </c>
+      <c r="H25" t="s">
+        <v>35</v>
+      </c>
+      <c r="I25" t="s">
+        <v>36</v>
+      </c>
       <c r="J25" t="s">
-        <v>86</v>
+        <v>52</v>
       </c>
       <c r="K25" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="L25" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="M25" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B26" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C26" t="s">
         <v>6</v>
       </c>
-      <c r="D26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26" t="s">
-        <v>73</v>
+        <v>114</v>
       </c>
       <c r="F26" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="G26" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="H26" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="I26" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="J26" t="s">
-        <v>86</v>
+        <v>102</v>
       </c>
       <c r="K26" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="L26" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="M26" t="s">
-        <v>113</v>
+        <v>118</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="A27" t="s">
+        <v>119</v>
+      </c>
+      <c r="B27" t="s">
+        <v>120</v>
+      </c>
+      <c r="C27" t="s">
+        <v>6</v>
+      </c>
+      <c r="J27" t="s">
+        <v>102</v>
+      </c>
+      <c r="K27" t="s">
+        <v>121</v>
+      </c>
+      <c r="L27" t="s">
+        <v>122</v>
+      </c>
+      <c r="M27" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" t="s">
+        <v>124</v>
+      </c>
+      <c r="B28" t="s">
+        <v>125</v>
+      </c>
+      <c r="C28" t="s">
+        <v>6</v>
+      </c>
+      <c r="D28" t="s">
+        <v>88</v>
+      </c>
+      <c r="E28" t="s">
+        <v>89</v>
+      </c>
+      <c r="F28" t="s">
+        <v>126</v>
+      </c>
+      <c r="G28" t="s">
+        <v>34</v>
+      </c>
+      <c r="H28" t="s">
+        <v>35</v>
+      </c>
+      <c r="I28" t="s">
+        <v>36</v>
+      </c>
+      <c r="J28" t="s">
+        <v>102</v>
+      </c>
+      <c r="K28" t="s">
+        <v>127</v>
+      </c>
+      <c r="L28" t="s">
+        <v>128</v>
+      </c>
+      <c r="M28" t="s">
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D19"/>
+  <dimension ref="A1:D21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3" t="s">
-        <v>114</v>
+        <v>130</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4"/>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
-        <v>115</v>
+        <v>131</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>116</v>
+        <v>132</v>
       </c>
       <c r="B14" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="C14" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="D14" t="s">
-        <v>68</v>
+        <v>84</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>117</v>
+        <v>133</v>
       </c>
       <c r="B15" t="s">
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="C15" t="s">
-        <v>91</v>
+        <v>107</v>
       </c>
       <c r="D15" t="s">
-        <v>94</v>
+        <v>110</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>118</v>
+        <v>134</v>
       </c>
       <c r="B16" t="s">
-        <v>83</v>
+        <v>56</v>
       </c>
       <c r="C16" t="s">
-        <v>84</v>
+        <v>57</v>
       </c>
       <c r="D16" t="s">
-        <v>88</v>
+        <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>119</v>
+        <v>135</v>
       </c>
       <c r="B17" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="C17" t="s">
-        <v>109</v>
+        <v>100</v>
       </c>
       <c r="D17" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>120</v>
+        <v>136</v>
       </c>
       <c r="B18" t="s">
         <v>47</v>
       </c>
       <c r="C18" t="s">
         <v>48</v>
       </c>
       <c r="D18" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>120</v>
+        <v>137</v>
       </c>
       <c r="B19" t="s">
-        <v>56</v>
+        <v>124</v>
       </c>
       <c r="C19" t="s">
-        <v>57</v>
+        <v>125</v>
       </c>
       <c r="D19" t="s">
-        <v>61</v>
+        <v>128</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4">
+      <c r="A20" t="s">
+        <v>138</v>
+      </c>
+      <c r="B20" t="s">
+        <v>72</v>
+      </c>
+      <c r="C20" t="s">
+        <v>73</v>
+      </c>
+      <c r="D20" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4">
+      <c r="A21" t="s">
+        <v>139</v>
+      </c>
+      <c r="B21" t="s">
+        <v>40</v>
+      </c>
+      <c r="C21" t="s">
+        <v>41</v>
+      </c>
+      <c r="D21" t="s">
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D47"/>
+  <dimension ref="A1:D90"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3" t="s">
-        <v>121</v>
+        <v>140</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4"/>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
-        <v>122</v>
+        <v>141</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>123</v>
+        <v>142</v>
       </c>
       <c r="B14" t="s">
-        <v>108</v>
+        <v>143</v>
       </c>
       <c r="C14" t="s">
-        <v>109</v>
+        <v>30</v>
       </c>
       <c r="D14" t="s">
-        <v>112</v>
+        <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
+        <v>144</v>
+      </c>
+      <c r="B15" t="s">
         <v>124</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" t="s">
-        <v>91</v>
+        <v>125</v>
       </c>
       <c r="D15" t="s">
-        <v>94</v>
+        <v>128</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>125</v>
+        <v>145</v>
       </c>
       <c r="B16" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="C16" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="D16" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>126</v>
+        <v>146</v>
       </c>
       <c r="B17" t="s">
-        <v>108</v>
+        <v>56</v>
       </c>
       <c r="C17" t="s">
-        <v>109</v>
+        <v>57</v>
       </c>
       <c r="D17" t="s">
-        <v>112</v>
+        <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>127</v>
+        <v>147</v>
       </c>
       <c r="B18" t="s">
-        <v>70</v>
+        <v>47</v>
       </c>
       <c r="C18" t="s">
-        <v>71</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>75</v>
+        <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
+        <v>148</v>
+      </c>
+      <c r="B19" t="s">
+        <v>124</v>
+      </c>
+      <c r="C19" t="s">
+        <v>125</v>
+      </c>
+      <c r="D19" t="s">
         <v>128</v>
-      </c>
-[...7 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>129</v>
+        <v>149</v>
       </c>
       <c r="B20" t="s">
-        <v>108</v>
+        <v>143</v>
       </c>
       <c r="C20" t="s">
-        <v>109</v>
+        <v>30</v>
       </c>
       <c r="D20" t="s">
-        <v>112</v>
+        <v>38</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>130</v>
+        <v>150</v>
       </c>
       <c r="B21" t="s">
-        <v>108</v>
+        <v>143</v>
       </c>
       <c r="C21" t="s">
-        <v>109</v>
+        <v>30</v>
       </c>
       <c r="D21" t="s">
-        <v>112</v>
+        <v>38</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>151</v>
       </c>
       <c r="B22" t="s">
-        <v>108</v>
+        <v>40</v>
       </c>
       <c r="C22" t="s">
-        <v>109</v>
+        <v>41</v>
       </c>
       <c r="D22" t="s">
-        <v>112</v>
+        <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>132</v>
+        <v>152</v>
       </c>
       <c r="B23" t="s">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="C23" t="s">
-        <v>91</v>
+        <v>41</v>
       </c>
       <c r="D23" t="s">
-        <v>94</v>
+        <v>45</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>133</v>
+        <v>153</v>
       </c>
       <c r="B24" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="C24" t="s">
-        <v>109</v>
+        <v>125</v>
       </c>
       <c r="D24" t="s">
-        <v>112</v>
+        <v>128</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>134</v>
+        <v>154</v>
       </c>
       <c r="B25" t="s">
-        <v>96</v>
+        <v>47</v>
       </c>
       <c r="C25" t="s">
-        <v>97</v>
+        <v>48</v>
       </c>
       <c r="D25" t="s">
-        <v>101</v>
+        <v>54</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>135</v>
+        <v>155</v>
       </c>
       <c r="B26" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C26" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="D26" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>136</v>
+        <v>156</v>
       </c>
       <c r="B27" t="s">
-        <v>108</v>
+        <v>86</v>
       </c>
       <c r="C27" t="s">
-        <v>109</v>
+        <v>87</v>
       </c>
       <c r="D27" t="s">
-        <v>112</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>137</v>
+        <v>157</v>
       </c>
       <c r="B28" t="s">
-        <v>108</v>
+        <v>47</v>
       </c>
       <c r="C28" t="s">
-        <v>109</v>
+        <v>48</v>
       </c>
       <c r="D28" t="s">
-        <v>112</v>
+        <v>54</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>138</v>
+        <v>158</v>
       </c>
       <c r="B29" t="s">
-        <v>83</v>
+        <v>124</v>
       </c>
       <c r="C29" t="s">
-        <v>84</v>
+        <v>125</v>
       </c>
       <c r="D29" t="s">
-        <v>88</v>
+        <v>128</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>139</v>
+        <v>159</v>
       </c>
       <c r="B30" t="s">
-        <v>90</v>
+        <v>47</v>
       </c>
       <c r="C30" t="s">
-        <v>91</v>
+        <v>48</v>
       </c>
       <c r="D30" t="s">
-        <v>94</v>
+        <v>54</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="B31" t="s">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="C31" t="s">
-        <v>91</v>
+        <v>41</v>
       </c>
       <c r="D31" t="s">
-        <v>94</v>
+        <v>45</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="B32" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="C32" t="s">
-        <v>109</v>
+        <v>125</v>
       </c>
       <c r="D32" t="s">
-        <v>112</v>
+        <v>128</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>142</v>
+        <v>162</v>
       </c>
       <c r="B33" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="C33" t="s">
-        <v>109</v>
+        <v>125</v>
       </c>
       <c r="D33" t="s">
-        <v>112</v>
+        <v>128</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>118</v>
+        <v>163</v>
       </c>
       <c r="B34" t="s">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="C34" t="s">
-        <v>84</v>
+        <v>107</v>
       </c>
       <c r="D34" t="s">
-        <v>88</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>143</v>
+        <v>164</v>
       </c>
       <c r="B35" t="s">
-        <v>83</v>
+        <v>56</v>
       </c>
       <c r="C35" t="s">
-        <v>84</v>
+        <v>57</v>
       </c>
       <c r="D35" t="s">
-        <v>88</v>
+        <v>61</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>144</v>
+        <v>165</v>
       </c>
       <c r="B36" t="s">
-        <v>108</v>
+        <v>143</v>
       </c>
       <c r="C36" t="s">
-        <v>109</v>
+        <v>30</v>
       </c>
       <c r="D36" t="s">
-        <v>112</v>
+        <v>38</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>145</v>
+        <v>166</v>
       </c>
       <c r="B37" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="C37" t="s">
-        <v>109</v>
+        <v>125</v>
       </c>
       <c r="D37" t="s">
-        <v>112</v>
+        <v>128</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>146</v>
+        <v>167</v>
       </c>
       <c r="B38" t="s">
-        <v>108</v>
+        <v>47</v>
       </c>
       <c r="C38" t="s">
-        <v>109</v>
+        <v>48</v>
       </c>
       <c r="D38" t="s">
-        <v>112</v>
+        <v>54</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>147</v>
+        <v>168</v>
       </c>
       <c r="B39" t="s">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="C39" t="s">
-        <v>91</v>
+        <v>41</v>
       </c>
       <c r="D39" t="s">
-        <v>94</v>
+        <v>45</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>148</v>
+        <v>169</v>
       </c>
       <c r="B40" t="s">
-        <v>83</v>
+        <v>40</v>
       </c>
       <c r="C40" t="s">
-        <v>84</v>
+        <v>41</v>
       </c>
       <c r="D40" t="s">
-        <v>88</v>
+        <v>45</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>149</v>
+        <v>170</v>
       </c>
       <c r="B41" t="s">
-        <v>90</v>
+        <v>47</v>
       </c>
       <c r="C41" t="s">
-        <v>91</v>
+        <v>48</v>
       </c>
       <c r="D41" t="s">
-        <v>94</v>
+        <v>54</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>150</v>
+        <v>171</v>
       </c>
       <c r="B42" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="C42" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="D42" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>151</v>
+        <v>172</v>
       </c>
       <c r="B43" t="s">
-        <v>108</v>
+        <v>40</v>
       </c>
       <c r="C43" t="s">
-        <v>109</v>
+        <v>41</v>
       </c>
       <c r="D43" t="s">
-        <v>112</v>
+        <v>45</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>152</v>
+        <v>173</v>
       </c>
       <c r="B44" t="s">
-        <v>90</v>
+        <v>47</v>
       </c>
       <c r="C44" t="s">
-        <v>91</v>
+        <v>48</v>
       </c>
       <c r="D44" t="s">
-        <v>94</v>
+        <v>54</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>153</v>
+        <v>174</v>
       </c>
       <c r="B45" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="C45" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="D45" t="s">
-        <v>94</v>
+        <v>104</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>154</v>
+        <v>175</v>
       </c>
       <c r="B46" t="s">
-        <v>90</v>
+        <v>124</v>
       </c>
       <c r="C46" t="s">
-        <v>91</v>
+        <v>125</v>
       </c>
       <c r="D46" t="s">
-        <v>94</v>
+        <v>128</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>155</v>
+        <v>176</v>
       </c>
       <c r="B47" t="s">
-        <v>90</v>
+        <v>56</v>
       </c>
       <c r="C47" t="s">
-        <v>91</v>
+        <v>57</v>
       </c>
       <c r="D47" t="s">
-        <v>94</v>
+        <v>61</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48" t="s">
+        <v>177</v>
+      </c>
+      <c r="B48" t="s">
+        <v>143</v>
+      </c>
+      <c r="C48" t="s">
+        <v>30</v>
+      </c>
+      <c r="D48" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="A49" t="s">
+        <v>178</v>
+      </c>
+      <c r="B49" t="s">
+        <v>40</v>
+      </c>
+      <c r="C49" t="s">
+        <v>41</v>
+      </c>
+      <c r="D49" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="A50" t="s">
+        <v>179</v>
+      </c>
+      <c r="B50" t="s">
+        <v>124</v>
+      </c>
+      <c r="C50" t="s">
+        <v>125</v>
+      </c>
+      <c r="D50" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51" t="s">
+        <v>180</v>
+      </c>
+      <c r="B51" t="s">
+        <v>143</v>
+      </c>
+      <c r="C51" t="s">
+        <v>30</v>
+      </c>
+      <c r="D51" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52" t="s">
+        <v>181</v>
+      </c>
+      <c r="B52" t="s">
+        <v>99</v>
+      </c>
+      <c r="C52" t="s">
+        <v>100</v>
+      </c>
+      <c r="D52" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53" t="s">
+        <v>182</v>
+      </c>
+      <c r="B53" t="s">
+        <v>47</v>
+      </c>
+      <c r="C53" t="s">
+        <v>48</v>
+      </c>
+      <c r="D53" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="A54" t="s">
+        <v>183</v>
+      </c>
+      <c r="B54" t="s">
+        <v>106</v>
+      </c>
+      <c r="C54" t="s">
+        <v>107</v>
+      </c>
+      <c r="D54" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55" t="s">
+        <v>184</v>
+      </c>
+      <c r="B55" t="s">
+        <v>106</v>
+      </c>
+      <c r="C55" t="s">
+        <v>107</v>
+      </c>
+      <c r="D55" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4">
+      <c r="A56" t="s">
+        <v>185</v>
+      </c>
+      <c r="B56" t="s">
+        <v>124</v>
+      </c>
+      <c r="C56" t="s">
+        <v>125</v>
+      </c>
+      <c r="D56" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4">
+      <c r="A57" t="s">
+        <v>186</v>
+      </c>
+      <c r="B57" t="s">
+        <v>124</v>
+      </c>
+      <c r="C57" t="s">
+        <v>125</v>
+      </c>
+      <c r="D57" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4">
+      <c r="A58" t="s">
+        <v>187</v>
+      </c>
+      <c r="B58" t="s">
+        <v>56</v>
+      </c>
+      <c r="C58" t="s">
+        <v>57</v>
+      </c>
+      <c r="D58" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4">
+      <c r="A59" t="s">
+        <v>135</v>
+      </c>
+      <c r="B59" t="s">
+        <v>99</v>
+      </c>
+      <c r="C59" t="s">
+        <v>100</v>
+      </c>
+      <c r="D59" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4">
+      <c r="A60" t="s">
+        <v>136</v>
+      </c>
+      <c r="B60" t="s">
+        <v>47</v>
+      </c>
+      <c r="C60" t="s">
+        <v>48</v>
+      </c>
+      <c r="D60" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4">
+      <c r="A61" t="s">
+        <v>188</v>
+      </c>
+      <c r="B61" t="s">
+        <v>99</v>
+      </c>
+      <c r="C61" t="s">
+        <v>100</v>
+      </c>
+      <c r="D61" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4">
+      <c r="A62" t="s">
+        <v>189</v>
+      </c>
+      <c r="B62" t="s">
+        <v>47</v>
+      </c>
+      <c r="C62" t="s">
+        <v>48</v>
+      </c>
+      <c r="D62" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4">
+      <c r="A63" t="s">
+        <v>190</v>
+      </c>
+      <c r="B63" t="s">
+        <v>47</v>
+      </c>
+      <c r="C63" t="s">
+        <v>48</v>
+      </c>
+      <c r="D63" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4">
+      <c r="A64" t="s">
+        <v>191</v>
+      </c>
+      <c r="B64" t="s">
+        <v>40</v>
+      </c>
+      <c r="C64" t="s">
+        <v>41</v>
+      </c>
+      <c r="D64" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4">
+      <c r="A65" t="s">
+        <v>192</v>
+      </c>
+      <c r="B65" t="s">
+        <v>124</v>
+      </c>
+      <c r="C65" t="s">
+        <v>125</v>
+      </c>
+      <c r="D65" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4">
+      <c r="A66" t="s">
+        <v>193</v>
+      </c>
+      <c r="B66" t="s">
+        <v>40</v>
+      </c>
+      <c r="C66" t="s">
+        <v>41</v>
+      </c>
+      <c r="D66" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4">
+      <c r="A67" t="s">
+        <v>194</v>
+      </c>
+      <c r="B67" t="s">
+        <v>124</v>
+      </c>
+      <c r="C67" t="s">
+        <v>125</v>
+      </c>
+      <c r="D67" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4">
+      <c r="A68" t="s">
+        <v>195</v>
+      </c>
+      <c r="B68" t="s">
+        <v>47</v>
+      </c>
+      <c r="C68" t="s">
+        <v>48</v>
+      </c>
+      <c r="D68" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4">
+      <c r="A69" t="s">
+        <v>196</v>
+      </c>
+      <c r="B69" t="s">
+        <v>124</v>
+      </c>
+      <c r="C69" t="s">
+        <v>125</v>
+      </c>
+      <c r="D69" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4">
+      <c r="A70" t="s">
+        <v>197</v>
+      </c>
+      <c r="B70" t="s">
+        <v>106</v>
+      </c>
+      <c r="C70" t="s">
+        <v>107</v>
+      </c>
+      <c r="D70" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4">
+      <c r="A71" t="s">
+        <v>198</v>
+      </c>
+      <c r="B71" t="s">
+        <v>99</v>
+      </c>
+      <c r="C71" t="s">
+        <v>100</v>
+      </c>
+      <c r="D71" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4">
+      <c r="A72" t="s">
+        <v>199</v>
+      </c>
+      <c r="B72" t="s">
+        <v>47</v>
+      </c>
+      <c r="C72" t="s">
+        <v>48</v>
+      </c>
+      <c r="D72" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4">
+      <c r="A73" t="s">
+        <v>200</v>
+      </c>
+      <c r="B73" t="s">
+        <v>56</v>
+      </c>
+      <c r="C73" t="s">
+        <v>57</v>
+      </c>
+      <c r="D73" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4">
+      <c r="A74" t="s">
+        <v>201</v>
+      </c>
+      <c r="B74" t="s">
+        <v>40</v>
+      </c>
+      <c r="C74" t="s">
+        <v>41</v>
+      </c>
+      <c r="D74" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4">
+      <c r="A75" t="s">
+        <v>202</v>
+      </c>
+      <c r="B75" t="s">
+        <v>47</v>
+      </c>
+      <c r="C75" t="s">
+        <v>48</v>
+      </c>
+      <c r="D75" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4">
+      <c r="A76" t="s">
+        <v>203</v>
+      </c>
+      <c r="B76" t="s">
+        <v>106</v>
+      </c>
+      <c r="C76" t="s">
+        <v>107</v>
+      </c>
+      <c r="D76" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4">
+      <c r="A77" t="s">
+        <v>204</v>
+      </c>
+      <c r="B77" t="s">
+        <v>124</v>
+      </c>
+      <c r="C77" t="s">
+        <v>125</v>
+      </c>
+      <c r="D77" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4">
+      <c r="A78" t="s">
+        <v>205</v>
+      </c>
+      <c r="B78" t="s">
+        <v>47</v>
+      </c>
+      <c r="C78" t="s">
+        <v>48</v>
+      </c>
+      <c r="D78" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4">
+      <c r="A79" t="s">
+        <v>206</v>
+      </c>
+      <c r="B79" t="s">
+        <v>40</v>
+      </c>
+      <c r="C79" t="s">
+        <v>41</v>
+      </c>
+      <c r="D79" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4">
+      <c r="A80" t="s">
+        <v>207</v>
+      </c>
+      <c r="B80" t="s">
+        <v>47</v>
+      </c>
+      <c r="C80" t="s">
+        <v>48</v>
+      </c>
+      <c r="D80" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4">
+      <c r="A81" t="s">
+        <v>208</v>
+      </c>
+      <c r="B81" t="s">
+        <v>124</v>
+      </c>
+      <c r="C81" t="s">
+        <v>125</v>
+      </c>
+      <c r="D81" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4">
+      <c r="A82" t="s">
+        <v>209</v>
+      </c>
+      <c r="B82" t="s">
+        <v>106</v>
+      </c>
+      <c r="C82" t="s">
+        <v>107</v>
+      </c>
+      <c r="D82" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4">
+      <c r="A83" t="s">
+        <v>210</v>
+      </c>
+      <c r="B83" t="s">
+        <v>106</v>
+      </c>
+      <c r="C83" t="s">
+        <v>107</v>
+      </c>
+      <c r="D83" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4">
+      <c r="A84" t="s">
+        <v>211</v>
+      </c>
+      <c r="B84" t="s">
+        <v>40</v>
+      </c>
+      <c r="C84" t="s">
+        <v>41</v>
+      </c>
+      <c r="D84" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4">
+      <c r="A85" t="s">
+        <v>212</v>
+      </c>
+      <c r="B85" t="s">
+        <v>47</v>
+      </c>
+      <c r="C85" t="s">
+        <v>48</v>
+      </c>
+      <c r="D85" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4">
+      <c r="A86" t="s">
+        <v>139</v>
+      </c>
+      <c r="B86" t="s">
+        <v>40</v>
+      </c>
+      <c r="C86" t="s">
+        <v>41</v>
+      </c>
+      <c r="D86" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4">
+      <c r="A87" t="s">
+        <v>213</v>
+      </c>
+      <c r="B87" t="s">
+        <v>47</v>
+      </c>
+      <c r="C87" t="s">
+        <v>48</v>
+      </c>
+      <c r="D87" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4">
+      <c r="A88" t="s">
+        <v>214</v>
+      </c>
+      <c r="B88" t="s">
+        <v>106</v>
+      </c>
+      <c r="C88" t="s">
+        <v>107</v>
+      </c>
+      <c r="D88" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4">
+      <c r="A89" t="s">
+        <v>215</v>
+      </c>
+      <c r="B89" t="s">
+        <v>47</v>
+      </c>
+      <c r="C89" t="s">
+        <v>48</v>
+      </c>
+      <c r="D89" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4">
+      <c r="A90" t="s">
+        <v>216</v>
+      </c>
+      <c r="B90" t="s">
+        <v>106</v>
+      </c>
+      <c r="C90" t="s">
+        <v>107</v>
+      </c>
+      <c r="D90" t="s">
+        <v>110</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
@@ -2362,395 +3245,395 @@
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="3" t="s">
-        <v>156</v>
+        <v>217</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:5"/>
     <row r="13" spans="1:5">
       <c r="A13" s="2" t="s">
-        <v>157</v>
+        <v>218</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>158</v>
+        <v>219</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>220</v>
       </c>
       <c r="B14" t="s">
-        <v>160</v>
+        <v>221</v>
       </c>
       <c r="C14" t="s">
-        <v>47</v>
+        <v>63</v>
       </c>
       <c r="D14" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E14" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>161</v>
+        <v>222</v>
       </c>
       <c r="B15" t="s">
-        <v>162</v>
+        <v>223</v>
       </c>
       <c r="C15" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D15" t="s">
-        <v>84</v>
+        <v>100</v>
       </c>
       <c r="E15" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>163</v>
+        <v>224</v>
       </c>
       <c r="B16" t="s">
-        <v>164</v>
+        <v>225</v>
       </c>
       <c r="C16" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D16" t="s">
-        <v>84</v>
+        <v>100</v>
       </c>
       <c r="E16" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>165</v>
+        <v>226</v>
       </c>
       <c r="B17" t="s">
-        <v>166</v>
+        <v>227</v>
       </c>
       <c r="C17" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D17" t="s">
-        <v>84</v>
+        <v>100</v>
       </c>
       <c r="E17" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>167</v>
+        <v>228</v>
       </c>
       <c r="B18" t="s">
-        <v>168</v>
+        <v>229</v>
       </c>
       <c r="C18" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D18" t="s">
-        <v>84</v>
+        <v>100</v>
       </c>
       <c r="E18" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>169</v>
+        <v>230</v>
       </c>
       <c r="B19" t="s">
-        <v>170</v>
+        <v>231</v>
       </c>
       <c r="C19" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D19" t="s">
-        <v>84</v>
+        <v>100</v>
       </c>
       <c r="E19" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>232</v>
       </c>
       <c r="B20" t="s">
-        <v>172</v>
+        <v>233</v>
       </c>
       <c r="C20" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D20" t="s">
-        <v>84</v>
+        <v>100</v>
       </c>
       <c r="E20" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>173</v>
+        <v>234</v>
       </c>
       <c r="B21" t="s">
-        <v>174</v>
+        <v>235</v>
       </c>
       <c r="C21" t="s">
-        <v>83</v>
+        <v>99</v>
       </c>
       <c r="D21" t="s">
-        <v>84</v>
+        <v>100</v>
       </c>
       <c r="E21" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>175</v>
+        <v>236</v>
       </c>
       <c r="B22" t="s">
-        <v>176</v>
+        <v>237</v>
       </c>
       <c r="C22" t="s">
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="D22" t="s">
-        <v>91</v>
+        <v>107</v>
       </c>
       <c r="E22" t="s">
-        <v>94</v>
+        <v>110</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>238</v>
       </c>
       <c r="B23" t="s">
-        <v>178</v>
+        <v>239</v>
       </c>
       <c r="C23" t="s">
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="D23" t="s">
-        <v>91</v>
+        <v>107</v>
       </c>
       <c r="E23" t="s">
-        <v>94</v>
+        <v>110</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>240</v>
       </c>
       <c r="B24" t="s">
-        <v>180</v>
+        <v>241</v>
       </c>
       <c r="C24" t="s">
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="D24" t="s">
-        <v>91</v>
+        <v>107</v>
       </c>
       <c r="E24" t="s">
-        <v>94</v>
+        <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>242</v>
       </c>
       <c r="B25" t="s">
-        <v>182</v>
+        <v>243</v>
       </c>
       <c r="C25" t="s">
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="D25" t="s">
-        <v>91</v>
+        <v>107</v>
       </c>
       <c r="E25" t="s">
-        <v>94</v>
+        <v>110</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>183</v>
+        <v>244</v>
       </c>
       <c r="B26" t="s">
-        <v>184</v>
+        <v>245</v>
       </c>
       <c r="C26" t="s">
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="D26" t="s">
-        <v>91</v>
+        <v>107</v>
       </c>
       <c r="E26" t="s">
-        <v>94</v>
+        <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>185</v>
+        <v>246</v>
       </c>
       <c r="B27" t="s">
-        <v>186</v>
+        <v>247</v>
       </c>
       <c r="C27" t="s">
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="D27" t="s">
-        <v>91</v>
+        <v>107</v>
       </c>
       <c r="E27" t="s">
-        <v>94</v>
+        <v>110</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>187</v>
+        <v>248</v>
       </c>
       <c r="B28" t="s">
-        <v>188</v>
+        <v>249</v>
       </c>
       <c r="C28" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="D28" t="s">
-        <v>109</v>
+        <v>125</v>
       </c>
       <c r="E28" t="s">
-        <v>112</v>
+        <v>128</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>189</v>
+        <v>250</v>
       </c>
       <c r="B29" t="s">
-        <v>190</v>
+        <v>251</v>
       </c>
       <c r="C29" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="D29" t="s">
-        <v>109</v>
+        <v>125</v>
       </c>
       <c r="E29" t="s">
-        <v>112</v>
+        <v>128</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>191</v>
+        <v>252</v>
       </c>
       <c r="B30" t="s">
-        <v>192</v>
+        <v>253</v>
       </c>
       <c r="C30" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="D30" t="s">
-        <v>109</v>
+        <v>125</v>
       </c>
       <c r="E30" t="s">
-        <v>112</v>
+        <v>128</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>193</v>
+        <v>254</v>
       </c>
       <c r="B31" t="s">
-        <v>194</v>
+        <v>255</v>
       </c>
       <c r="C31" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="D31" t="s">
-        <v>109</v>
+        <v>125</v>
       </c>
       <c r="E31" t="s">
-        <v>112</v>
+        <v>128</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData/>