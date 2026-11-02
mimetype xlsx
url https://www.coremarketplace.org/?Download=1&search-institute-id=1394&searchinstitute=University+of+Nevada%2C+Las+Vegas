--- v0 (2026-09-18)
+++ v1 (2026-11-02)
@@ -25,51 +25,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Facilities" sheetId="1" r:id="rId4"/>
     <sheet name="Facility Types" sheetId="2" r:id="rId5"/>
     <sheet name="Services" sheetId="3" r:id="rId6"/>
     <sheet name="Instrumentation" sheetId="4" r:id="rId7"/>
     <sheet name="Worksheet" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>CoreMarketplace Search Results Export</t>
   </si>
   <si>
-    <t>Generated: 09/17/2026</t>
+    <t>Generated: 11/02/2026</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/</t>
   </si>
   <si>
     <t>Data is provided for reference and research use only.  Information may not be republished without explicit permission.</t>
   </si>
   <si>
     <t>For questions contact: coremarketplace@uvm.edu</t>
   </si>
   <si>
     <t>Facilities located at:</t>
   </si>
   <si>
     <t xml:space="preserve">University of Nevada, Las Vegas (UNLV), </t>
   </si>
   <si>
     <t>https://www.unlv.edu</t>
   </si>
   <si>
     <t>Location: Las Vegas, NV United States</t>
   </si>
   <si>
     <t>RORID: https://ror.org/0406gha72</t>
   </si>
@@ -193,51 +193,51 @@
   <si>
     <t>Sample Preparation</t>
   </si>
   <si>
     <t>Sequencing - Capillary Sequencing</t>
   </si>
   <si>
     <t>Sequencing - DNA Sequencing</t>
   </si>
   <si>
     <t>Instrumentation located at:</t>
   </si>
   <si>
     <t>Instrument</t>
   </si>
   <si>
     <t>Instrument PID</t>
   </si>
   <si>
     <t>Amersham Typhoon 5</t>
   </si>
   <si>
     <t>RRID:SCR_025702</t>
   </si>
   <si>
-    <t>Formulatrix Mantis Automated Liquid Handler</t>
+    <t>Mantis Automated Liquid Handler</t>
   </si>
   <si>
     <t>RRID:SCR_019923</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>