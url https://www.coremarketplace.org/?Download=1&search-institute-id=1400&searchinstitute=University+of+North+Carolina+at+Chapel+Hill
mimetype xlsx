--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -20,56 +20,56 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Facilities" sheetId="1" r:id="rId4"/>
     <sheet name="Facility Types" sheetId="2" r:id="rId5"/>
     <sheet name="Services" sheetId="3" r:id="rId6"/>
     <sheet name="Instrumentation" sheetId="4" r:id="rId7"/>
     <sheet name="Worksheet" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="382">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="447">
   <si>
     <t>CoreMarketplace Search Results Export</t>
   </si>
   <si>
-    <t>Generated: 09/16/2026</t>
+    <t>Generated: 11/01/2026</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/</t>
   </si>
   <si>
     <t>Data is provided for reference and research use only.  Information may not be republished without explicit permission.</t>
   </si>
   <si>
     <t>For questions contact: coremarketplace@uvm.edu</t>
   </si>
   <si>
     <t>Facilities located at:</t>
   </si>
   <si>
     <t>University of North Carolina at Chapel Hill (UNC), UNC-Chapel Hill</t>
   </si>
   <si>
     <t>https://www.unc.edu</t>
   </si>
   <si>
     <t>Location: Chapel Hill, NC United States</t>
   </si>
   <si>
     <t>RORID: https://ror.org/0130frc33</t>
   </si>
@@ -91,75 +91,141 @@
   <si>
     <t>Address 2</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>CoreMarketplace Profile</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
+    <t>UNC Animal Models Core</t>
+  </si>
+  <si>
+    <t>RRID:SCR_012167</t>
+  </si>
+  <si>
+    <t>University of North Carolina at Chapel Hill</t>
+  </si>
+  <si>
+    <t>Dale O Cowley</t>
+  </si>
+  <si>
+    <t>516 TAYLOR HALL,</t>
+  </si>
+  <si>
+    <t>109 MASON FARM RD, CB#7295</t>
+  </si>
+  <si>
+    <t>Chapel Hill</t>
+  </si>
+  <si>
+    <t>NC</t>
+  </si>
+  <si>
+    <t>27599-0001</t>
+  </si>
+  <si>
+    <t>United States</t>
+  </si>
+  <si>
+    <t>https://www.med.unc.edu/amc</t>
+  </si>
+  <si>
+    <t>https://www.coremarketplace.org/?FacilityID=6273</t>
+  </si>
+  <si>
+    <t>The UNC Animal Models Core facility provides services for CRISPR-mediated creation of genetically engineered mouse models and cell lines. We also provide molecular biology services (cloning, BAC recombineering), mouse strain cryopreservation and cryorecovery, strain rederivation, ES cell derivation, etc.</t>
+  </si>
+  <si>
+    <t>Lineberger Bioinformatics Core Facility</t>
+  </si>
+  <si>
+    <t>RRID:SCR_029154</t>
+  </si>
+  <si>
+    <t>David Corcoran</t>
+  </si>
+  <si>
+    <t>125 Mason Farm Rd</t>
+  </si>
+  <si>
+    <t>https://lbc.unc.edu/</t>
+  </si>
+  <si>
+    <t>https://www.coremarketplace.org/?FacilityID=6260</t>
+  </si>
+  <si>
+    <t>The UNC Lineberger Bioinformatics Core Facility provides comprehensive bioinformatics support for cancer research, including experimental design, data processing, statistical analysis, and biological interpretation of high-throughput genomic data. The core offers expertise in bulk and single-cell RNA sequencing, DNA sequencing and variant analysis, spatial transcriptomics, epigenomics, image analysis, and integrative multi-omics analysis. BISR also develops and maintains computational workflows, provides AI and machine learning expertise, and supports the computational infrastructure needed for large-scale genomic analyses, image processing, and AI-driven research.</t>
+  </si>
+  <si>
+    <t>University of North Carolina at Chapel Hill Carolina Microscopy Core Facility</t>
+  </si>
+  <si>
+    <t>RRID:SCR_029035</t>
+  </si>
+  <si>
+    <t>Michelle Itano</t>
+  </si>
+  <si>
+    <t>https://carolinamicroscopy.unc.edu/</t>
+  </si>
+  <si>
+    <t>https://www.coremarketplace.org/?FacilityID=6214</t>
+  </si>
+  <si>
+    <t>Carolina Microscopy is a merger of four microscopy cores across campus: the Biology Microscopy Core (BIO), the Hooker Imaging Core (HIC), the Microscopy Services Laboratory (MSL), and the Neuroscience Microscopy Core (NMC). It brings together their light microscopy (LM), electron microscopy (EM) and image analysis (IA) equipment and expertise under one administrative unit. Individual locations, equipment, and staff remain unchanged.</t>
+  </si>
+  <si>
     <t>UNC Preclinical Research Unit</t>
   </si>
   <si>
     <t>RRID:SCR_028832</t>
   </si>
   <si>
-    <t>University of North Carolina at Chapel Hill</t>
-[...1 lines deleted...]
-  <si>
     <t>PRU Administrators</t>
   </si>
   <si>
     <t>450 West Drive</t>
   </si>
   <si>
     <t>LCCC Room 11-141</t>
-  </si>
-[...7 lines deleted...]
-    <t>United States</t>
   </si>
   <si>
     <t>https://www.med.unc.edu/pru/</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=6123</t>
   </si>
   <si>
     <t>Welcome to the Preclinical Research Unit!  Our mission is to develop and utilize robust preclinical and in-vivo systems for the testing of novel cancer therapeutics.  The PRU provides outstanding technical services and a seamless approach in working with the IACUC, DCM, and other core facilities on campus for labs that utilize small laboratory animals in their research.  We offer technical expertise with small laboratory animal models for reproducibility of research at UNC, and complete study management as well as individual services to fit your needs.  PRU technicians are experienced, highly skilled, and maintain American Association for Laboratory Animal Science Technician/Technologist (AALAS) certifications.</t>
   </si>
   <si>
     <t>Pathology Services Core</t>
   </si>
   <si>
     <t>Gabriela De la Cruz</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=6061</t>
   </si>
   <si>
     <t>The PSC Facility provides comprehensive, expert, and cost-effective histology and histopathology support to investigators. The facility provides a full range of histological services performed by experienced Pathology Specialists.
 Services include routine tissue processing, embedding, sectioning, and staining; specialized histochemical stains; immunohistochemistry and immunofluorescence; in situ hybridization (ISH, FISH); tissue microarrays; digital slide scanning; image analysis; and Spatial Biology (protein, RNA) including RNAScope, BaseScope, miRNAScope, GeoMx, PhenoCycler, Visium HD, and Xenium. 
 The PSC has access to UNC hospital archival tissues and can facilitate acquisition and staining of human samples for translational studies. The comparative and human pathologists are available to help with study design and for nonclinical studies, and microscopic evaluation of research samples.</t>
   </si>
   <si>
@@ -299,53 +365,50 @@
     <t>The Functional Genomics Core performs expression profiling, SNP genotyping and copy number microarray (Thermo Fisher) services.</t>
   </si>
   <si>
     <t>University of North Carolina at Chapel Hill School of Medicine Protein Expression and Purification Core Facility</t>
   </si>
   <si>
     <t>RRID:SCR_012328</t>
   </si>
   <si>
     <t>Nathan Nicely</t>
   </si>
   <si>
     <t>https://www.med.unc.edu/csb/pep/</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=2763</t>
   </si>
   <si>
     <t>Core specializes in production of pure, functional proteins for structural, biophysical, and biochemical studies. Has ability to produce and purify milligram amount of protein.</t>
   </si>
   <si>
     <t>UNC Neuroscience Microscopy Core</t>
   </si>
   <si>
     <t>RRID:SCR_019060</t>
-  </si>
-[...1 lines deleted...]
-    <t>Michelle Itano</t>
   </si>
   <si>
     <t>5114 Mary Ellen Jones Building</t>
   </si>
   <si>
     <t>116 Manning Drive, Campus Box 7250</t>
   </si>
   <si>
     <t>https://www.med.unc.edu/neuroscience/neuro-microscopy/</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=1052</t>
   </si>
   <si>
     <t>The UNC Neuroscience Microscopy Core is a center for high-resolution imaging and aims to make this technology accessible to neuroscientists and other scientific researchers.
 Goals of the UNC Neuroscience Microscopy Core:
 To provide a full spectrum of advanced systems for cellular and molecular imaging of in vitro and in vivo samples.
 To implement new imaging technologies, particularly related to real time and tissue clearing based imaging of neurodevelopment and neural functions.
 To offer training, consultation, data analysis, image processing, and centralized technical expertise to support the imaging needs of neuroscientists and other researchers.
 We are supported, in part, by funding from the NIH-NICHD Intellectual and Developmental Disabilities Research Center Support Grant P50 HD103573.</t>
   </si>
   <si>
     <t>UNC LCCC Translational Genomics Lab (TGL)</t>
   </si>
   <si>
@@ -639,263 +702,380 @@
   <si>
     <t>NMR Spectroscopy</t>
   </si>
   <si>
     <t>RRID:SCR_017841</t>
   </si>
   <si>
     <t>SB205 Marsico Hall</t>
   </si>
   <si>
     <t>http://www.med.unc.edu/csb/nmr</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=625</t>
   </si>
   <si>
     <t>The UNC Biomolecular NMR Laboratory was created to support research into the structure and dynamics of biological molecules. The spectrometers are used to conduct studies of protein and nucleic acids in solution</t>
   </si>
   <si>
     <t>Facility Types located at:</t>
   </si>
   <si>
     <t>Facility Type</t>
   </si>
   <si>
+    <t>Analytics / Computing</t>
+  </si>
+  <si>
     <t>Bioinformatics</t>
   </si>
   <si>
+    <t>Cell Biology</t>
+  </si>
+  <si>
+    <t>Cell Culture</t>
+  </si>
+  <si>
+    <t>Computational Biology</t>
+  </si>
+  <si>
+    <t>Data Science</t>
+  </si>
+  <si>
+    <t>Gene Manipulation</t>
+  </si>
+  <si>
+    <t>Genetically Engineered Mouse Model</t>
+  </si>
+  <si>
     <t>Genomics / Genome Analysis and Technologies</t>
   </si>
   <si>
+    <t>Genotyping</t>
+  </si>
+  <si>
     <t>Mass Spectrometry</t>
   </si>
   <si>
     <t>Microscopy (Electron, Fluorescence, Optical)</t>
   </si>
   <si>
     <t>Nucleic Acid</t>
   </si>
   <si>
     <t>Preclinical Modeling / Imaging</t>
   </si>
   <si>
     <t>Protein Production / Analysis</t>
   </si>
   <si>
     <t>Sequencing</t>
   </si>
   <si>
+    <t>Stem Cell</t>
+  </si>
+  <si>
+    <t>Tissue Culture</t>
+  </si>
+  <si>
+    <t>Transgenics</t>
+  </si>
+  <si>
+    <t>hiPSCs</t>
+  </si>
+  <si>
     <t>Services located at:</t>
   </si>
   <si>
     <t>Service</t>
   </si>
   <si>
     <t>3D Visualization</t>
   </si>
   <si>
     <t>ATAC-Seq</t>
   </si>
   <si>
     <t>Amino Acid Analysis</t>
   </si>
   <si>
     <t>Animal Husbandry</t>
   </si>
   <si>
     <t>Assay Development</t>
   </si>
   <si>
     <t>Atomic Force Spectroscopy</t>
   </si>
   <si>
     <t>Automated Liquid Handling</t>
   </si>
   <si>
     <t>Bacterial Strain Sequencing</t>
   </si>
   <si>
     <t>BioBanking</t>
   </si>
   <si>
     <t>Biochemical Analysis</t>
   </si>
   <si>
     <t>Bioinformatics Analysis</t>
   </si>
   <si>
+    <t>Bioinformatics Training</t>
+  </si>
+  <si>
     <t>Biorepository</t>
   </si>
   <si>
     <t>Bioshipping</t>
   </si>
   <si>
     <t>Bisulfite Conversion</t>
   </si>
   <si>
     <t>Blood Cell Count</t>
   </si>
   <si>
     <t>Blood Processing</t>
   </si>
   <si>
     <t>CRISPR</t>
   </si>
   <si>
+    <t>CRISPR Guide RNA</t>
+  </si>
+  <si>
+    <t>CRISPR Injection Services</t>
+  </si>
+  <si>
+    <t>CRISPR Knockin (CRISPR-KI)</t>
+  </si>
+  <si>
+    <t>CRISPR Knockout (CRISPR-KO)</t>
+  </si>
+  <si>
+    <t>CRISPR Reagent Design</t>
+  </si>
+  <si>
+    <t>CRISPR Rosa26 &amp; CRISPR H11</t>
+  </si>
+  <si>
+    <t>CRISPR Single Guide RNA Cloning</t>
+  </si>
+  <si>
+    <t>CRISPR/Cas Project Design</t>
+  </si>
+  <si>
+    <t>CRISPR/Cas9 Genome Editing</t>
+  </si>
+  <si>
     <t>Capillary Electrophoresis</t>
   </si>
   <si>
-    <t>Cell Culture</t>
-[...1 lines deleted...]
-  <si>
     <t>Cell Imaging</t>
   </si>
   <si>
     <t>Cell Line Authentication</t>
   </si>
   <si>
     <t>Cell Sorting</t>
   </si>
   <si>
     <t>ChIP-Seq</t>
   </si>
   <si>
+    <t>Cloning</t>
+  </si>
+  <si>
     <t>Collaborative Cross Mice</t>
   </si>
   <si>
     <t>Colony Management</t>
   </si>
   <si>
     <t>Computational - High Performance Computing</t>
   </si>
   <si>
     <t>Confocal Microscopy</t>
   </si>
   <si>
     <t>Consultation</t>
   </si>
   <si>
     <t>Consultations</t>
   </si>
   <si>
     <t>Copy Number Variation (CNV)</t>
   </si>
   <si>
+    <t>Create Custom Cell Lines</t>
+  </si>
+  <si>
     <t>Custom Library Prep Service</t>
   </si>
   <si>
+    <t>Custom Plasmid Cloning</t>
+  </si>
+  <si>
+    <t>Custom Plasmid/Vector Cloning</t>
+  </si>
+  <si>
+    <t>Custom Vector Cloning</t>
+  </si>
+  <si>
     <t>DNA Isolation</t>
   </si>
   <si>
     <t>DNase-seq</t>
   </si>
   <si>
     <t>Data Analysis</t>
   </si>
   <si>
     <t>Data Analysis And Interpretation</t>
   </si>
   <si>
+    <t>Data Processing And Analysis</t>
+  </si>
+  <si>
     <t>Data Processing And Interpretation</t>
   </si>
   <si>
     <t>Directed Cell Differentiation</t>
   </si>
   <si>
+    <t>ES Cell Electroporation</t>
+  </si>
+  <si>
+    <t>ES Cell Injection</t>
+  </si>
+  <si>
+    <t>ES Cell Technology (Mouse)</t>
+  </si>
+  <si>
     <t>Electron Microscopy</t>
   </si>
   <si>
+    <t>Embryo Cryopreservation &amp; Recovery Services</t>
+  </si>
+  <si>
+    <t>Embryo Microinjection</t>
+  </si>
+  <si>
+    <t>Embryo Transfer</t>
+  </si>
+  <si>
+    <t>Embryonic Stem (ES) Cell-Based Gene Targeting</t>
+  </si>
+  <si>
     <t>Exosomes Characterisation</t>
   </si>
   <si>
     <t>FAIRE-seq</t>
   </si>
   <si>
     <t>FFPE Restore</t>
   </si>
   <si>
     <t>Flow Cytometric Analysis</t>
   </si>
   <si>
     <t>Full 16S RRNA Gene Sequencing</t>
   </si>
   <si>
     <t>Gel Chromatography</t>
   </si>
   <si>
+    <t>Gene Editing</t>
+  </si>
+  <si>
+    <t>Gene Editing &amp;amp; Site-Specific Gene Transfer</t>
+  </si>
+  <si>
     <t>Gene Expression Arrays</t>
   </si>
   <si>
+    <t>Gene-Targeting Vector Construction</t>
+  </si>
+  <si>
+    <t>Gene-targeted Founder Mouse</t>
+  </si>
+  <si>
+    <t>Genetically Engineered Mouse Model Creation</t>
+  </si>
+  <si>
     <t>Genomics</t>
   </si>
   <si>
-    <t>Genotyping</t>
-[...1 lines deleted...]
-  <si>
     <t>HPLC</t>
   </si>
   <si>
     <t>HRAM Mass Spectrometry</t>
   </si>
   <si>
     <t>High Content Screening</t>
   </si>
   <si>
     <t>High Throughput Data Analysis</t>
   </si>
   <si>
     <t>High-throughput Quantitative PCR</t>
   </si>
   <si>
     <t>High-throughput Screening</t>
   </si>
   <si>
     <t>Histology</t>
   </si>
   <si>
     <t>Illumina NextSeq Sequencing</t>
   </si>
   <si>
     <t>Illumina Short-read Sequencing</t>
   </si>
   <si>
     <t>Illumina Short-read Sequencing - Amplicon Sequencing</t>
   </si>
   <si>
     <t>Illumina Short-read Sequencing - Shallow WGS Sequencing</t>
   </si>
   <si>
     <t>Illumina Short-read Sequencing - WGS Sequencing</t>
   </si>
   <si>
     <t>Image Processing And Analysis</t>
   </si>
   <si>
     <t>Immunohistochemistry</t>
   </si>
   <si>
+    <t>In Vivo Genetic Engineering And Modeling Services In Mice</t>
+  </si>
+  <si>
     <t>Inductively Coupled Plasma Mass-Spectrometry</t>
   </si>
   <si>
     <t>Injections (IV, IP, SQ, IM)</t>
   </si>
   <si>
     <t>Lab Animal Care</t>
   </si>
   <si>
     <t>Laboratory Animal Coordinator Services</t>
   </si>
   <si>
     <t>Library Prep Services</t>
   </si>
   <si>
     <t>Light Scattering</t>
   </si>
   <si>
     <t>Lipidomics</t>
   </si>
   <si>
     <t>Long Read Sequencing Utilizing Oxford Nanopore’s MinION Platform</t>
   </si>
   <si>
     <t xml:space="preserve">Long-read Sequencing </t>
@@ -903,50 +1083,53 @@
   <si>
     <t>Mass Spectrometry - Small Molecules</t>
   </si>
   <si>
     <t>Metabolomics</t>
   </si>
   <si>
     <t>Metabolomics Platform</t>
   </si>
   <si>
     <t>Metagenomics Analysis</t>
   </si>
   <si>
     <t>Microarray</t>
   </si>
   <si>
     <t>Microscopy</t>
   </si>
   <si>
     <t>Microscopy Imaging Analysis</t>
   </si>
   <si>
     <t>Molecular Imaging</t>
   </si>
   <si>
+    <t>Mouse Embryonic Stem Cells</t>
+  </si>
+  <si>
     <t>Multiphoton Microscopy</t>
   </si>
   <si>
     <t>NSG Mice (NOD.Cg-Prkdcscid Il2rgtm1Wjl /SzJ; NOD-scid IL2Rgammanull)</t>
   </si>
   <si>
     <t>Nanosight Nanoparticle Analysis</t>
   </si>
   <si>
     <t>Necropsy</t>
   </si>
   <si>
     <t>Next Generation Sequencing (NGS) Analysis</t>
   </si>
   <si>
     <t>Nu/Nu Mice (NU-Foxn1nu)</t>
   </si>
   <si>
     <t>Nuclear Magnetic Resonance (NMR)</t>
   </si>
   <si>
     <t>Nucleic Acid Extraction</t>
   </si>
   <si>
     <t>Nucleic Acids Isolation</t>
@@ -1041,189 +1224,201 @@
   <si>
     <t>Small-scale Pilot Testing</t>
   </si>
   <si>
     <t>Small/miRNA-Seq</t>
   </si>
   <si>
     <t>Spectroscopy</t>
   </si>
   <si>
     <t>Stereotaxic Injection</t>
   </si>
   <si>
     <t>Strain Culture Collection/Bacterial Culturing</t>
   </si>
   <si>
     <t>Surgical Services</t>
   </si>
   <si>
     <t>Targeted Amplicon Sequencing</t>
   </si>
   <si>
     <t>Tissue Collection</t>
   </si>
   <si>
+    <t>Transgenic Mice</t>
+  </si>
+  <si>
+    <t>Transgenic Mouse</t>
+  </si>
+  <si>
+    <t>Transgenic, Gene Targeting, Rederivation, Sperm Cryopreservation, IVF, And Other Services</t>
+  </si>
+  <si>
+    <t>Transgenics++</t>
+  </si>
+  <si>
     <t>Tumor Transplantation</t>
   </si>
   <si>
     <t>Urinary Specific Gravity</t>
   </si>
   <si>
     <t>WEM-Seq (whole Exome Sequencing)</t>
   </si>
   <si>
     <t>Western Blot</t>
   </si>
   <si>
     <t>Whole Genome Amplification (WGA)</t>
   </si>
   <si>
     <t>Whole Genome Sequencing</t>
   </si>
   <si>
     <t>Whole Plant Imaging</t>
   </si>
   <si>
     <t>Whole Slide Imaging</t>
   </si>
   <si>
     <t>Zeta Potential</t>
   </si>
   <si>
     <t>Instrumentation located at:</t>
   </si>
   <si>
     <t>Instrument</t>
   </si>
   <si>
     <t>Instrument PID</t>
   </si>
   <si>
-    <t>PerkinElmer IVIS Lumina III In Vivo Imaging System</t>
+    <t>IVIS Lumina III In Vivo Imaging System</t>
   </si>
   <si>
     <t>RRID:SCR_025239</t>
   </si>
   <si>
-    <t>Covaris ME220 Focused Ultrasonicator</t>
+    <t>Illumina MiniSeq Next Generation Sequencer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020136</t>
+  </si>
+  <si>
+    <t>ME220 Focused Ultrasonicator</t>
   </si>
   <si>
     <t>RRID:SCR_019818</t>
   </si>
   <si>
-    <t>Illumina MiniSeq Next Generation Sequencer</t>
-[...5 lines deleted...]
-    <t>Illumina NextSeq 1000 and NextSeq 2000 Sequencing Systems</t>
+    <t>NextSeq 1000 Sequencing System</t>
   </si>
   <si>
     <t>RRID:SCR_020140</t>
   </si>
   <si>
-    <t>Affymetrix GeneTitan Microarray Scanner</t>
+    <t>Biomek NXp Robotic Liquid Handler</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019625</t>
+  </si>
+  <si>
+    <t>GeneTitan Microarray Scanner</t>
   </si>
   <si>
     <t>RRID:SCR_019344</t>
   </si>
   <si>
-    <t>Beckman Coulter Biomek FX Liquid Handler</t>
-[...5 lines deleted...]
-    <t>Olympus MVX10 Macroview Stereo Fluorescence Microscope</t>
+    <t>LSM 710 Confocal Inverted Microscope</t>
+  </si>
+  <si>
+    <t>RRID:SCR_018063</t>
+  </si>
+  <si>
+    <t>MVX10 Macroview Stereo Fluorescence Microscope</t>
   </si>
   <si>
     <t>RRID:SCR_018612</t>
   </si>
   <si>
-    <t>Zeiss LSM 710 Confocal Inverted Microscope</t>
-[...5 lines deleted...]
-    <t>Nanodrop 8000 Spectrophotometer</t>
+    <t>NanoDrop 8000 Spectrophotometer</t>
   </si>
   <si>
     <t>RRID:SCR_018600</t>
   </si>
   <si>
     <t>Agilent 4200 TapeStation System</t>
   </si>
   <si>
     <t>RRID:SCR_019398</t>
   </si>
   <si>
-    <t>Applied Biosystems GeneAmp 9700 PCR Thermocycler System</t>
+    <t>GeneAmp 9700 PCR Thermocycler System</t>
   </si>
   <si>
     <t>RRID:SCR_018436</t>
   </si>
   <si>
     <t>Spectramax M2e Microplate Reader</t>
   </si>
   <si>
     <t>RRID:SCR_020527</t>
   </si>
   <si>
-    <t>Agilent 6230B Time of Flight (TOF) LC/MS</t>
+    <t>6230B Time of Flight (TOF) LC/MS</t>
   </si>
   <si>
     <t>RRID:SCR_019418</t>
   </si>
   <si>
-    <t>Bruker MicroFlex MALDI Microflex Mass Spectrometer</t>
+    <t>LTQ XL Linear Ion Trap Mass Spectrometer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020554</t>
+  </si>
+  <si>
+    <t>MicroFlex MALDI Microflex Mass Spectrometer</t>
   </si>
   <si>
     <t>RRID:SCR_019780</t>
   </si>
   <si>
-    <t>Thermo LTQ XL Linear Ion Trap Mass Spectrometer</t>
-[...5 lines deleted...]
-    <t>Thermo Scientific Q Exactive GC Orbitrap GC-MS/MS</t>
+    <t>Q Exactive GC Orbitrap GC-MS/MS</t>
   </si>
   <si>
     <t>RRID:SCR_020566</t>
   </si>
   <si>
-    <t>Thermo Scientific Q Exactive HF-X Hybrid Quadrupole-Orbitrap Mass Spectrometer</t>
+    <t>Q Exactive HF-X Hybrid Quadrupole-Orbitrap Mass Spectrometer</t>
   </si>
   <si>
     <t>RRID:SCR_020564</t>
   </si>
   <si>
-    <t>Thermo Scientific TSQ Vantage Mass Spectrometer</t>
+    <t>TSQ Vantage Mass Spectrometer</t>
   </si>
   <si>
     <t>RRID:SCR_020574</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1576,51 +1771,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M37"/>
+  <dimension ref="A1:M40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:M13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
@@ -1701,3482 +1896,4253 @@
     <row r="14" spans="1:13">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14" t="s">
         <v>24</v>
       </c>
       <c r="C14" t="s">
         <v>25</v>
       </c>
       <c r="D14" t="s">
         <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>27</v>
       </c>
       <c r="F14" t="s">
         <v>28</v>
       </c>
       <c r="G14" t="s">
         <v>29</v>
       </c>
       <c r="H14" t="s">
         <v>30</v>
       </c>
-      <c r="I14">
-        <v>27514</v>
+      <c r="I14" t="s">
+        <v>31</v>
       </c>
       <c r="J14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>35</v>
+        <v>36</v>
+      </c>
+      <c r="B15" t="s">
+        <v>37</v>
       </c>
       <c r="C15" t="s">
         <v>25</v>
       </c>
       <c r="D15" t="s">
-        <v>36</v>
+        <v>38</v>
+      </c>
+      <c r="E15" t="s">
+        <v>39</v>
+      </c>
+      <c r="G15" t="s">
+        <v>29</v>
+      </c>
+      <c r="H15" t="s">
+        <v>30</v>
+      </c>
+      <c r="I15">
+        <v>27514</v>
+      </c>
+      <c r="K15" t="s">
+        <v>40</v>
       </c>
       <c r="L15" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="M15" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B16" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="C16" t="s">
         <v>25</v>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
-[...14 lines deleted...]
-        <v>27599</v>
+        <v>45</v>
       </c>
       <c r="K16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L16" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M16" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B17" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C17" t="s">
         <v>25</v>
       </c>
       <c r="D17" t="s">
-        <v>49</v>
+        <v>51</v>
+      </c>
+      <c r="E17" t="s">
+        <v>52</v>
+      </c>
+      <c r="F17" t="s">
+        <v>53</v>
+      </c>
+      <c r="G17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H17" t="s">
+        <v>30</v>
+      </c>
+      <c r="I17">
+        <v>27514</v>
+      </c>
+      <c r="J17" t="s">
+        <v>32</v>
       </c>
       <c r="K17" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="L17" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="M17" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C18" t="s">
         <v>25</v>
       </c>
       <c r="D18" t="s">
-        <v>55</v>
-[...16 lines deleted...]
-      <c r="J18" t="s">
         <v>58</v>
       </c>
-      <c r="K18" t="s">
+      <c r="L18" t="s">
         <v>59</v>
       </c>
-      <c r="L18" t="s">
+      <c r="M18" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
+        <v>61</v>
+      </c>
+      <c r="B19" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="C19" t="s">
         <v>25</v>
       </c>
       <c r="D19" t="s">
+        <v>63</v>
+      </c>
+      <c r="E19" t="s">
         <v>64</v>
       </c>
-      <c r="E19" t="s">
+      <c r="F19" t="s">
         <v>65</v>
       </c>
       <c r="G19" t="s">
         <v>29</v>
       </c>
       <c r="H19" t="s">
         <v>30</v>
       </c>
-      <c r="J19" t="s">
-        <v>58</v>
+      <c r="I19">
+        <v>27599</v>
       </c>
       <c r="K19" t="s">
         <v>66</v>
       </c>
       <c r="L19" t="s">
         <v>67</v>
       </c>
       <c r="M19" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
         <v>69</v>
       </c>
       <c r="B20" t="s">
         <v>70</v>
       </c>
       <c r="C20" t="s">
         <v>25</v>
       </c>
-      <c r="E20" t="s">
+      <c r="D20" t="s">
         <v>71</v>
-      </c>
-[...13 lines deleted...]
-        <v>31</v>
       </c>
       <c r="K20" t="s">
         <v>72</v>
       </c>
       <c r="L20" t="s">
         <v>73</v>
       </c>
       <c r="M20" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" t="s">
         <v>25</v>
       </c>
       <c r="D21" t="s">
         <v>77</v>
       </c>
       <c r="E21" t="s">
         <v>78</v>
       </c>
       <c r="F21" t="s">
         <v>79</v>
       </c>
       <c r="G21" t="s">
         <v>29</v>
       </c>
       <c r="H21" t="s">
         <v>30</v>
       </c>
       <c r="I21">
         <v>27599</v>
       </c>
       <c r="J21" t="s">
-        <v>31</v>
+        <v>80</v>
       </c>
       <c r="K21" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L21" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M21" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B22" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C22" t="s">
         <v>25</v>
       </c>
       <c r="D22" t="s">
-        <v>85</v>
+        <v>86</v>
+      </c>
+      <c r="E22" t="s">
+        <v>87</v>
+      </c>
+      <c r="G22" t="s">
+        <v>29</v>
+      </c>
+      <c r="H22" t="s">
+        <v>30</v>
       </c>
       <c r="J22" t="s">
-        <v>58</v>
+        <v>80</v>
       </c>
       <c r="K22" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="L22" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="M22" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B23" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C23" t="s">
         <v>25</v>
       </c>
-      <c r="D23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F23" t="s">
-        <v>93</v>
+        <v>65</v>
       </c>
       <c r="G23" t="s">
         <v>29</v>
       </c>
       <c r="H23" t="s">
         <v>30</v>
       </c>
       <c r="I23">
-        <v>27599</v>
+        <v>27514</v>
       </c>
       <c r="J23" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="K23" t="s">
         <v>94</v>
       </c>
       <c r="L23" t="s">
         <v>95</v>
       </c>
       <c r="M23" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
         <v>97</v>
       </c>
       <c r="B24" t="s">
         <v>98</v>
       </c>
       <c r="C24" t="s">
         <v>25</v>
       </c>
+      <c r="D24" t="s">
+        <v>99</v>
+      </c>
       <c r="E24" t="s">
-        <v>99</v>
+        <v>100</v>
+      </c>
+      <c r="F24" t="s">
+        <v>101</v>
       </c>
       <c r="G24" t="s">
         <v>29</v>
       </c>
       <c r="H24" t="s">
         <v>30</v>
       </c>
       <c r="I24">
         <v>27599</v>
       </c>
       <c r="J24" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K24" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="L24" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="M24" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B25" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C25" t="s">
         <v>25</v>
       </c>
       <c r="D25" t="s">
-        <v>105</v>
-[...4 lines deleted...]
-      <c r="F25" t="s">
         <v>107</v>
       </c>
-      <c r="G25" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J25" t="s">
-        <v>31</v>
+        <v>80</v>
       </c>
       <c r="K25" t="s">
         <v>108</v>
       </c>
       <c r="L25" t="s">
         <v>109</v>
       </c>
       <c r="M25" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
         <v>111</v>
       </c>
       <c r="B26" t="s">
         <v>112</v>
       </c>
       <c r="C26" t="s">
         <v>25</v>
       </c>
       <c r="D26" t="s">
+        <v>45</v>
+      </c>
+      <c r="E26" t="s">
         <v>113</v>
       </c>
-      <c r="E26" t="s">
+      <c r="F26" t="s">
         <v>114</v>
       </c>
       <c r="G26" t="s">
         <v>29</v>
       </c>
       <c r="H26" t="s">
         <v>30</v>
       </c>
       <c r="I26">
         <v>27599</v>
       </c>
       <c r="J26" t="s">
-        <v>58</v>
+        <v>80</v>
       </c>
       <c r="K26" t="s">
         <v>115</v>
       </c>
       <c r="L26" t="s">
         <v>116</v>
       </c>
       <c r="M26" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
         <v>118</v>
       </c>
       <c r="B27" t="s">
         <v>119</v>
       </c>
       <c r="C27" t="s">
         <v>25</v>
       </c>
-      <c r="D27" t="s">
+      <c r="E27" t="s">
         <v>120</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="G27" t="s">
         <v>29</v>
       </c>
       <c r="H27" t="s">
         <v>30</v>
       </c>
       <c r="I27">
-        <v>27514</v>
+        <v>27599</v>
       </c>
       <c r="J27" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K27" t="s">
+        <v>121</v>
+      </c>
+      <c r="L27" t="s">
+        <v>122</v>
+      </c>
+      <c r="M27" t="s">
         <v>123</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="B28" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="C28" t="s">
         <v>25</v>
       </c>
       <c r="D28" t="s">
+        <v>126</v>
+      </c>
+      <c r="E28" t="s">
+        <v>127</v>
+      </c>
+      <c r="F28" t="s">
         <v>128</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="G28" t="s">
         <v>29</v>
       </c>
       <c r="H28" t="s">
         <v>30</v>
       </c>
-      <c r="I28" t="s">
+      <c r="I28">
+        <v>27599</v>
+      </c>
+      <c r="J28" t="s">
+        <v>32</v>
+      </c>
+      <c r="K28" t="s">
+        <v>129</v>
+      </c>
+      <c r="L28" t="s">
+        <v>130</v>
+      </c>
+      <c r="M28" t="s">
         <v>131</v>
-      </c>
-[...10 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="B29" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C29" t="s">
         <v>25</v>
       </c>
       <c r="D29" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="E29" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="G29" t="s">
         <v>29</v>
       </c>
       <c r="H29" t="s">
         <v>30</v>
       </c>
       <c r="I29">
         <v>27599</v>
       </c>
       <c r="J29" t="s">
-        <v>58</v>
+        <v>80</v>
       </c>
       <c r="K29" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="L29" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="M29" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="B30" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="C30" t="s">
         <v>25</v>
       </c>
       <c r="D30" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="E30" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="F30" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="G30" t="s">
         <v>29</v>
       </c>
       <c r="H30" t="s">
         <v>30</v>
       </c>
       <c r="I30">
-        <v>27599</v>
+        <v>27514</v>
       </c>
       <c r="J30" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="K30" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="L30" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="M30" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="B31" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C31" t="s">
         <v>25</v>
       </c>
       <c r="D31" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="E31" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="F31" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="G31" t="s">
         <v>29</v>
       </c>
       <c r="H31" t="s">
         <v>30</v>
       </c>
       <c r="I31" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="J31" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="K31" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="L31" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="M31" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="B32" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="C32" t="s">
         <v>25</v>
       </c>
       <c r="D32" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="E32" t="s">
-        <v>121</v>
+        <v>159</v>
       </c>
       <c r="F32" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="G32" t="s">
         <v>29</v>
       </c>
       <c r="H32" t="s">
         <v>30</v>
       </c>
       <c r="I32">
         <v>27599</v>
       </c>
       <c r="J32" t="s">
-        <v>58</v>
+        <v>80</v>
       </c>
       <c r="K32" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="L32" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="M32" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="s">
-        <v>167</v>
+        <v>164</v>
+      </c>
+      <c r="B33" t="s">
+        <v>165</v>
       </c>
       <c r="C33" t="s">
         <v>25</v>
       </c>
       <c r="D33" t="s">
+        <v>166</v>
+      </c>
+      <c r="E33" t="s">
+        <v>167</v>
+      </c>
+      <c r="F33" t="s">
         <v>168</v>
-      </c>
-[...4 lines deleted...]
-        <v>170</v>
       </c>
       <c r="G33" t="s">
         <v>29</v>
       </c>
       <c r="H33" t="s">
         <v>30</v>
       </c>
       <c r="I33">
         <v>27599</v>
       </c>
       <c r="J33" t="s">
-        <v>58</v>
+        <v>80</v>
       </c>
       <c r="K33" t="s">
+        <v>169</v>
+      </c>
+      <c r="L33" t="s">
+        <v>170</v>
+      </c>
+      <c r="M33" t="s">
         <v>171</v>
-      </c>
-[...4 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="B34" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="C34" t="s">
         <v>25</v>
       </c>
       <c r="D34" t="s">
-        <v>85</v>
+        <v>174</v>
       </c>
       <c r="E34" t="s">
+        <v>175</v>
+      </c>
+      <c r="F34" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="G34" t="s">
         <v>29</v>
       </c>
       <c r="H34" t="s">
         <v>30</v>
       </c>
-      <c r="I34">
-        <v>27599</v>
+      <c r="I34" t="s">
+        <v>177</v>
       </c>
       <c r="J34" t="s">
-        <v>58</v>
+        <v>80</v>
       </c>
       <c r="K34" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="L34" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="M34" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B35" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C35" t="s">
         <v>25</v>
       </c>
       <c r="D35" t="s">
-        <v>168</v>
+        <v>183</v>
       </c>
       <c r="E35" t="s">
-        <v>182</v>
+        <v>142</v>
       </c>
       <c r="F35" t="s">
-        <v>170</v>
+        <v>184</v>
       </c>
       <c r="G35" t="s">
         <v>29</v>
       </c>
       <c r="H35" t="s">
         <v>30</v>
       </c>
       <c r="I35">
         <v>27599</v>
       </c>
       <c r="J35" t="s">
-        <v>58</v>
+        <v>80</v>
       </c>
       <c r="K35" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="L35" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="M35" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C36" t="s">
         <v>25</v>
       </c>
       <c r="D36" t="s">
-        <v>168</v>
+        <v>189</v>
       </c>
       <c r="E36" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="F36" t="s">
-        <v>170</v>
+        <v>191</v>
       </c>
       <c r="G36" t="s">
         <v>29</v>
       </c>
       <c r="H36" t="s">
         <v>30</v>
       </c>
       <c r="I36">
         <v>27599</v>
       </c>
       <c r="J36" t="s">
-        <v>58</v>
+        <v>80</v>
       </c>
       <c r="K36" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="L36" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="M36" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="B37" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="C37" t="s">
         <v>25</v>
       </c>
       <c r="D37" t="s">
-        <v>168</v>
+        <v>107</v>
       </c>
       <c r="E37" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="F37" t="s">
-        <v>114</v>
+        <v>25</v>
       </c>
       <c r="G37" t="s">
         <v>29</v>
       </c>
       <c r="H37" t="s">
         <v>30</v>
       </c>
       <c r="I37">
         <v>27599</v>
       </c>
       <c r="J37" t="s">
-        <v>58</v>
+        <v>80</v>
       </c>
       <c r="K37" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="L37" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="M37" t="s">
-        <v>197</v>
+        <v>200</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" t="s">
+        <v>201</v>
+      </c>
+      <c r="B38" t="s">
+        <v>202</v>
+      </c>
+      <c r="C38" t="s">
+        <v>25</v>
+      </c>
+      <c r="D38" t="s">
+        <v>189</v>
+      </c>
+      <c r="E38" t="s">
+        <v>203</v>
+      </c>
+      <c r="F38" t="s">
+        <v>191</v>
+      </c>
+      <c r="G38" t="s">
+        <v>29</v>
+      </c>
+      <c r="H38" t="s">
+        <v>30</v>
+      </c>
+      <c r="I38">
+        <v>27599</v>
+      </c>
+      <c r="J38" t="s">
+        <v>80</v>
+      </c>
+      <c r="K38" t="s">
+        <v>204</v>
+      </c>
+      <c r="L38" t="s">
+        <v>205</v>
+      </c>
+      <c r="M38" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" t="s">
+        <v>207</v>
+      </c>
+      <c r="B39" t="s">
+        <v>208</v>
+      </c>
+      <c r="C39" t="s">
+        <v>25</v>
+      </c>
+      <c r="D39" t="s">
+        <v>189</v>
+      </c>
+      <c r="E39" t="s">
+        <v>209</v>
+      </c>
+      <c r="F39" t="s">
+        <v>191</v>
+      </c>
+      <c r="G39" t="s">
+        <v>29</v>
+      </c>
+      <c r="H39" t="s">
+        <v>30</v>
+      </c>
+      <c r="I39">
+        <v>27599</v>
+      </c>
+      <c r="J39" t="s">
+        <v>80</v>
+      </c>
+      <c r="K39" t="s">
+        <v>210</v>
+      </c>
+      <c r="L39" t="s">
+        <v>211</v>
+      </c>
+      <c r="M39" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" t="s">
+        <v>213</v>
+      </c>
+      <c r="B40" t="s">
+        <v>214</v>
+      </c>
+      <c r="C40" t="s">
+        <v>25</v>
+      </c>
+      <c r="D40" t="s">
+        <v>189</v>
+      </c>
+      <c r="E40" t="s">
+        <v>215</v>
+      </c>
+      <c r="F40" t="s">
+        <v>135</v>
+      </c>
+      <c r="G40" t="s">
+        <v>29</v>
+      </c>
+      <c r="H40" t="s">
+        <v>30</v>
+      </c>
+      <c r="I40">
+        <v>27599</v>
+      </c>
+      <c r="J40" t="s">
+        <v>80</v>
+      </c>
+      <c r="K40" t="s">
+        <v>216</v>
+      </c>
+      <c r="L40" t="s">
+        <v>217</v>
+      </c>
+      <c r="M40" t="s">
+        <v>218</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D23"/>
+  <dimension ref="A1:D33"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3" t="s">
-        <v>198</v>
+        <v>219</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4"/>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
-        <v>199</v>
+        <v>220</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>221</v>
       </c>
       <c r="B14" t="s">
-        <v>69</v>
+        <v>36</v>
       </c>
       <c r="C14" t="s">
-        <v>70</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>73</v>
+        <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>222</v>
       </c>
       <c r="B15" t="s">
-        <v>39</v>
+        <v>91</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>92</v>
       </c>
       <c r="D15" t="s">
-        <v>45</v>
+        <v>95</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>201</v>
+        <v>223</v>
       </c>
       <c r="B16" t="s">
-        <v>75</v>
+        <v>23</v>
       </c>
       <c r="C16" t="s">
-        <v>76</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
-        <v>81</v>
+        <v>34</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>201</v>
+        <v>224</v>
       </c>
       <c r="B17" t="s">
-        <v>118</v>
+        <v>23</v>
       </c>
       <c r="C17" t="s">
-        <v>119</v>
+        <v>24</v>
       </c>
       <c r="D17" t="s">
-        <v>124</v>
+        <v>34</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>202</v>
+        <v>225</v>
       </c>
       <c r="B18" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="C18" t="s">
-        <v>144</v>
+        <v>37</v>
       </c>
       <c r="D18" t="s">
-        <v>149</v>
+        <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>203</v>
+        <v>226</v>
       </c>
       <c r="B19" t="s">
-        <v>89</v>
+        <v>36</v>
       </c>
       <c r="C19" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="D19" t="s">
-        <v>95</v>
+        <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>204</v>
+        <v>227</v>
       </c>
       <c r="B20" t="s">
-        <v>135</v>
+        <v>23</v>
       </c>
       <c r="C20" t="s">
-        <v>136</v>
+        <v>24</v>
       </c>
       <c r="D20" t="s">
-        <v>141</v>
+        <v>34</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>205</v>
+        <v>228</v>
       </c>
       <c r="B21" t="s">
         <v>23</v>
       </c>
       <c r="C21" t="s">
         <v>24</v>
       </c>
       <c r="D21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>206</v>
+        <v>229</v>
       </c>
       <c r="B22" t="s">
-        <v>83</v>
+        <v>139</v>
       </c>
       <c r="C22" t="s">
-        <v>84</v>
+        <v>140</v>
       </c>
       <c r="D22" t="s">
-        <v>87</v>
+        <v>145</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>207</v>
+        <v>230</v>
       </c>
       <c r="B23" t="s">
-        <v>62</v>
+        <v>23</v>
       </c>
       <c r="C23" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="D23" t="s">
-        <v>67</v>
+        <v>34</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" t="s">
+        <v>231</v>
+      </c>
+      <c r="B24" t="s">
+        <v>164</v>
+      </c>
+      <c r="C24" t="s">
+        <v>165</v>
+      </c>
+      <c r="D24" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" t="s">
+        <v>232</v>
+      </c>
+      <c r="B25" t="s">
+        <v>111</v>
+      </c>
+      <c r="C25" t="s">
+        <v>112</v>
+      </c>
+      <c r="D25" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" t="s">
+        <v>233</v>
+      </c>
+      <c r="B26" t="s">
+        <v>156</v>
+      </c>
+      <c r="C26" t="s">
+        <v>157</v>
+      </c>
+      <c r="D26" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" t="s">
+        <v>234</v>
+      </c>
+      <c r="B27" t="s">
+        <v>49</v>
+      </c>
+      <c r="C27" t="s">
+        <v>50</v>
+      </c>
+      <c r="D27" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" t="s">
+        <v>235</v>
+      </c>
+      <c r="B28" t="s">
+        <v>105</v>
+      </c>
+      <c r="C28" t="s">
+        <v>106</v>
+      </c>
+      <c r="D28" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" t="s">
+        <v>236</v>
+      </c>
+      <c r="B29" t="s">
+        <v>84</v>
+      </c>
+      <c r="C29" t="s">
+        <v>85</v>
+      </c>
+      <c r="D29" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30" t="s">
+        <v>237</v>
+      </c>
+      <c r="B30" t="s">
+        <v>23</v>
+      </c>
+      <c r="C30" t="s">
+        <v>24</v>
+      </c>
+      <c r="D30" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31" t="s">
+        <v>238</v>
+      </c>
+      <c r="B31" t="s">
+        <v>23</v>
+      </c>
+      <c r="C31" t="s">
+        <v>24</v>
+      </c>
+      <c r="D31" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32" t="s">
+        <v>239</v>
+      </c>
+      <c r="B32" t="s">
+        <v>23</v>
+      </c>
+      <c r="C32" t="s">
+        <v>24</v>
+      </c>
+      <c r="D32" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" t="s">
+        <v>240</v>
+      </c>
+      <c r="B33" t="s">
+        <v>23</v>
+      </c>
+      <c r="C33" t="s">
+        <v>24</v>
+      </c>
+      <c r="D33" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D173"/>
+  <dimension ref="A1:D211"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3" t="s">
-        <v>208</v>
+        <v>241</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4"/>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
-        <v>209</v>
+        <v>242</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>210</v>
+        <v>243</v>
       </c>
       <c r="B14" t="s">
-        <v>89</v>
+        <v>111</v>
       </c>
       <c r="C14" t="s">
-        <v>90</v>
+        <v>112</v>
       </c>
       <c r="D14" t="s">
-        <v>95</v>
+        <v>116</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>211</v>
+        <v>244</v>
       </c>
       <c r="B15" t="s">
-        <v>69</v>
+        <v>91</v>
       </c>
       <c r="C15" t="s">
-        <v>70</v>
+        <v>92</v>
       </c>
       <c r="D15" t="s">
-        <v>73</v>
+        <v>95</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>212</v>
+        <v>245</v>
       </c>
       <c r="B16" t="s">
-        <v>192</v>
+        <v>213</v>
       </c>
       <c r="C16" t="s">
-        <v>193</v>
+        <v>214</v>
       </c>
       <c r="D16" t="s">
-        <v>196</v>
+        <v>217</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>213</v>
+        <v>246</v>
       </c>
       <c r="B17" t="s">
-        <v>126</v>
+        <v>147</v>
       </c>
       <c r="C17" t="s">
-        <v>127</v>
+        <v>148</v>
       </c>
       <c r="D17" t="s">
-        <v>133</v>
+        <v>154</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>214</v>
+        <v>247</v>
       </c>
       <c r="B18" t="s">
-        <v>103</v>
+        <v>124</v>
       </c>
       <c r="C18" t="s">
-        <v>104</v>
+        <v>125</v>
       </c>
       <c r="D18" t="s">
-        <v>109</v>
+        <v>130</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>215</v>
+        <v>248</v>
       </c>
       <c r="B19" t="s">
-        <v>192</v>
+        <v>213</v>
       </c>
       <c r="C19" t="s">
-        <v>193</v>
+        <v>214</v>
       </c>
       <c r="D19" t="s">
-        <v>196</v>
+        <v>217</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>216</v>
+        <v>249</v>
       </c>
       <c r="B20" t="s">
-        <v>135</v>
+        <v>156</v>
       </c>
       <c r="C20" t="s">
-        <v>136</v>
+        <v>157</v>
       </c>
       <c r="D20" t="s">
-        <v>141</v>
+        <v>162</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>217</v>
+        <v>250</v>
       </c>
       <c r="B21" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="C21" t="s">
-        <v>40</v>
+        <v>62</v>
       </c>
       <c r="D21" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>218</v>
+        <v>251</v>
       </c>
       <c r="B22" t="s">
-        <v>103</v>
+        <v>124</v>
       </c>
       <c r="C22" t="s">
-        <v>104</v>
+        <v>125</v>
       </c>
       <c r="D22" t="s">
-        <v>109</v>
+        <v>130</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>218</v>
+        <v>251</v>
       </c>
       <c r="B23" t="s">
-        <v>135</v>
+        <v>156</v>
       </c>
       <c r="C23" t="s">
-        <v>136</v>
+        <v>157</v>
       </c>
       <c r="D23" t="s">
-        <v>141</v>
+        <v>162</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>219</v>
+        <v>252</v>
       </c>
       <c r="B24" t="s">
-        <v>180</v>
+        <v>201</v>
       </c>
       <c r="C24" t="s">
-        <v>181</v>
+        <v>202</v>
       </c>
       <c r="D24" t="s">
-        <v>184</v>
+        <v>205</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>219</v>
+        <v>252</v>
       </c>
       <c r="B25" t="s">
-        <v>186</v>
+        <v>207</v>
       </c>
       <c r="C25" t="s">
-        <v>187</v>
+        <v>208</v>
       </c>
       <c r="D25" t="s">
-        <v>190</v>
+        <v>211</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>220</v>
+        <v>253</v>
       </c>
       <c r="B26" t="s">
-        <v>69</v>
+        <v>36</v>
       </c>
       <c r="C26" t="s">
-        <v>70</v>
+        <v>37</v>
       </c>
       <c r="D26" t="s">
-        <v>73</v>
+        <v>41</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>221</v>
+        <v>253</v>
       </c>
       <c r="B27" t="s">
-        <v>135</v>
+        <v>91</v>
       </c>
       <c r="C27" t="s">
-        <v>136</v>
+        <v>92</v>
       </c>
       <c r="D27" t="s">
-        <v>141</v>
+        <v>95</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>222</v>
+        <v>254</v>
       </c>
       <c r="B28" t="s">
-        <v>135</v>
+        <v>36</v>
       </c>
       <c r="C28" t="s">
-        <v>136</v>
+        <v>37</v>
       </c>
       <c r="D28" t="s">
-        <v>141</v>
+        <v>41</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>223</v>
+        <v>255</v>
       </c>
       <c r="B29" t="s">
-        <v>118</v>
+        <v>156</v>
       </c>
       <c r="C29" t="s">
-        <v>119</v>
+        <v>157</v>
       </c>
       <c r="D29" t="s">
-        <v>124</v>
+        <v>162</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>223</v>
+        <v>256</v>
       </c>
       <c r="B30" t="s">
-        <v>135</v>
+        <v>156</v>
       </c>
       <c r="C30" t="s">
-        <v>136</v>
+        <v>157</v>
       </c>
       <c r="D30" t="s">
-        <v>141</v>
+        <v>162</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>224</v>
+        <v>257</v>
       </c>
       <c r="B31" t="s">
-        <v>23</v>
+        <v>139</v>
       </c>
       <c r="C31" t="s">
-        <v>24</v>
+        <v>140</v>
       </c>
       <c r="D31" t="s">
-        <v>33</v>
+        <v>145</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>225</v>
+        <v>257</v>
       </c>
       <c r="B32" t="s">
-        <v>23</v>
+        <v>156</v>
       </c>
       <c r="C32" t="s">
-        <v>24</v>
+        <v>157</v>
       </c>
       <c r="D32" t="s">
-        <v>33</v>
+        <v>162</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>225</v>
+        <v>258</v>
       </c>
       <c r="B33" t="s">
-        <v>135</v>
+        <v>49</v>
       </c>
       <c r="C33" t="s">
-        <v>136</v>
+        <v>50</v>
       </c>
       <c r="D33" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>226</v>
+        <v>259</v>
       </c>
       <c r="B34" t="s">
-        <v>103</v>
+        <v>49</v>
       </c>
       <c r="C34" t="s">
-        <v>104</v>
+        <v>50</v>
       </c>
       <c r="D34" t="s">
-        <v>109</v>
+        <v>55</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>227</v>
+        <v>259</v>
       </c>
       <c r="B35" t="s">
-        <v>111</v>
+        <v>156</v>
       </c>
       <c r="C35" t="s">
-        <v>112</v>
+        <v>157</v>
       </c>
       <c r="D35" t="s">
-        <v>116</v>
+        <v>162</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>228</v>
+        <v>260</v>
       </c>
       <c r="B36" t="s">
-        <v>103</v>
+        <v>23</v>
       </c>
       <c r="C36" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="D36" t="s">
-        <v>109</v>
+        <v>34</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>228</v>
+        <v>260</v>
       </c>
       <c r="B37" t="s">
-        <v>174</v>
+        <v>124</v>
       </c>
       <c r="C37" t="s">
-        <v>175</v>
+        <v>125</v>
       </c>
       <c r="D37" t="s">
-        <v>178</v>
+        <v>130</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>228</v>
+        <v>261</v>
       </c>
       <c r="B38" t="s">
-        <v>186</v>
+        <v>23</v>
       </c>
       <c r="C38" t="s">
-        <v>187</v>
+        <v>24</v>
       </c>
       <c r="D38" t="s">
-        <v>190</v>
+        <v>34</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>229</v>
+        <v>262</v>
       </c>
       <c r="B39" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="C39" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="D39" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>229</v>
+        <v>263</v>
       </c>
       <c r="B40" t="s">
-        <v>89</v>
+        <v>23</v>
       </c>
       <c r="C40" t="s">
-        <v>90</v>
+        <v>24</v>
       </c>
       <c r="D40" t="s">
-        <v>95</v>
+        <v>34</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>229</v>
+        <v>264</v>
       </c>
       <c r="B41" t="s">
-        <v>174</v>
+        <v>23</v>
       </c>
       <c r="C41" t="s">
-        <v>175</v>
+        <v>24</v>
       </c>
       <c r="D41" t="s">
-        <v>178</v>
+        <v>34</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>229</v>
+        <v>265</v>
       </c>
       <c r="B42" t="s">
-        <v>186</v>
+        <v>23</v>
       </c>
       <c r="C42" t="s">
-        <v>187</v>
+        <v>24</v>
       </c>
       <c r="D42" t="s">
-        <v>190</v>
+        <v>34</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>229</v>
+        <v>266</v>
       </c>
       <c r="B43" t="s">
-        <v>192</v>
+        <v>23</v>
       </c>
       <c r="C43" t="s">
-        <v>193</v>
+        <v>24</v>
       </c>
       <c r="D43" t="s">
-        <v>196</v>
+        <v>34</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>230</v>
+        <v>267</v>
       </c>
       <c r="B44" t="s">
-        <v>103</v>
+        <v>23</v>
       </c>
       <c r="C44" t="s">
-        <v>104</v>
+        <v>24</v>
       </c>
       <c r="D44" t="s">
-        <v>109</v>
+        <v>34</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>231</v>
+        <v>268</v>
       </c>
       <c r="B45" t="s">
-        <v>186</v>
+        <v>23</v>
       </c>
       <c r="C45" t="s">
-        <v>187</v>
+        <v>24</v>
       </c>
       <c r="D45" t="s">
-        <v>190</v>
+        <v>34</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>232</v>
+        <v>269</v>
       </c>
       <c r="B46" t="s">
-        <v>69</v>
+        <v>23</v>
       </c>
       <c r="C46" t="s">
-        <v>70</v>
+        <v>24</v>
       </c>
       <c r="D46" t="s">
-        <v>73</v>
+        <v>34</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>233</v>
+        <v>270</v>
       </c>
       <c r="B47" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="C47" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="D47" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
       <c r="B48" t="s">
         <v>23</v>
       </c>
       <c r="C48" t="s">
         <v>24</v>
       </c>
       <c r="D48" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>235</v>
+        <v>224</v>
       </c>
       <c r="B49" t="s">
-        <v>89</v>
+        <v>124</v>
       </c>
       <c r="C49" t="s">
-        <v>90</v>
+        <v>125</v>
       </c>
       <c r="D49" t="s">
-        <v>95</v>
+        <v>130</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>236</v>
+        <v>224</v>
       </c>
       <c r="B50" t="s">
-        <v>53</v>
+        <v>195</v>
       </c>
       <c r="C50" t="s">
-        <v>54</v>
+        <v>196</v>
       </c>
       <c r="D50" t="s">
-        <v>60</v>
+        <v>199</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>236</v>
+        <v>224</v>
       </c>
       <c r="B51" t="s">
-        <v>89</v>
+        <v>207</v>
       </c>
       <c r="C51" t="s">
-        <v>90</v>
+        <v>208</v>
       </c>
       <c r="D51" t="s">
-        <v>95</v>
+        <v>211</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>237</v>
+        <v>271</v>
       </c>
       <c r="B52" t="s">
-        <v>103</v>
+        <v>75</v>
       </c>
       <c r="C52" t="s">
-        <v>104</v>
+        <v>76</v>
       </c>
       <c r="D52" t="s">
-        <v>109</v>
+        <v>82</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>238</v>
+        <v>271</v>
       </c>
       <c r="B53" t="s">
-        <v>89</v>
+        <v>111</v>
       </c>
       <c r="C53" t="s">
-        <v>90</v>
+        <v>112</v>
       </c>
       <c r="D53" t="s">
-        <v>95</v>
+        <v>116</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>238</v>
+        <v>271</v>
       </c>
       <c r="B54" t="s">
-        <v>111</v>
+        <v>195</v>
       </c>
       <c r="C54" t="s">
-        <v>112</v>
+        <v>196</v>
       </c>
       <c r="D54" t="s">
-        <v>116</v>
+        <v>199</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>238</v>
+        <v>271</v>
       </c>
       <c r="B55" t="s">
-        <v>135</v>
+        <v>207</v>
       </c>
       <c r="C55" t="s">
-        <v>136</v>
+        <v>208</v>
       </c>
       <c r="D55" t="s">
-        <v>141</v>
+        <v>211</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>239</v>
+        <v>271</v>
       </c>
       <c r="B56" t="s">
-        <v>75</v>
+        <v>213</v>
       </c>
       <c r="C56" t="s">
-        <v>76</v>
+        <v>214</v>
       </c>
       <c r="D56" t="s">
-        <v>81</v>
+        <v>217</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>240</v>
+        <v>272</v>
       </c>
       <c r="B57" t="s">
-        <v>62</v>
+        <v>124</v>
       </c>
       <c r="C57" t="s">
-        <v>63</v>
+        <v>125</v>
       </c>
       <c r="D57" t="s">
-        <v>67</v>
+        <v>130</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>241</v>
+        <v>273</v>
       </c>
       <c r="B58" t="s">
-        <v>135</v>
+        <v>207</v>
       </c>
       <c r="C58" t="s">
-        <v>136</v>
+        <v>208</v>
       </c>
       <c r="D58" t="s">
-        <v>141</v>
+        <v>211</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>242</v>
+        <v>274</v>
       </c>
       <c r="B59" t="s">
-        <v>69</v>
+        <v>91</v>
       </c>
       <c r="C59" t="s">
-        <v>70</v>
+        <v>92</v>
       </c>
       <c r="D59" t="s">
-        <v>73</v>
+        <v>95</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>243</v>
+        <v>275</v>
       </c>
       <c r="B60" t="s">
-        <v>53</v>
+        <v>23</v>
       </c>
       <c r="C60" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="D60" t="s">
-        <v>60</v>
+        <v>34</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>243</v>
+        <v>276</v>
       </c>
       <c r="B61" t="s">
-        <v>89</v>
+        <v>147</v>
       </c>
       <c r="C61" t="s">
-        <v>90</v>
+        <v>148</v>
       </c>
       <c r="D61" t="s">
-        <v>95</v>
+        <v>154</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>243</v>
+        <v>277</v>
       </c>
       <c r="B62" t="s">
-        <v>180</v>
+        <v>49</v>
       </c>
       <c r="C62" t="s">
-        <v>181</v>
+        <v>50</v>
       </c>
       <c r="D62" t="s">
-        <v>184</v>
+        <v>55</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>244</v>
+        <v>278</v>
       </c>
       <c r="B63" t="s">
         <v>111</v>
       </c>
       <c r="C63" t="s">
         <v>112</v>
       </c>
       <c r="D63" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>245</v>
+        <v>279</v>
       </c>
       <c r="B64" t="s">
-        <v>89</v>
+        <v>75</v>
       </c>
       <c r="C64" t="s">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="D64" t="s">
-        <v>95</v>
+        <v>82</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>246</v>
+        <v>279</v>
       </c>
       <c r="B65" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="C65" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="D65" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>247</v>
+        <v>280</v>
       </c>
       <c r="B66" t="s">
-        <v>53</v>
+        <v>124</v>
       </c>
       <c r="C66" t="s">
-        <v>54</v>
+        <v>125</v>
       </c>
       <c r="D66" t="s">
-        <v>60</v>
+        <v>130</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>248</v>
+        <v>281</v>
       </c>
       <c r="B67" t="s">
         <v>111</v>
       </c>
       <c r="C67" t="s">
         <v>112</v>
       </c>
       <c r="D67" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>249</v>
+        <v>281</v>
       </c>
       <c r="B68" t="s">
-        <v>69</v>
+        <v>132</v>
       </c>
       <c r="C68" t="s">
-        <v>70</v>
+        <v>133</v>
       </c>
       <c r="D68" t="s">
-        <v>73</v>
+        <v>137</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>250</v>
+        <v>281</v>
       </c>
       <c r="B69" t="s">
-        <v>118</v>
+        <v>156</v>
       </c>
       <c r="C69" t="s">
-        <v>119</v>
+        <v>157</v>
       </c>
       <c r="D69" t="s">
-        <v>124</v>
+        <v>162</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>251</v>
+        <v>282</v>
       </c>
       <c r="B70" t="s">
-        <v>174</v>
+        <v>97</v>
       </c>
       <c r="C70" t="s">
-        <v>175</v>
+        <v>98</v>
       </c>
       <c r="D70" t="s">
-        <v>178</v>
+        <v>103</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>252</v>
+        <v>283</v>
       </c>
       <c r="B71" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="C71" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="D71" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>253</v>
+        <v>284</v>
       </c>
       <c r="B72" t="s">
-        <v>174</v>
+        <v>84</v>
       </c>
       <c r="C72" t="s">
-        <v>175</v>
+        <v>85</v>
       </c>
       <c r="D72" t="s">
-        <v>178</v>
+        <v>89</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>254</v>
+        <v>285</v>
       </c>
       <c r="B73" t="s">
-        <v>75</v>
+        <v>23</v>
       </c>
       <c r="C73" t="s">
-        <v>76</v>
+        <v>24</v>
       </c>
       <c r="D73" t="s">
-        <v>81</v>
+        <v>34</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>255</v>
+        <v>286</v>
       </c>
       <c r="B74" t="s">
-        <v>75</v>
+        <v>23</v>
       </c>
       <c r="C74" t="s">
-        <v>76</v>
+        <v>24</v>
       </c>
       <c r="D74" t="s">
-        <v>81</v>
+        <v>34</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>255</v>
+        <v>287</v>
       </c>
       <c r="B75" t="s">
-        <v>118</v>
+        <v>23</v>
       </c>
       <c r="C75" t="s">
-        <v>119</v>
+        <v>24</v>
       </c>
       <c r="D75" t="s">
-        <v>124</v>
+        <v>34</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>256</v>
+        <v>288</v>
       </c>
       <c r="B76" t="s">
-        <v>75</v>
+        <v>156</v>
       </c>
       <c r="C76" t="s">
-        <v>76</v>
+        <v>157</v>
       </c>
       <c r="D76" t="s">
-        <v>81</v>
+        <v>162</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>256</v>
+        <v>289</v>
       </c>
       <c r="B77" t="s">
-        <v>118</v>
+        <v>91</v>
       </c>
       <c r="C77" t="s">
-        <v>119</v>
+        <v>92</v>
       </c>
       <c r="D77" t="s">
-        <v>124</v>
+        <v>95</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
-        <v>257</v>
+        <v>290</v>
       </c>
       <c r="B78" t="s">
-        <v>111</v>
+        <v>75</v>
       </c>
       <c r="C78" t="s">
-        <v>112</v>
+        <v>76</v>
       </c>
       <c r="D78" t="s">
-        <v>116</v>
+        <v>82</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
-        <v>257</v>
+        <v>290</v>
       </c>
       <c r="B79" t="s">
-        <v>143</v>
+        <v>111</v>
       </c>
       <c r="C79" t="s">
-        <v>144</v>
+        <v>112</v>
       </c>
       <c r="D79" t="s">
-        <v>149</v>
+        <v>116</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
-        <v>258</v>
+        <v>290</v>
       </c>
       <c r="B80" t="s">
-        <v>143</v>
+        <v>201</v>
       </c>
       <c r="C80" t="s">
-        <v>144</v>
+        <v>202</v>
       </c>
       <c r="D80" t="s">
-        <v>149</v>
+        <v>205</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
-        <v>259</v>
+        <v>291</v>
       </c>
       <c r="B81" t="s">
-        <v>89</v>
+        <v>132</v>
       </c>
       <c r="C81" t="s">
-        <v>90</v>
+        <v>133</v>
       </c>
       <c r="D81" t="s">
-        <v>95</v>
+        <v>137</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
-        <v>260</v>
+        <v>292</v>
       </c>
       <c r="B82" t="s">
-        <v>69</v>
+        <v>36</v>
       </c>
       <c r="C82" t="s">
-        <v>70</v>
+        <v>37</v>
       </c>
       <c r="D82" t="s">
-        <v>73</v>
+        <v>41</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
-        <v>261</v>
+        <v>293</v>
       </c>
       <c r="B83" t="s">
-        <v>39</v>
+        <v>111</v>
       </c>
       <c r="C83" t="s">
-        <v>40</v>
+        <v>112</v>
       </c>
       <c r="D83" t="s">
-        <v>45</v>
+        <v>116</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
-        <v>262</v>
+        <v>294</v>
       </c>
       <c r="B84" t="s">
-        <v>89</v>
+        <v>124</v>
       </c>
       <c r="C84" t="s">
-        <v>90</v>
+        <v>125</v>
       </c>
       <c r="D84" t="s">
-        <v>95</v>
+        <v>130</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
-        <v>263</v>
+        <v>295</v>
       </c>
       <c r="B85" t="s">
-        <v>89</v>
+        <v>23</v>
       </c>
       <c r="C85" t="s">
-        <v>90</v>
+        <v>24</v>
       </c>
       <c r="D85" t="s">
-        <v>95</v>
+        <v>34</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
-        <v>263</v>
+        <v>296</v>
       </c>
       <c r="B86" t="s">
-        <v>160</v>
+        <v>23</v>
       </c>
       <c r="C86" t="s">
-        <v>161</v>
+        <v>24</v>
       </c>
       <c r="D86" t="s">
-        <v>165</v>
+        <v>34</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
-        <v>264</v>
+        <v>297</v>
       </c>
       <c r="B87" t="s">
-        <v>62</v>
+        <v>23</v>
       </c>
       <c r="C87" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="D87" t="s">
-        <v>67</v>
+        <v>34</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
-        <v>265</v>
+        <v>298</v>
       </c>
       <c r="B88" t="s">
-        <v>39</v>
+        <v>75</v>
       </c>
       <c r="C88" t="s">
-        <v>40</v>
+        <v>76</v>
       </c>
       <c r="D88" t="s">
-        <v>45</v>
+        <v>82</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
-        <v>266</v>
+        <v>299</v>
       </c>
       <c r="B89" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="C89" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="D89" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
-        <v>267</v>
+        <v>300</v>
       </c>
       <c r="B90" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="C90" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="D90" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
-        <v>268</v>
+        <v>301</v>
       </c>
       <c r="B91" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="C91" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="D91" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
-        <v>269</v>
+        <v>302</v>
       </c>
       <c r="B92" t="s">
-        <v>89</v>
+        <v>23</v>
       </c>
       <c r="C92" t="s">
-        <v>90</v>
+        <v>24</v>
       </c>
       <c r="D92" t="s">
-        <v>95</v>
+        <v>34</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
-        <v>270</v>
+        <v>303</v>
       </c>
       <c r="B93" t="s">
-        <v>89</v>
+        <v>132</v>
       </c>
       <c r="C93" t="s">
-        <v>90</v>
+        <v>133</v>
       </c>
       <c r="D93" t="s">
-        <v>95</v>
+        <v>137</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
-        <v>270</v>
+        <v>304</v>
       </c>
       <c r="B94" t="s">
-        <v>160</v>
+        <v>91</v>
       </c>
       <c r="C94" t="s">
-        <v>161</v>
+        <v>92</v>
       </c>
       <c r="D94" t="s">
-        <v>165</v>
+        <v>95</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
-        <v>271</v>
+        <v>305</v>
       </c>
       <c r="B95" t="s">
-        <v>111</v>
+        <v>139</v>
       </c>
       <c r="C95" t="s">
-        <v>112</v>
+        <v>140</v>
       </c>
       <c r="D95" t="s">
-        <v>116</v>
+        <v>145</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
-        <v>272</v>
+        <v>306</v>
       </c>
       <c r="B96" t="s">
-        <v>23</v>
+        <v>195</v>
       </c>
       <c r="C96" t="s">
-        <v>24</v>
+        <v>196</v>
       </c>
       <c r="D96" t="s">
-        <v>33</v>
+        <v>199</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
-        <v>273</v>
+        <v>307</v>
       </c>
       <c r="B97" t="s">
-        <v>23</v>
+        <v>61</v>
       </c>
       <c r="C97" t="s">
-        <v>24</v>
+        <v>62</v>
       </c>
       <c r="D97" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
-        <v>274</v>
+        <v>308</v>
       </c>
       <c r="B98" t="s">
-        <v>23</v>
+        <v>195</v>
       </c>
       <c r="C98" t="s">
-        <v>24</v>
+        <v>196</v>
       </c>
       <c r="D98" t="s">
-        <v>33</v>
+        <v>199</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
-        <v>275</v>
+        <v>309</v>
       </c>
       <c r="B99" t="s">
-        <v>62</v>
+        <v>23</v>
       </c>
       <c r="C99" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="D99" t="s">
-        <v>67</v>
+        <v>34</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
-        <v>276</v>
+        <v>310</v>
       </c>
       <c r="B100" t="s">
-        <v>111</v>
+        <v>23</v>
       </c>
       <c r="C100" t="s">
-        <v>112</v>
+        <v>24</v>
       </c>
       <c r="D100" t="s">
-        <v>116</v>
+        <v>34</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
-        <v>277</v>
+        <v>311</v>
       </c>
       <c r="B101" t="s">
-        <v>143</v>
+        <v>97</v>
       </c>
       <c r="C101" t="s">
-        <v>144</v>
+        <v>98</v>
       </c>
       <c r="D101" t="s">
-        <v>149</v>
+        <v>103</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
-        <v>278</v>
+        <v>312</v>
       </c>
       <c r="B102" t="s">
-        <v>62</v>
+        <v>23</v>
       </c>
       <c r="C102" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="D102" t="s">
-        <v>67</v>
+        <v>34</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
-        <v>279</v>
+        <v>313</v>
       </c>
       <c r="B103" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="C103" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="D103" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
-        <v>202</v>
+        <v>314</v>
       </c>
       <c r="B104" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
       <c r="C104" t="s">
-        <v>144</v>
+        <v>24</v>
       </c>
       <c r="D104" t="s">
-        <v>149</v>
+        <v>34</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
-        <v>280</v>
+        <v>315</v>
       </c>
       <c r="B105" t="s">
-        <v>143</v>
+        <v>97</v>
       </c>
       <c r="C105" t="s">
-        <v>144</v>
+        <v>98</v>
       </c>
       <c r="D105" t="s">
-        <v>149</v>
+        <v>103</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
-        <v>281</v>
+        <v>315</v>
       </c>
       <c r="B106" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="C106" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="D106" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
-        <v>282</v>
+        <v>230</v>
       </c>
       <c r="B107" t="s">
-        <v>143</v>
+        <v>23</v>
       </c>
       <c r="C107" t="s">
-        <v>144</v>
+        <v>24</v>
       </c>
       <c r="D107" t="s">
-        <v>149</v>
+        <v>34</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
-        <v>283</v>
+        <v>230</v>
       </c>
       <c r="B108" t="s">
-        <v>69</v>
+        <v>97</v>
       </c>
       <c r="C108" t="s">
-        <v>70</v>
+        <v>98</v>
       </c>
       <c r="D108" t="s">
-        <v>73</v>
+        <v>103</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
-        <v>284</v>
+        <v>230</v>
       </c>
       <c r="B109" t="s">
-        <v>75</v>
+        <v>139</v>
       </c>
       <c r="C109" t="s">
-        <v>76</v>
+        <v>140</v>
       </c>
       <c r="D109" t="s">
-        <v>81</v>
+        <v>145</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
-        <v>284</v>
+        <v>316</v>
       </c>
       <c r="B110" t="s">
-        <v>186</v>
+        <v>132</v>
       </c>
       <c r="C110" t="s">
-        <v>187</v>
+        <v>133</v>
       </c>
       <c r="D110" t="s">
-        <v>190</v>
+        <v>137</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
-        <v>285</v>
+        <v>316</v>
       </c>
       <c r="B111" t="s">
-        <v>53</v>
+        <v>164</v>
       </c>
       <c r="C111" t="s">
-        <v>54</v>
+        <v>165</v>
       </c>
       <c r="D111" t="s">
-        <v>60</v>
+        <v>170</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
-        <v>285</v>
+        <v>317</v>
       </c>
       <c r="B112" t="s">
-        <v>89</v>
+        <v>164</v>
       </c>
       <c r="C112" t="s">
-        <v>90</v>
+        <v>165</v>
       </c>
       <c r="D112" t="s">
-        <v>95</v>
+        <v>170</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
-        <v>285</v>
+        <v>318</v>
       </c>
       <c r="B113" t="s">
-        <v>186</v>
+        <v>111</v>
       </c>
       <c r="C113" t="s">
-        <v>187</v>
+        <v>112</v>
       </c>
       <c r="D113" t="s">
-        <v>190</v>
+        <v>116</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
-        <v>286</v>
+        <v>319</v>
       </c>
       <c r="B114" t="s">
-        <v>69</v>
+        <v>91</v>
       </c>
       <c r="C114" t="s">
-        <v>70</v>
+        <v>92</v>
       </c>
       <c r="D114" t="s">
-        <v>73</v>
+        <v>95</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
-        <v>287</v>
+        <v>320</v>
       </c>
       <c r="B115" t="s">
-        <v>89</v>
+        <v>61</v>
       </c>
       <c r="C115" t="s">
-        <v>90</v>
+        <v>62</v>
       </c>
       <c r="D115" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
-        <v>287</v>
+        <v>321</v>
       </c>
       <c r="B116" t="s">
-        <v>180</v>
+        <v>111</v>
       </c>
       <c r="C116" t="s">
-        <v>181</v>
+        <v>112</v>
       </c>
       <c r="D116" t="s">
-        <v>184</v>
+        <v>116</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
-        <v>288</v>
+        <v>322</v>
       </c>
       <c r="B117" t="s">
-        <v>89</v>
+        <v>111</v>
       </c>
       <c r="C117" t="s">
-        <v>90</v>
+        <v>112</v>
       </c>
       <c r="D117" t="s">
-        <v>95</v>
+        <v>116</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
-        <v>289</v>
+        <v>322</v>
       </c>
       <c r="B118" t="s">
-        <v>23</v>
+        <v>181</v>
       </c>
       <c r="C118" t="s">
-        <v>24</v>
+        <v>182</v>
       </c>
       <c r="D118" t="s">
-        <v>33</v>
+        <v>186</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
-        <v>290</v>
+        <v>323</v>
       </c>
       <c r="B119" t="s">
-        <v>111</v>
+        <v>84</v>
       </c>
       <c r="C119" t="s">
-        <v>112</v>
+        <v>85</v>
       </c>
       <c r="D119" t="s">
-        <v>116</v>
+        <v>89</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
-        <v>291</v>
+        <v>324</v>
       </c>
       <c r="B120" t="s">
-        <v>23</v>
+        <v>61</v>
       </c>
       <c r="C120" t="s">
-        <v>24</v>
+        <v>62</v>
       </c>
       <c r="D120" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
-        <v>292</v>
+        <v>325</v>
       </c>
       <c r="B121" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C121" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="D121" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
-        <v>293</v>
+        <v>326</v>
       </c>
       <c r="B122" t="s">
-        <v>23</v>
+        <v>61</v>
       </c>
       <c r="C122" t="s">
-        <v>24</v>
+        <v>62</v>
       </c>
       <c r="D122" t="s">
-        <v>33</v>
+        <v>67</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
-        <v>294</v>
+        <v>327</v>
       </c>
       <c r="B123" t="s">
-        <v>192</v>
+        <v>61</v>
       </c>
       <c r="C123" t="s">
-        <v>193</v>
+        <v>62</v>
       </c>
       <c r="D123" t="s">
-        <v>196</v>
+        <v>67</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
-        <v>295</v>
+        <v>328</v>
       </c>
       <c r="B124" t="s">
-        <v>135</v>
+        <v>111</v>
       </c>
       <c r="C124" t="s">
-        <v>136</v>
+        <v>112</v>
       </c>
       <c r="D124" t="s">
-        <v>141</v>
+        <v>116</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
-        <v>296</v>
+        <v>329</v>
       </c>
       <c r="B125" t="s">
-        <v>39</v>
+        <v>111</v>
       </c>
       <c r="C125" t="s">
-        <v>40</v>
+        <v>112</v>
       </c>
       <c r="D125" t="s">
-        <v>45</v>
+        <v>116</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
-        <v>297</v>
+        <v>329</v>
       </c>
       <c r="B126" t="s">
-        <v>23</v>
+        <v>181</v>
       </c>
       <c r="C126" t="s">
-        <v>24</v>
+        <v>182</v>
       </c>
       <c r="D126" t="s">
-        <v>33</v>
+        <v>186</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
-        <v>297</v>
+        <v>330</v>
       </c>
       <c r="B127" t="s">
-        <v>89</v>
+        <v>23</v>
       </c>
       <c r="C127" t="s">
-        <v>90</v>
+        <v>24</v>
       </c>
       <c r="D127" t="s">
-        <v>95</v>
+        <v>34</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
-        <v>298</v>
+        <v>331</v>
       </c>
       <c r="B128" t="s">
-        <v>89</v>
+        <v>132</v>
       </c>
       <c r="C128" t="s">
-        <v>90</v>
+        <v>133</v>
       </c>
       <c r="D128" t="s">
-        <v>95</v>
+        <v>137</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
-        <v>299</v>
+        <v>332</v>
       </c>
       <c r="B129" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="C129" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="D129" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
-        <v>300</v>
+        <v>333</v>
       </c>
       <c r="B130" t="s">
-        <v>135</v>
+        <v>49</v>
       </c>
       <c r="C130" t="s">
-        <v>136</v>
+        <v>50</v>
       </c>
       <c r="D130" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
-        <v>301</v>
+        <v>334</v>
       </c>
       <c r="B131" t="s">
-        <v>151</v>
+        <v>49</v>
       </c>
       <c r="C131" t="s">
-        <v>152</v>
+        <v>50</v>
       </c>
       <c r="D131" t="s">
-        <v>158</v>
+        <v>55</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
-        <v>302</v>
+        <v>335</v>
       </c>
       <c r="B132" t="s">
-        <v>151</v>
+        <v>84</v>
       </c>
       <c r="C132" t="s">
-        <v>152</v>
+        <v>85</v>
       </c>
       <c r="D132" t="s">
-        <v>158</v>
+        <v>89</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
-        <v>303</v>
+        <v>336</v>
       </c>
       <c r="B133" t="s">
-        <v>23</v>
+        <v>132</v>
       </c>
       <c r="C133" t="s">
-        <v>24</v>
+        <v>133</v>
       </c>
       <c r="D133" t="s">
-        <v>33</v>
+        <v>137</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
-        <v>304</v>
+        <v>337</v>
       </c>
       <c r="B134" t="s">
-        <v>69</v>
+        <v>164</v>
       </c>
       <c r="C134" t="s">
-        <v>70</v>
+        <v>165</v>
       </c>
       <c r="D134" t="s">
-        <v>73</v>
+        <v>170</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
-        <v>305</v>
+        <v>338</v>
       </c>
       <c r="B135" t="s">
-        <v>135</v>
+        <v>84</v>
       </c>
       <c r="C135" t="s">
-        <v>136</v>
+        <v>85</v>
       </c>
       <c r="D135" t="s">
-        <v>141</v>
+        <v>89</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
-        <v>306</v>
+        <v>339</v>
       </c>
       <c r="B136" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="C136" t="s">
-        <v>40</v>
+        <v>62</v>
       </c>
       <c r="D136" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
-        <v>307</v>
+        <v>231</v>
       </c>
       <c r="B137" t="s">
-        <v>186</v>
+        <v>164</v>
       </c>
       <c r="C137" t="s">
-        <v>187</v>
+        <v>165</v>
       </c>
       <c r="D137" t="s">
-        <v>190</v>
+        <v>170</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
-        <v>307</v>
+        <v>340</v>
       </c>
       <c r="B138" t="s">
-        <v>192</v>
+        <v>164</v>
       </c>
       <c r="C138" t="s">
-        <v>193</v>
+        <v>165</v>
       </c>
       <c r="D138" t="s">
-        <v>196</v>
+        <v>170</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" t="s">
-        <v>308</v>
+        <v>341</v>
       </c>
       <c r="B139" t="s">
-        <v>39</v>
+        <v>164</v>
       </c>
       <c r="C139" t="s">
-        <v>40</v>
+        <v>165</v>
       </c>
       <c r="D139" t="s">
-        <v>45</v>
+        <v>170</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" t="s">
-        <v>309</v>
+        <v>342</v>
       </c>
       <c r="B140" t="s">
-        <v>135</v>
+        <v>164</v>
       </c>
       <c r="C140" t="s">
-        <v>136</v>
+        <v>165</v>
       </c>
       <c r="D140" t="s">
-        <v>141</v>
+        <v>170</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
-        <v>310</v>
+        <v>343</v>
       </c>
       <c r="B141" t="s">
-        <v>39</v>
+        <v>91</v>
       </c>
       <c r="C141" t="s">
-        <v>40</v>
+        <v>92</v>
       </c>
       <c r="D141" t="s">
-        <v>45</v>
+        <v>95</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
-        <v>311</v>
+        <v>344</v>
       </c>
       <c r="B142" t="s">
-        <v>69</v>
+        <v>97</v>
       </c>
       <c r="C142" t="s">
-        <v>70</v>
+        <v>98</v>
       </c>
       <c r="D142" t="s">
-        <v>73</v>
+        <v>103</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
-        <v>312</v>
+        <v>344</v>
       </c>
       <c r="B143" t="s">
-        <v>135</v>
+        <v>207</v>
       </c>
       <c r="C143" t="s">
-        <v>136</v>
+        <v>208</v>
       </c>
       <c r="D143" t="s">
-        <v>141</v>
+        <v>211</v>
       </c>
     </row>
     <row r="144" spans="1:4">
       <c r="A144" t="s">
-        <v>313</v>
+        <v>345</v>
       </c>
       <c r="B144" t="s">
-        <v>135</v>
+        <v>75</v>
       </c>
       <c r="C144" t="s">
-        <v>136</v>
+        <v>76</v>
       </c>
       <c r="D144" t="s">
-        <v>141</v>
+        <v>82</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
-        <v>314</v>
+        <v>345</v>
       </c>
       <c r="B145" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="C145" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="D145" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
-        <v>315</v>
+        <v>345</v>
       </c>
       <c r="B146" t="s">
-        <v>23</v>
+        <v>207</v>
       </c>
       <c r="C146" t="s">
-        <v>24</v>
+        <v>208</v>
       </c>
       <c r="D146" t="s">
-        <v>33</v>
+        <v>211</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
-        <v>316</v>
+        <v>346</v>
       </c>
       <c r="B147" t="s">
-        <v>23</v>
+        <v>91</v>
       </c>
       <c r="C147" t="s">
-        <v>24</v>
+        <v>92</v>
       </c>
       <c r="D147" t="s">
-        <v>33</v>
+        <v>95</v>
       </c>
     </row>
     <row r="148" spans="1:4">
       <c r="A148" t="s">
-        <v>317</v>
+        <v>347</v>
       </c>
       <c r="B148" t="s">
-        <v>23</v>
+        <v>111</v>
       </c>
       <c r="C148" t="s">
-        <v>24</v>
+        <v>112</v>
       </c>
       <c r="D148" t="s">
-        <v>33</v>
+        <v>116</v>
       </c>
     </row>
     <row r="149" spans="1:4">
       <c r="A149" t="s">
-        <v>318</v>
+        <v>347</v>
       </c>
       <c r="B149" t="s">
-        <v>135</v>
+        <v>201</v>
       </c>
       <c r="C149" t="s">
-        <v>136</v>
+        <v>202</v>
       </c>
       <c r="D149" t="s">
-        <v>141</v>
+        <v>205</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="A150" t="s">
-        <v>319</v>
+        <v>348</v>
       </c>
       <c r="B150" t="s">
-        <v>62</v>
+        <v>23</v>
       </c>
       <c r="C150" t="s">
-        <v>63</v>
+        <v>24</v>
       </c>
       <c r="D150" t="s">
-        <v>67</v>
+        <v>34</v>
       </c>
     </row>
     <row r="151" spans="1:4">
       <c r="A151" t="s">
-        <v>320</v>
+        <v>349</v>
       </c>
       <c r="B151" t="s">
-        <v>62</v>
+        <v>111</v>
       </c>
       <c r="C151" t="s">
-        <v>63</v>
+        <v>112</v>
       </c>
       <c r="D151" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
     </row>
     <row r="152" spans="1:4">
       <c r="A152" t="s">
-        <v>321</v>
+        <v>350</v>
       </c>
       <c r="B152" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="C152" t="s">
-        <v>24</v>
+        <v>50</v>
       </c>
       <c r="D152" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
     </row>
     <row r="153" spans="1:4">
       <c r="A153" t="s">
-        <v>322</v>
+        <v>351</v>
       </c>
       <c r="B153" t="s">
-        <v>69</v>
+        <v>132</v>
       </c>
       <c r="C153" t="s">
-        <v>70</v>
+        <v>133</v>
       </c>
       <c r="D153" t="s">
-        <v>73</v>
+        <v>137</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="A154" t="s">
-        <v>323</v>
+        <v>352</v>
       </c>
       <c r="B154" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="C154" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="D154" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
     </row>
     <row r="155" spans="1:4">
       <c r="A155" t="s">
-        <v>324</v>
+        <v>353</v>
       </c>
       <c r="B155" t="s">
-        <v>69</v>
+        <v>91</v>
       </c>
       <c r="C155" t="s">
-        <v>70</v>
+        <v>92</v>
       </c>
       <c r="D155" t="s">
-        <v>73</v>
+        <v>95</v>
       </c>
     </row>
     <row r="156" spans="1:4">
       <c r="A156" t="s">
-        <v>325</v>
+        <v>354</v>
       </c>
       <c r="B156" t="s">
-        <v>89</v>
+        <v>49</v>
       </c>
       <c r="C156" t="s">
-        <v>90</v>
+        <v>50</v>
       </c>
       <c r="D156" t="s">
-        <v>95</v>
+        <v>55</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="A157" t="s">
-        <v>326</v>
+        <v>355</v>
       </c>
       <c r="B157" t="s">
-        <v>135</v>
+        <v>213</v>
       </c>
       <c r="C157" t="s">
-        <v>136</v>
+        <v>214</v>
       </c>
       <c r="D157" t="s">
-        <v>141</v>
+        <v>217</v>
       </c>
     </row>
     <row r="158" spans="1:4">
       <c r="A158" t="s">
-        <v>327</v>
+        <v>356</v>
       </c>
       <c r="B158" t="s">
-        <v>69</v>
+        <v>156</v>
       </c>
       <c r="C158" t="s">
-        <v>70</v>
+        <v>157</v>
       </c>
       <c r="D158" t="s">
-        <v>73</v>
+        <v>162</v>
       </c>
     </row>
     <row r="159" spans="1:4">
       <c r="A159" t="s">
-        <v>328</v>
+        <v>357</v>
       </c>
       <c r="B159" t="s">
-        <v>111</v>
+        <v>61</v>
       </c>
       <c r="C159" t="s">
-        <v>112</v>
+        <v>62</v>
       </c>
       <c r="D159" t="s">
-        <v>116</v>
+        <v>67</v>
       </c>
     </row>
     <row r="160" spans="1:4">
       <c r="A160" t="s">
-        <v>329</v>
+        <v>358</v>
       </c>
       <c r="B160" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="C160" t="s">
-        <v>24</v>
+        <v>50</v>
       </c>
       <c r="D160" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
     </row>
     <row r="161" spans="1:4">
       <c r="A161" t="s">
-        <v>330</v>
+        <v>358</v>
       </c>
       <c r="B161" t="s">
-        <v>39</v>
+        <v>111</v>
       </c>
       <c r="C161" t="s">
-        <v>40</v>
+        <v>112</v>
       </c>
       <c r="D161" t="s">
-        <v>45</v>
+        <v>116</v>
       </c>
     </row>
     <row r="162" spans="1:4">
       <c r="A162" t="s">
-        <v>331</v>
+        <v>359</v>
       </c>
       <c r="B162" t="s">
-        <v>23</v>
+        <v>111</v>
       </c>
       <c r="C162" t="s">
-        <v>24</v>
+        <v>112</v>
       </c>
       <c r="D162" t="s">
-        <v>33</v>
+        <v>116</v>
       </c>
     </row>
     <row r="163" spans="1:4">
       <c r="A163" t="s">
-        <v>332</v>
+        <v>360</v>
       </c>
       <c r="B163" t="s">
-        <v>62</v>
+        <v>84</v>
       </c>
       <c r="C163" t="s">
-        <v>63</v>
+        <v>85</v>
       </c>
       <c r="D163" t="s">
-        <v>67</v>
+        <v>89</v>
       </c>
     </row>
     <row r="164" spans="1:4">
       <c r="A164" t="s">
-        <v>333</v>
+        <v>361</v>
       </c>
       <c r="B164" t="s">
-        <v>23</v>
+        <v>156</v>
       </c>
       <c r="C164" t="s">
-        <v>24</v>
+        <v>157</v>
       </c>
       <c r="D164" t="s">
-        <v>33</v>
+        <v>162</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="A165" t="s">
-        <v>334</v>
+        <v>362</v>
       </c>
       <c r="B165" t="s">
-        <v>23</v>
+        <v>172</v>
       </c>
       <c r="C165" t="s">
-        <v>24</v>
+        <v>173</v>
       </c>
       <c r="D165" t="s">
-        <v>33</v>
+        <v>179</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="A166" t="s">
-        <v>335</v>
+        <v>363</v>
       </c>
       <c r="B166" t="s">
-        <v>135</v>
+        <v>172</v>
       </c>
       <c r="C166" t="s">
-        <v>136</v>
+        <v>173</v>
       </c>
       <c r="D166" t="s">
-        <v>141</v>
+        <v>179</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="A167" t="s">
-        <v>336</v>
+        <v>364</v>
       </c>
       <c r="B167" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="C167" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="D167" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
     </row>
     <row r="168" spans="1:4">
       <c r="A168" t="s">
-        <v>337</v>
+        <v>365</v>
       </c>
       <c r="B168" t="s">
-        <v>111</v>
+        <v>91</v>
       </c>
       <c r="C168" t="s">
-        <v>112</v>
+        <v>92</v>
       </c>
       <c r="D168" t="s">
-        <v>116</v>
+        <v>95</v>
       </c>
     </row>
     <row r="169" spans="1:4">
       <c r="A169" t="s">
-        <v>338</v>
+        <v>366</v>
       </c>
       <c r="B169" t="s">
-        <v>135</v>
+        <v>156</v>
       </c>
       <c r="C169" t="s">
-        <v>136</v>
+        <v>157</v>
       </c>
       <c r="D169" t="s">
-        <v>141</v>
+        <v>162</v>
       </c>
     </row>
     <row r="170" spans="1:4">
       <c r="A170" t="s">
-        <v>339</v>
+        <v>367</v>
       </c>
       <c r="B170" t="s">
+        <v>61</v>
+      </c>
+      <c r="C170" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="D170" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="171" spans="1:4">
       <c r="A171" t="s">
-        <v>340</v>
+        <v>368</v>
       </c>
       <c r="B171" t="s">
-        <v>89</v>
+        <v>207</v>
       </c>
       <c r="C171" t="s">
-        <v>90</v>
+        <v>208</v>
       </c>
       <c r="D171" t="s">
-        <v>95</v>
+        <v>211</v>
       </c>
     </row>
     <row r="172" spans="1:4">
       <c r="A172" t="s">
-        <v>341</v>
+        <v>368</v>
       </c>
       <c r="B172" t="s">
-        <v>89</v>
+        <v>213</v>
       </c>
       <c r="C172" t="s">
-        <v>90</v>
+        <v>214</v>
       </c>
       <c r="D172" t="s">
-        <v>95</v>
+        <v>217</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="A173" t="s">
-        <v>342</v>
+        <v>369</v>
       </c>
       <c r="B173" t="s">
+        <v>61</v>
+      </c>
+      <c r="C173" t="s">
+        <v>62</v>
+      </c>
+      <c r="D173" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4">
+      <c r="A174" t="s">
+        <v>370</v>
+      </c>
+      <c r="B174" t="s">
+        <v>156</v>
+      </c>
+      <c r="C174" t="s">
+        <v>157</v>
+      </c>
+      <c r="D174" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4">
+      <c r="A175" t="s">
+        <v>371</v>
+      </c>
+      <c r="B175" t="s">
+        <v>61</v>
+      </c>
+      <c r="C175" t="s">
+        <v>62</v>
+      </c>
+      <c r="D175" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4">
+      <c r="A176" t="s">
+        <v>372</v>
+      </c>
+      <c r="B176" t="s">
+        <v>91</v>
+      </c>
+      <c r="C176" t="s">
+        <v>92</v>
+      </c>
+      <c r="D176" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4">
+      <c r="A177" t="s">
+        <v>373</v>
+      </c>
+      <c r="B177" t="s">
+        <v>156</v>
+      </c>
+      <c r="C177" t="s">
+        <v>157</v>
+      </c>
+      <c r="D177" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4">
+      <c r="A178" t="s">
+        <v>374</v>
+      </c>
+      <c r="B178" t="s">
+        <v>156</v>
+      </c>
+      <c r="C178" t="s">
+        <v>157</v>
+      </c>
+      <c r="D178" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4">
+      <c r="A179" t="s">
+        <v>375</v>
+      </c>
+      <c r="B179" t="s">
+        <v>124</v>
+      </c>
+      <c r="C179" t="s">
+        <v>125</v>
+      </c>
+      <c r="D179" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4">
+      <c r="A180" t="s">
+        <v>376</v>
+      </c>
+      <c r="B180" t="s">
+        <v>49</v>
+      </c>
+      <c r="C180" t="s">
+        <v>50</v>
+      </c>
+      <c r="D180" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4">
+      <c r="A181" t="s">
+        <v>377</v>
+      </c>
+      <c r="B181" t="s">
+        <v>49</v>
+      </c>
+      <c r="C181" t="s">
+        <v>50</v>
+      </c>
+      <c r="D181" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4">
+      <c r="A182" t="s">
+        <v>378</v>
+      </c>
+      <c r="B182" t="s">
+        <v>49</v>
+      </c>
+      <c r="C182" t="s">
+        <v>50</v>
+      </c>
+      <c r="D182" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4">
+      <c r="A183" t="s">
+        <v>379</v>
+      </c>
+      <c r="B183" t="s">
+        <v>156</v>
+      </c>
+      <c r="C183" t="s">
+        <v>157</v>
+      </c>
+      <c r="D183" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4">
+      <c r="A184" t="s">
+        <v>380</v>
+      </c>
+      <c r="B184" t="s">
+        <v>84</v>
+      </c>
+      <c r="C184" t="s">
+        <v>85</v>
+      </c>
+      <c r="D184" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4">
+      <c r="A185" t="s">
+        <v>381</v>
+      </c>
+      <c r="B185" t="s">
+        <v>84</v>
+      </c>
+      <c r="C185" t="s">
+        <v>85</v>
+      </c>
+      <c r="D185" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4">
+      <c r="A186" t="s">
+        <v>382</v>
+      </c>
+      <c r="B186" t="s">
+        <v>49</v>
+      </c>
+      <c r="C186" t="s">
+        <v>50</v>
+      </c>
+      <c r="D186" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4">
+      <c r="A187" t="s">
+        <v>383</v>
+      </c>
+      <c r="B187" t="s">
+        <v>91</v>
+      </c>
+      <c r="C187" t="s">
+        <v>92</v>
+      </c>
+      <c r="D187" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4">
+      <c r="A188" t="s">
+        <v>384</v>
+      </c>
+      <c r="B188" t="s">
+        <v>84</v>
+      </c>
+      <c r="C188" t="s">
+        <v>85</v>
+      </c>
+      <c r="D188" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4">
+      <c r="A189" t="s">
+        <v>385</v>
+      </c>
+      <c r="B189" t="s">
+        <v>91</v>
+      </c>
+      <c r="C189" t="s">
+        <v>92</v>
+      </c>
+      <c r="D189" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4">
+      <c r="A190" t="s">
+        <v>386</v>
+      </c>
+      <c r="B190" t="s">
         <v>111</v>
       </c>
-      <c r="C173" t="s">
+      <c r="C190" t="s">
         <v>112</v>
       </c>
-      <c r="D173" t="s">
+      <c r="D190" t="s">
         <v>116</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4">
+      <c r="A191" t="s">
+        <v>387</v>
+      </c>
+      <c r="B191" t="s">
+        <v>156</v>
+      </c>
+      <c r="C191" t="s">
+        <v>157</v>
+      </c>
+      <c r="D191" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4">
+      <c r="A192" t="s">
+        <v>388</v>
+      </c>
+      <c r="B192" t="s">
+        <v>91</v>
+      </c>
+      <c r="C192" t="s">
+        <v>92</v>
+      </c>
+      <c r="D192" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4">
+      <c r="A193" t="s">
+        <v>389</v>
+      </c>
+      <c r="B193" t="s">
+        <v>132</v>
+      </c>
+      <c r="C193" t="s">
+        <v>133</v>
+      </c>
+      <c r="D193" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4">
+      <c r="A194" t="s">
+        <v>390</v>
+      </c>
+      <c r="B194" t="s">
+        <v>49</v>
+      </c>
+      <c r="C194" t="s">
+        <v>50</v>
+      </c>
+      <c r="D194" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4">
+      <c r="A195" t="s">
+        <v>391</v>
+      </c>
+      <c r="B195" t="s">
+        <v>61</v>
+      </c>
+      <c r="C195" t="s">
+        <v>62</v>
+      </c>
+      <c r="D195" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4">
+      <c r="A196" t="s">
+        <v>392</v>
+      </c>
+      <c r="B196" t="s">
+        <v>49</v>
+      </c>
+      <c r="C196" t="s">
+        <v>50</v>
+      </c>
+      <c r="D196" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4">
+      <c r="A197" t="s">
+        <v>393</v>
+      </c>
+      <c r="B197" t="s">
+        <v>84</v>
+      </c>
+      <c r="C197" t="s">
+        <v>85</v>
+      </c>
+      <c r="D197" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4">
+      <c r="A198" t="s">
+        <v>394</v>
+      </c>
+      <c r="B198" t="s">
+        <v>49</v>
+      </c>
+      <c r="C198" t="s">
+        <v>50</v>
+      </c>
+      <c r="D198" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4">
+      <c r="A199" t="s">
+        <v>395</v>
+      </c>
+      <c r="B199" t="s">
+        <v>23</v>
+      </c>
+      <c r="C199" t="s">
+        <v>24</v>
+      </c>
+      <c r="D199" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4">
+      <c r="A200" t="s">
+        <v>396</v>
+      </c>
+      <c r="B200" t="s">
+        <v>23</v>
+      </c>
+      <c r="C200" t="s">
+        <v>24</v>
+      </c>
+      <c r="D200" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4">
+      <c r="A201" t="s">
+        <v>397</v>
+      </c>
+      <c r="B201" t="s">
+        <v>23</v>
+      </c>
+      <c r="C201" t="s">
+        <v>24</v>
+      </c>
+      <c r="D201" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4">
+      <c r="A202" t="s">
+        <v>398</v>
+      </c>
+      <c r="B202" t="s">
+        <v>23</v>
+      </c>
+      <c r="C202" t="s">
+        <v>24</v>
+      </c>
+      <c r="D202" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4">
+      <c r="A203" t="s">
+        <v>399</v>
+      </c>
+      <c r="B203" t="s">
+        <v>49</v>
+      </c>
+      <c r="C203" t="s">
+        <v>50</v>
+      </c>
+      <c r="D203" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4">
+      <c r="A204" t="s">
+        <v>400</v>
+      </c>
+      <c r="B204" t="s">
+        <v>156</v>
+      </c>
+      <c r="C204" t="s">
+        <v>157</v>
+      </c>
+      <c r="D204" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4">
+      <c r="A205" t="s">
+        <v>401</v>
+      </c>
+      <c r="B205" t="s">
+        <v>84</v>
+      </c>
+      <c r="C205" t="s">
+        <v>85</v>
+      </c>
+      <c r="D205" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4">
+      <c r="A206" t="s">
+        <v>402</v>
+      </c>
+      <c r="B206" t="s">
+        <v>132</v>
+      </c>
+      <c r="C206" t="s">
+        <v>133</v>
+      </c>
+      <c r="D206" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4">
+      <c r="A207" t="s">
+        <v>403</v>
+      </c>
+      <c r="B207" t="s">
+        <v>156</v>
+      </c>
+      <c r="C207" t="s">
+        <v>157</v>
+      </c>
+      <c r="D207" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4">
+      <c r="A208" t="s">
+        <v>404</v>
+      </c>
+      <c r="B208" t="s">
+        <v>84</v>
+      </c>
+      <c r="C208" t="s">
+        <v>85</v>
+      </c>
+      <c r="D208" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4">
+      <c r="A209" t="s">
+        <v>405</v>
+      </c>
+      <c r="B209" t="s">
+        <v>111</v>
+      </c>
+      <c r="C209" t="s">
+        <v>112</v>
+      </c>
+      <c r="D209" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4">
+      <c r="A210" t="s">
+        <v>406</v>
+      </c>
+      <c r="B210" t="s">
+        <v>111</v>
+      </c>
+      <c r="C210" t="s">
+        <v>112</v>
+      </c>
+      <c r="D210" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4">
+      <c r="A211" t="s">
+        <v>407</v>
+      </c>
+      <c r="B211" t="s">
+        <v>132</v>
+      </c>
+      <c r="C211" t="s">
+        <v>133</v>
+      </c>
+      <c r="D211" t="s">
+        <v>137</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E31"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
@@ -5185,395 +6151,395 @@
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="3" t="s">
-        <v>343</v>
+        <v>408</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:5"/>
     <row r="13" spans="1:5">
       <c r="A13" s="2" t="s">
-        <v>344</v>
+        <v>409</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>345</v>
+        <v>410</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>346</v>
+        <v>411</v>
       </c>
       <c r="B14" t="s">
-        <v>347</v>
+        <v>412</v>
       </c>
       <c r="C14" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="D14" t="s">
-        <v>24</v>
+        <v>50</v>
       </c>
       <c r="E14" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>348</v>
+        <v>413</v>
       </c>
       <c r="B15" t="s">
-        <v>349</v>
+        <v>414</v>
       </c>
       <c r="C15" t="s">
-        <v>62</v>
+        <v>84</v>
       </c>
       <c r="D15" t="s">
-        <v>63</v>
+        <v>85</v>
       </c>
       <c r="E15" t="s">
-        <v>67</v>
+        <v>89</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>350</v>
+        <v>415</v>
       </c>
       <c r="B16" t="s">
-        <v>351</v>
+        <v>416</v>
       </c>
       <c r="C16" t="s">
-        <v>62</v>
+        <v>84</v>
       </c>
       <c r="D16" t="s">
-        <v>63</v>
+        <v>85</v>
       </c>
       <c r="E16" t="s">
-        <v>67</v>
+        <v>89</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>352</v>
+        <v>417</v>
       </c>
       <c r="B17" t="s">
-        <v>353</v>
+        <v>418</v>
       </c>
       <c r="C17" t="s">
-        <v>62</v>
+        <v>84</v>
       </c>
       <c r="D17" t="s">
-        <v>63</v>
+        <v>85</v>
       </c>
       <c r="E17" t="s">
-        <v>67</v>
+        <v>89</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>354</v>
+        <v>419</v>
       </c>
       <c r="B18" t="s">
-        <v>355</v>
+        <v>420</v>
       </c>
       <c r="C18" t="s">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="D18" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="E18" t="s">
-        <v>81</v>
+        <v>103</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>356</v>
+        <v>421</v>
       </c>
       <c r="B19" t="s">
-        <v>357</v>
+        <v>422</v>
       </c>
       <c r="C19" t="s">
-        <v>75</v>
+        <v>97</v>
       </c>
       <c r="D19" t="s">
-        <v>76</v>
+        <v>98</v>
       </c>
       <c r="E19" t="s">
-        <v>81</v>
+        <v>103</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>358</v>
+        <v>423</v>
       </c>
       <c r="B20" t="s">
-        <v>359</v>
+        <v>424</v>
       </c>
       <c r="C20" t="s">
-        <v>89</v>
+        <v>111</v>
       </c>
       <c r="D20" t="s">
-        <v>90</v>
+        <v>112</v>
       </c>
       <c r="E20" t="s">
-        <v>95</v>
+        <v>116</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>360</v>
+        <v>425</v>
       </c>
       <c r="B21" t="s">
-        <v>361</v>
+        <v>426</v>
       </c>
       <c r="C21" t="s">
-        <v>89</v>
+        <v>111</v>
       </c>
       <c r="D21" t="s">
-        <v>90</v>
+        <v>112</v>
       </c>
       <c r="E21" t="s">
-        <v>95</v>
+        <v>116</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>362</v>
+        <v>427</v>
       </c>
       <c r="B22" t="s">
-        <v>363</v>
+        <v>428</v>
       </c>
       <c r="C22" t="s">
-        <v>118</v>
+        <v>139</v>
       </c>
       <c r="D22" t="s">
-        <v>119</v>
+        <v>140</v>
       </c>
       <c r="E22" t="s">
-        <v>124</v>
+        <v>145</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>364</v>
+        <v>429</v>
       </c>
       <c r="B23" t="s">
-        <v>365</v>
+        <v>430</v>
       </c>
       <c r="C23" t="s">
-        <v>135</v>
+        <v>156</v>
       </c>
       <c r="D23" t="s">
-        <v>136</v>
+        <v>157</v>
       </c>
       <c r="E23" t="s">
-        <v>141</v>
+        <v>162</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>366</v>
+        <v>431</v>
       </c>
       <c r="B24" t="s">
-        <v>367</v>
+        <v>432</v>
       </c>
       <c r="C24" t="s">
-        <v>135</v>
+        <v>156</v>
       </c>
       <c r="D24" t="s">
-        <v>136</v>
+        <v>157</v>
       </c>
       <c r="E24" t="s">
-        <v>141</v>
+        <v>162</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>368</v>
+        <v>433</v>
       </c>
       <c r="B25" t="s">
-        <v>369</v>
+        <v>434</v>
       </c>
       <c r="C25" t="s">
-        <v>135</v>
+        <v>156</v>
       </c>
       <c r="D25" t="s">
-        <v>136</v>
+        <v>157</v>
       </c>
       <c r="E25" t="s">
-        <v>141</v>
+        <v>162</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>370</v>
+        <v>435</v>
       </c>
       <c r="B26" t="s">
-        <v>371</v>
+        <v>436</v>
       </c>
       <c r="C26" t="s">
-        <v>143</v>
+        <v>164</v>
       </c>
       <c r="D26" t="s">
-        <v>144</v>
+        <v>165</v>
       </c>
       <c r="E26" t="s">
-        <v>149</v>
+        <v>170</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>372</v>
+        <v>437</v>
       </c>
       <c r="B27" t="s">
-        <v>373</v>
+        <v>438</v>
       </c>
       <c r="C27" t="s">
-        <v>143</v>
+        <v>164</v>
       </c>
       <c r="D27" t="s">
-        <v>144</v>
+        <v>165</v>
       </c>
       <c r="E27" t="s">
-        <v>149</v>
+        <v>170</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>374</v>
+        <v>439</v>
       </c>
       <c r="B28" t="s">
-        <v>375</v>
+        <v>440</v>
       </c>
       <c r="C28" t="s">
-        <v>143</v>
+        <v>164</v>
       </c>
       <c r="D28" t="s">
-        <v>144</v>
+        <v>165</v>
       </c>
       <c r="E28" t="s">
-        <v>149</v>
+        <v>170</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>376</v>
+        <v>441</v>
       </c>
       <c r="B29" t="s">
-        <v>377</v>
+        <v>442</v>
       </c>
       <c r="C29" t="s">
-        <v>143</v>
+        <v>164</v>
       </c>
       <c r="D29" t="s">
-        <v>144</v>
+        <v>165</v>
       </c>
       <c r="E29" t="s">
-        <v>149</v>
+        <v>170</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>378</v>
+        <v>443</v>
       </c>
       <c r="B30" t="s">
-        <v>379</v>
+        <v>444</v>
       </c>
       <c r="C30" t="s">
-        <v>143</v>
+        <v>164</v>
       </c>
       <c r="D30" t="s">
-        <v>144</v>
+        <v>165</v>
       </c>
       <c r="E30" t="s">
-        <v>149</v>
+        <v>170</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>380</v>
+        <v>445</v>
       </c>
       <c r="B31" t="s">
-        <v>381</v>
+        <v>446</v>
       </c>
       <c r="C31" t="s">
-        <v>143</v>
+        <v>164</v>
       </c>
       <c r="D31" t="s">
-        <v>144</v>
+        <v>165</v>
       </c>
       <c r="E31" t="s">
-        <v>149</v>
+        <v>170</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData/>