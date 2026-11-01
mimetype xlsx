--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -20,119 +20,137 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Facilities" sheetId="1" r:id="rId4"/>
     <sheet name="Facility Types" sheetId="2" r:id="rId5"/>
     <sheet name="Services" sheetId="3" r:id="rId6"/>
     <sheet name="Instrumentation" sheetId="4" r:id="rId7"/>
     <sheet name="Worksheet" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="484">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="490">
   <si>
     <t>CoreMarketplace Search Results Export</t>
   </si>
   <si>
-    <t>Generated: 09/16/2026</t>
+    <t>Generated: 11/01/2026</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/</t>
   </si>
   <si>
     <t>Data is provided for reference and research use only.  Information may not be republished without explicit permission.</t>
   </si>
   <si>
     <t>For questions contact: coremarketplace@uvm.edu</t>
   </si>
   <si>
     <t>Facilities located at:</t>
   </si>
   <si>
     <t>University of Pittsburgh</t>
   </si>
   <si>
-    <t>http://www.pitt.edu/</t>
+    <t>https://www.pitt.edu/</t>
   </si>
   <si>
     <t>Location: Pittsburgh, PA United States</t>
   </si>
   <si>
     <t>RORID: https://ror.org/01an3r305</t>
   </si>
   <si>
     <t>Facility Name</t>
   </si>
   <si>
     <t>Facility PID</t>
   </si>
   <si>
     <t>Institution Name</t>
   </si>
   <si>
     <t>Primary Contact</t>
   </si>
   <si>
     <t>Address 1</t>
   </si>
   <si>
     <t>Address 2</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>CoreMarketplace Profile</t>
   </si>
   <si>
     <t>Description</t>
+  </si>
+  <si>
+    <t>University of Pittsburgh Biomolecular NMR Shared Resource Core Facility</t>
+  </si>
+  <si>
+    <t>RRID:SCR_029207</t>
+  </si>
+  <si>
+    <t>Andrew Hinck</t>
+  </si>
+  <si>
+    <t>https://nmr.structbio.pitt.edu</t>
+  </si>
+  <si>
+    <t>https://www.coremarketplace.org/?FacilityID=6274</t>
+  </si>
+  <si>
+    <t>Core provides School of Medicine faculty and researchers with nuclear magnetic resonance (NMR) tools and expertise for the detailed analysis of biological macromolecules in health and disease. Offers services in High Field NMR Facility for Solution and Solid State NMR Studies of Biomolecules.  Equipped with solution-based NMR spectrometers (all with high-sensitivity cryogenically cooled probes) and solid-state NMR spectrometers.</t>
   </si>
   <si>
     <t>University of Pittsburgh Immunologic Monitoring and Cellular Products Laboratory Core Facility</t>
   </si>
   <si>
     <t>RRID:SCR_028609</t>
   </si>
   <si>
     <t>Devanjan Sikder</t>
   </si>
   <si>
     <t>https://www.imcpl.pitt.edu/</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=6010</t>
   </si>
   <si>
     <t>Core is a specialized, FDA-registered Good Manufacturing Practice (GMP) facility. It functions as a translational hub to turn scientific breakthroughs into active Cell and Gene Therapies (CGTs) for cancer and other diseases. Services include customized, clinical-grade cellular products for patient trials, including CAR T-cells, dendritic cell vaccines, tumor-infiltrating lymphocytes (TILs), and stem cells.</t>
   </si>
   <si>
     <t>Pittsburgh Center for Cryo-electron Microscopy</t>
   </si>
   <si>
     <t>RRID:SCR_025216</t>
   </si>
@@ -1448,108 +1466,108 @@
   <si>
     <t>Training</t>
   </si>
   <si>
     <t>X-Ray Crystallography</t>
   </si>
   <si>
     <t>X-ray Diffraction and Scattering</t>
   </si>
   <si>
     <t>Instrumentation located at:</t>
   </si>
   <si>
     <t>Instrument</t>
   </si>
   <si>
     <t>Instrument PID</t>
   </si>
   <si>
     <t>FEI Aquilos 2 Cryo-FIB for Life Sciences</t>
   </si>
   <si>
     <t>RRID:SCR_019880</t>
   </si>
   <si>
-    <t>FEI Tecnai T12 electron microscope</t>
+    <t>Tecnai T12 electron microscope</t>
   </si>
   <si>
     <t>RRID:SCR_022981</t>
   </si>
   <si>
-    <t>Olympus IX83 Automated Fluorescence Microscope</t>
+    <t>IX83 Automated Fluorescence Microscope</t>
   </si>
   <si>
     <t>RRID:SCR_020344</t>
   </si>
   <si>
+    <t>5400 Fragment Analyzer System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019410</t>
+  </si>
+  <si>
     <t>Agilent 4200 TapeStation System</t>
   </si>
   <si>
     <t>RRID:SCR_019398</t>
   </si>
   <si>
-    <t>Agilent 5400 Fragment Analyzer System</t>
-[...4 lines deleted...]
-  <si>
     <t>Illumina MiSeq System</t>
   </si>
   <si>
     <t>RRID:SCR_020134</t>
   </si>
   <si>
-    <t>Illumina NextSeq 1000 and NextSeq 2000 Sequencing Systems</t>
+    <t>Illumina NextSeq 550 System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020141</t>
+  </si>
+  <si>
+    <t>Nanodrop Qubit 3 Fluorometer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020311</t>
+  </si>
+  <si>
+    <t>NextSeq 1000 Sequencing System</t>
   </si>
   <si>
     <t>RRID:SCR_020140</t>
   </si>
   <si>
-    <t>Illumina NextSeq 550 System</t>
-[...11 lines deleted...]
-    <t>Leica TCS SP5 Broadband Confocal Laser Scanning Microscope</t>
+    <t>A1R Confocal Laser Scanning Microscope</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020317</t>
+  </si>
+  <si>
+    <t>TCS SP5 Broadband Confocal Laser Scanning Microscope</t>
   </si>
   <si>
     <t>RRID:SCR_020233</t>
-  </si>
-[...4 lines deleted...]
-    <t>RRID:SCR_020317</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1899,51 +1917,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M59"/>
+  <dimension ref="A1:M60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:M13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
@@ -2035,186 +2053,186 @@
         <v>25</v>
       </c>
       <c r="K14" t="s">
         <v>26</v>
       </c>
       <c r="L14" t="s">
         <v>27</v>
       </c>
       <c r="M14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" t="s">
         <v>6</v>
       </c>
       <c r="D15" t="s">
         <v>31</v>
       </c>
-      <c r="E15" t="s">
+      <c r="K15" t="s">
         <v>32</v>
       </c>
-      <c r="G15" t="s">
+      <c r="L15" t="s">
         <v>33</v>
       </c>
-      <c r="H15" t="s">
+      <c r="M15" t="s">
         <v>34</v>
-      </c>
-[...13 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="B16" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="C16" t="s">
         <v>6</v>
       </c>
       <c r="D16" t="s">
+        <v>37</v>
+      </c>
+      <c r="E16" t="s">
+        <v>38</v>
+      </c>
+      <c r="G16" t="s">
+        <v>39</v>
+      </c>
+      <c r="H16" t="s">
+        <v>40</v>
+      </c>
+      <c r="I16">
+        <v>15213</v>
+      </c>
+      <c r="J16" t="s">
         <v>41</v>
       </c>
-      <c r="E16" t="s">
+      <c r="K16" t="s">
         <v>42</v>
       </c>
-      <c r="G16" t="s">
-[...8 lines deleted...]
-      <c r="J16" t="s">
+      <c r="L16" t="s">
         <v>43</v>
       </c>
-      <c r="K16" t="s">
+      <c r="M16" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B17" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C17" t="s">
         <v>6</v>
       </c>
       <c r="D17" t="s">
+        <v>47</v>
+      </c>
+      <c r="E17" t="s">
+        <v>48</v>
+      </c>
+      <c r="G17" t="s">
+        <v>39</v>
+      </c>
+      <c r="H17" t="s">
+        <v>40</v>
+      </c>
+      <c r="I17">
+        <v>15224</v>
+      </c>
+      <c r="J17" t="s">
         <v>49</v>
       </c>
       <c r="K17" t="s">
         <v>50</v>
       </c>
       <c r="L17" t="s">
         <v>51</v>
       </c>
       <c r="M17" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
         <v>53</v>
       </c>
       <c r="B18" t="s">
         <v>54</v>
       </c>
       <c r="C18" t="s">
         <v>6</v>
       </c>
       <c r="D18" t="s">
         <v>55</v>
       </c>
-      <c r="E18" t="s">
+      <c r="K18" t="s">
         <v>56</v>
       </c>
-      <c r="F18" t="s">
+      <c r="L18" t="s">
         <v>57</v>
       </c>
-      <c r="G18" t="s">
-[...8 lines deleted...]
-      <c r="K18" t="s">
+      <c r="M18" t="s">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B19" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C19" t="s">
         <v>6</v>
       </c>
       <c r="D19" t="s">
+        <v>61</v>
+      </c>
+      <c r="E19" t="s">
+        <v>62</v>
+      </c>
+      <c r="F19" t="s">
         <v>63</v>
+      </c>
+      <c r="G19" t="s">
+        <v>39</v>
+      </c>
+      <c r="H19" t="s">
+        <v>40</v>
+      </c>
+      <c r="I19">
+        <v>15213</v>
       </c>
       <c r="K19" t="s">
         <v>64</v>
       </c>
       <c r="L19" t="s">
         <v>65</v>
       </c>
       <c r="M19" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" t="s">
         <v>68</v>
       </c>
       <c r="C20" t="s">
         <v>6</v>
       </c>
       <c r="D20" t="s">
         <v>69</v>
       </c>
       <c r="K20" t="s">
@@ -2241,90 +2259,90 @@
         <v>75</v>
       </c>
       <c r="K21" t="s">
         <v>76</v>
       </c>
       <c r="L21" t="s">
         <v>77</v>
       </c>
       <c r="M21" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
         <v>79</v>
       </c>
       <c r="B22" t="s">
         <v>80</v>
       </c>
       <c r="C22" t="s">
         <v>6</v>
       </c>
       <c r="D22" t="s">
         <v>81</v>
       </c>
-      <c r="E22" t="s">
+      <c r="K22" t="s">
         <v>82</v>
       </c>
-      <c r="F22" t="s">
+      <c r="L22" t="s">
         <v>83</v>
       </c>
-      <c r="G22" t="s">
-[...11 lines deleted...]
-      <c r="K22" t="s">
+      <c r="M22" t="s">
         <v>84</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B23" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="C23" t="s">
         <v>6</v>
       </c>
       <c r="D23" t="s">
+        <v>87</v>
+      </c>
+      <c r="E23" t="s">
+        <v>88</v>
+      </c>
+      <c r="F23" t="s">
         <v>89</v>
+      </c>
+      <c r="G23" t="s">
+        <v>39</v>
+      </c>
+      <c r="H23" t="s">
+        <v>40</v>
+      </c>
+      <c r="I23">
+        <v>15213</v>
+      </c>
+      <c r="J23" t="s">
+        <v>49</v>
       </c>
       <c r="K23" t="s">
         <v>90</v>
       </c>
       <c r="L23" t="s">
         <v>91</v>
       </c>
       <c r="M23" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
         <v>93</v>
       </c>
       <c r="B24" t="s">
         <v>94</v>
       </c>
       <c r="C24" t="s">
         <v>6</v>
       </c>
       <c r="D24" t="s">
         <v>95</v>
       </c>
       <c r="K24" t="s">
@@ -2351,1631 +2369,1640 @@
         <v>101</v>
       </c>
       <c r="K25" t="s">
         <v>102</v>
       </c>
       <c r="L25" t="s">
         <v>103</v>
       </c>
       <c r="M25" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
         <v>105</v>
       </c>
       <c r="B26" t="s">
         <v>106</v>
       </c>
       <c r="C26" t="s">
         <v>6</v>
       </c>
       <c r="D26" t="s">
         <v>107</v>
       </c>
-      <c r="E26" t="s">
+      <c r="K26" t="s">
         <v>108</v>
       </c>
-      <c r="G26" t="s">
-[...11 lines deleted...]
-      <c r="K26" t="s">
+      <c r="L26" t="s">
         <v>109</v>
       </c>
-      <c r="L26" t="s">
+      <c r="M26" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
+        <v>111</v>
+      </c>
+      <c r="B27" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="C27" t="s">
         <v>6</v>
       </c>
+      <c r="D27" t="s">
+        <v>113</v>
+      </c>
       <c r="E27" t="s">
         <v>114</v>
       </c>
-      <c r="F27" t="s">
+      <c r="G27" t="s">
+        <v>39</v>
+      </c>
+      <c r="H27" t="s">
+        <v>40</v>
+      </c>
+      <c r="I27">
+        <v>15224</v>
+      </c>
+      <c r="J27" t="s">
+        <v>41</v>
+      </c>
+      <c r="K27" t="s">
         <v>115</v>
       </c>
-      <c r="G27" t="s">
-[...11 lines deleted...]
-      <c r="K27" t="s">
+      <c r="L27" t="s">
         <v>116</v>
       </c>
-      <c r="L27" t="s">
+      <c r="M27" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
+        <v>118</v>
+      </c>
+      <c r="B28" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="C28" t="s">
         <v>6</v>
       </c>
-      <c r="D28" t="s">
+      <c r="E28" t="s">
+        <v>120</v>
+      </c>
+      <c r="F28" t="s">
         <v>121</v>
       </c>
-      <c r="E28" t="s">
+      <c r="G28" t="s">
+        <v>39</v>
+      </c>
+      <c r="H28" t="s">
+        <v>40</v>
+      </c>
+      <c r="I28">
+        <v>15213</v>
+      </c>
+      <c r="J28" t="s">
+        <v>41</v>
+      </c>
+      <c r="K28" t="s">
         <v>122</v>
       </c>
-      <c r="F28" t="s">
+      <c r="L28" t="s">
         <v>123</v>
       </c>
-      <c r="G28" t="s">
-[...11 lines deleted...]
-      <c r="K28" t="s">
+      <c r="M28" t="s">
         <v>124</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="B29" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="C29" t="s">
         <v>6</v>
       </c>
       <c r="D29" t="s">
+        <v>127</v>
+      </c>
+      <c r="E29" t="s">
+        <v>128</v>
+      </c>
+      <c r="F29" t="s">
         <v>129</v>
       </c>
-      <c r="E29" t="s">
+      <c r="G29" t="s">
+        <v>39</v>
+      </c>
+      <c r="H29" t="s">
+        <v>40</v>
+      </c>
+      <c r="I29">
+        <v>15260</v>
+      </c>
+      <c r="J29" t="s">
+        <v>49</v>
+      </c>
+      <c r="K29" t="s">
         <v>130</v>
       </c>
-      <c r="F29" t="s">
+      <c r="L29" t="s">
         <v>131</v>
       </c>
-      <c r="G29" t="s">
-[...11 lines deleted...]
-      <c r="K29" t="s">
+      <c r="M29" t="s">
         <v>132</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B30" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="C30" t="s">
         <v>6</v>
       </c>
       <c r="D30" t="s">
+        <v>135</v>
+      </c>
+      <c r="E30" t="s">
+        <v>136</v>
+      </c>
+      <c r="F30" t="s">
         <v>137</v>
       </c>
-      <c r="E30" t="s">
+      <c r="G30" t="s">
+        <v>39</v>
+      </c>
+      <c r="H30" t="s">
+        <v>40</v>
+      </c>
+      <c r="I30">
+        <v>15213</v>
+      </c>
+      <c r="J30" t="s">
+        <v>41</v>
+      </c>
+      <c r="K30" t="s">
         <v>138</v>
       </c>
-      <c r="G30" t="s">
-[...11 lines deleted...]
-      <c r="K30" t="s">
+      <c r="L30" t="s">
         <v>139</v>
       </c>
-      <c r="L30" t="s">
+      <c r="M30" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
+        <v>141</v>
+      </c>
+      <c r="B31" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="C31" t="s">
         <v>6</v>
       </c>
       <c r="D31" t="s">
+        <v>143</v>
+      </c>
+      <c r="E31" t="s">
         <v>144</v>
       </c>
-      <c r="E31" t="s">
+      <c r="G31" t="s">
+        <v>39</v>
+      </c>
+      <c r="H31" t="s">
+        <v>40</v>
+      </c>
+      <c r="I31">
+        <v>15260</v>
+      </c>
+      <c r="J31" t="s">
+        <v>49</v>
+      </c>
+      <c r="K31" t="s">
         <v>145</v>
       </c>
-      <c r="G31" t="s">
-[...11 lines deleted...]
-      <c r="K31" t="s">
+      <c r="L31" t="s">
         <v>146</v>
       </c>
-      <c r="L31" t="s">
+      <c r="M31" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
+        <v>148</v>
+      </c>
+      <c r="B32" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="C32" t="s">
         <v>6</v>
       </c>
       <c r="D32" t="s">
+        <v>150</v>
+      </c>
+      <c r="E32" t="s">
         <v>151</v>
       </c>
+      <c r="G32" t="s">
+        <v>39</v>
+      </c>
+      <c r="H32" t="s">
+        <v>40</v>
+      </c>
+      <c r="I32">
+        <v>15213</v>
+      </c>
       <c r="J32" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="K32" t="s">
         <v>152</v>
       </c>
       <c r="L32" t="s">
         <v>153</v>
       </c>
       <c r="M32" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="s">
         <v>155</v>
       </c>
       <c r="B33" t="s">
         <v>156</v>
       </c>
       <c r="C33" t="s">
         <v>6</v>
       </c>
       <c r="D33" t="s">
         <v>157</v>
       </c>
-      <c r="E33" t="s">
-[...2 lines deleted...]
-      <c r="F33" t="s">
+      <c r="J33" t="s">
+        <v>41</v>
+      </c>
+      <c r="K33" t="s">
         <v>158</v>
       </c>
-      <c r="G33" t="s">
-[...11 lines deleted...]
-      <c r="K33" t="s">
+      <c r="L33" t="s">
         <v>159</v>
       </c>
-      <c r="L33" t="s">
+      <c r="M33" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="s">
+        <v>161</v>
+      </c>
+      <c r="B34" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="C34" t="s">
         <v>6</v>
       </c>
       <c r="D34" t="s">
+        <v>163</v>
+      </c>
+      <c r="E34" t="s">
+        <v>114</v>
+      </c>
+      <c r="F34" t="s">
         <v>164</v>
       </c>
-      <c r="E34" t="s">
+      <c r="G34" t="s">
+        <v>39</v>
+      </c>
+      <c r="H34" t="s">
+        <v>40</v>
+      </c>
+      <c r="I34">
+        <v>15224</v>
+      </c>
+      <c r="J34" t="s">
+        <v>49</v>
+      </c>
+      <c r="K34" t="s">
         <v>165</v>
       </c>
-      <c r="G34" t="s">
-[...5 lines deleted...]
-      <c r="I34" t="s">
+      <c r="L34" t="s">
         <v>166</v>
       </c>
-      <c r="J34" t="s">
-[...2 lines deleted...]
-      <c r="K34" t="s">
+      <c r="M34" t="s">
         <v>167</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="B35" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="C35" t="s">
         <v>6</v>
       </c>
+      <c r="D35" t="s">
+        <v>170</v>
+      </c>
       <c r="E35" t="s">
+        <v>171</v>
+      </c>
+      <c r="G35" t="s">
+        <v>39</v>
+      </c>
+      <c r="H35" t="s">
+        <v>40</v>
+      </c>
+      <c r="I35" t="s">
         <v>172</v>
       </c>
-      <c r="G35" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J35" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="K35" t="s">
         <v>173</v>
       </c>
       <c r="L35" t="s">
         <v>174</v>
       </c>
       <c r="M35" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" t="s">
         <v>176</v>
       </c>
       <c r="B36" t="s">
         <v>177</v>
       </c>
       <c r="C36" t="s">
         <v>6</v>
       </c>
-      <c r="D36" t="s">
+      <c r="E36" t="s">
         <v>178</v>
       </c>
-      <c r="E36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G36" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="H36" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="I36">
-        <v>15224</v>
+        <v>15213</v>
       </c>
       <c r="J36" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="K36" t="s">
         <v>179</v>
       </c>
       <c r="L36" t="s">
         <v>180</v>
       </c>
       <c r="M36" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" t="s">
         <v>182</v>
       </c>
       <c r="B37" t="s">
         <v>183</v>
       </c>
       <c r="C37" t="s">
         <v>6</v>
       </c>
+      <c r="D37" t="s">
+        <v>184</v>
+      </c>
       <c r="E37" t="s">
-        <v>32</v>
+        <v>114</v>
       </c>
       <c r="G37" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="H37" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="I37">
-        <v>15213</v>
+        <v>15224</v>
       </c>
       <c r="J37" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="K37" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="L37" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="M37" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B38" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C38" t="s">
         <v>6</v>
       </c>
-      <c r="D38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E38" t="s">
+        <v>38</v>
+      </c>
+      <c r="G38" t="s">
+        <v>39</v>
+      </c>
+      <c r="H38" t="s">
+        <v>40</v>
+      </c>
+      <c r="I38">
+        <v>15213</v>
+      </c>
+      <c r="J38" t="s">
+        <v>41</v>
+      </c>
+      <c r="K38" t="s">
         <v>190</v>
       </c>
-      <c r="G38" t="s">
-[...11 lines deleted...]
-      <c r="K38" t="s">
+      <c r="L38" t="s">
         <v>191</v>
       </c>
-      <c r="L38" t="s">
+      <c r="M38" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" t="s">
+        <v>193</v>
+      </c>
+      <c r="B39" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="C39" t="s">
         <v>6</v>
       </c>
       <c r="D39" t="s">
+        <v>195</v>
+      </c>
+      <c r="E39" t="s">
         <v>196</v>
       </c>
-      <c r="E39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G39" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="H39" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="I39">
-        <v>15213</v>
+        <v>15232</v>
       </c>
       <c r="J39" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="K39" t="s">
         <v>197</v>
       </c>
       <c r="L39" t="s">
         <v>198</v>
       </c>
       <c r="M39" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" t="s">
         <v>200</v>
       </c>
       <c r="B40" t="s">
         <v>201</v>
       </c>
       <c r="C40" t="s">
         <v>6</v>
       </c>
       <c r="D40" t="s">
         <v>202</v>
       </c>
       <c r="E40" t="s">
-        <v>203</v>
+        <v>38</v>
       </c>
       <c r="G40" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="H40" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="I40">
         <v>15213</v>
       </c>
       <c r="J40" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="K40" t="s">
+        <v>203</v>
+      </c>
+      <c r="L40" t="s">
         <v>204</v>
       </c>
-      <c r="L40" t="s">
+      <c r="M40" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" t="s">
+        <v>206</v>
+      </c>
+      <c r="B41" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="C41" t="s">
         <v>6</v>
       </c>
+      <c r="D41" t="s">
+        <v>208</v>
+      </c>
       <c r="E41" t="s">
-        <v>108</v>
+        <v>209</v>
       </c>
       <c r="G41" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="H41" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="I41">
-        <v>15224</v>
+        <v>15213</v>
       </c>
       <c r="J41" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="K41" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="L41" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="M41" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B42" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C42" t="s">
         <v>6</v>
       </c>
-      <c r="D42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E42" t="s">
+        <v>114</v>
+      </c>
+      <c r="G42" t="s">
+        <v>39</v>
+      </c>
+      <c r="H42" t="s">
+        <v>40</v>
+      </c>
+      <c r="I42">
+        <v>15224</v>
+      </c>
+      <c r="J42" t="s">
+        <v>41</v>
+      </c>
+      <c r="K42" t="s">
         <v>215</v>
       </c>
-      <c r="G42" t="s">
-[...11 lines deleted...]
-      <c r="K42" t="s">
+      <c r="L42" t="s">
         <v>216</v>
       </c>
-      <c r="L42" t="s">
+      <c r="M42" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" t="s">
+        <v>218</v>
+      </c>
+      <c r="B43" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
       <c r="C43" t="s">
         <v>6</v>
       </c>
       <c r="D43" t="s">
+        <v>220</v>
+      </c>
+      <c r="E43" t="s">
         <v>221</v>
       </c>
-      <c r="E43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="H43" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="I43">
         <v>15213</v>
       </c>
       <c r="J43" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="K43" t="s">
         <v>222</v>
       </c>
       <c r="L43" t="s">
         <v>223</v>
       </c>
       <c r="M43" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" t="s">
         <v>225</v>
       </c>
       <c r="B44" t="s">
         <v>226</v>
       </c>
       <c r="C44" t="s">
         <v>6</v>
       </c>
+      <c r="D44" t="s">
+        <v>227</v>
+      </c>
       <c r="E44" t="s">
-        <v>227</v>
+        <v>38</v>
       </c>
       <c r="G44" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="H44" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="I44">
         <v>15213</v>
       </c>
       <c r="J44" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="K44" t="s">
         <v>228</v>
       </c>
       <c r="L44" t="s">
         <v>229</v>
       </c>
       <c r="M44" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" t="s">
         <v>231</v>
       </c>
       <c r="B45" t="s">
         <v>232</v>
       </c>
       <c r="C45" t="s">
         <v>6</v>
       </c>
-      <c r="D45" t="s">
+      <c r="E45" t="s">
         <v>233</v>
       </c>
-      <c r="E45" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G45" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="H45" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="I45">
         <v>15213</v>
       </c>
       <c r="J45" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="K45" t="s">
+        <v>234</v>
+      </c>
+      <c r="L45" t="s">
+        <v>235</v>
+      </c>
+      <c r="M45" t="s">
         <v>236</v>
-      </c>
-[...4 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="B46" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="C46" t="s">
         <v>6</v>
       </c>
       <c r="D46" t="s">
+        <v>239</v>
+      </c>
+      <c r="E46" t="s">
+        <v>240</v>
+      </c>
+      <c r="F46" t="s">
         <v>241</v>
       </c>
-      <c r="E46" t="s">
+      <c r="G46" t="s">
+        <v>39</v>
+      </c>
+      <c r="H46" t="s">
+        <v>40</v>
+      </c>
+      <c r="I46">
+        <v>15213</v>
+      </c>
+      <c r="J46" t="s">
+        <v>49</v>
+      </c>
+      <c r="K46" t="s">
         <v>242</v>
       </c>
-      <c r="F46" t="s">
+      <c r="L46" t="s">
         <v>243</v>
       </c>
-      <c r="G46" t="s">
-[...11 lines deleted...]
-      <c r="K46" t="s">
+      <c r="M46" t="s">
         <v>244</v>
-      </c>
-[...4 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="B47" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="C47" t="s">
         <v>6</v>
       </c>
       <c r="D47" t="s">
+        <v>247</v>
+      </c>
+      <c r="E47" t="s">
+        <v>248</v>
+      </c>
+      <c r="F47" t="s">
         <v>249</v>
       </c>
-      <c r="E47" t="s">
+      <c r="G47" t="s">
+        <v>39</v>
+      </c>
+      <c r="H47" t="s">
+        <v>40</v>
+      </c>
+      <c r="I47">
+        <v>15260</v>
+      </c>
+      <c r="J47" t="s">
+        <v>49</v>
+      </c>
+      <c r="K47" t="s">
         <v>250</v>
       </c>
-      <c r="F47" t="s">
-[...14 lines deleted...]
-      <c r="K47" t="s">
+      <c r="L47" t="s">
         <v>251</v>
       </c>
-      <c r="L47" t="s">
+      <c r="M47" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" t="s">
+        <v>253</v>
+      </c>
+      <c r="B48" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
       <c r="C48" t="s">
         <v>6</v>
       </c>
       <c r="D48" t="s">
+        <v>255</v>
+      </c>
+      <c r="E48" t="s">
         <v>256</v>
       </c>
-      <c r="E48" t="s">
+      <c r="F48" t="s">
+        <v>137</v>
+      </c>
+      <c r="G48" t="s">
+        <v>39</v>
+      </c>
+      <c r="H48" t="s">
+        <v>40</v>
+      </c>
+      <c r="I48">
+        <v>15213</v>
+      </c>
+      <c r="J48" t="s">
+        <v>49</v>
+      </c>
+      <c r="K48" t="s">
         <v>257</v>
       </c>
-      <c r="F48" t="s">
+      <c r="L48" t="s">
         <v>258</v>
       </c>
-      <c r="G48" t="s">
-[...11 lines deleted...]
-      <c r="K48" t="s">
+      <c r="M48" t="s">
         <v>259</v>
-      </c>
-[...4 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="B49" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="C49" t="s">
         <v>6</v>
       </c>
       <c r="D49" t="s">
+        <v>262</v>
+      </c>
+      <c r="E49" t="s">
+        <v>263</v>
+      </c>
+      <c r="F49" t="s">
         <v>264</v>
       </c>
+      <c r="G49" t="s">
+        <v>39</v>
+      </c>
+      <c r="H49" t="s">
+        <v>40</v>
+      </c>
+      <c r="I49">
+        <v>15260</v>
+      </c>
       <c r="J49" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="K49" t="s">
         <v>265</v>
       </c>
       <c r="L49" t="s">
         <v>266</v>
       </c>
       <c r="M49" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" t="s">
         <v>268</v>
       </c>
       <c r="B50" t="s">
         <v>269</v>
       </c>
       <c r="C50" t="s">
         <v>6</v>
       </c>
       <c r="D50" t="s">
         <v>270</v>
       </c>
-      <c r="E50" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J50" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="K50" t="s">
         <v>271</v>
       </c>
       <c r="L50" t="s">
         <v>272</v>
       </c>
       <c r="M50" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" t="s">
         <v>274</v>
       </c>
       <c r="B51" t="s">
         <v>275</v>
       </c>
       <c r="C51" t="s">
         <v>6</v>
       </c>
       <c r="D51" t="s">
         <v>276</v>
       </c>
       <c r="E51" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="F51" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="G51" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="H51" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="I51">
         <v>15207</v>
       </c>
       <c r="J51" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="K51" t="s">
         <v>277</v>
       </c>
       <c r="L51" t="s">
         <v>278</v>
       </c>
       <c r="M51" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" t="s">
         <v>280</v>
       </c>
       <c r="B52" t="s">
         <v>281</v>
       </c>
       <c r="C52" t="s">
         <v>6</v>
       </c>
       <c r="D52" t="s">
         <v>282</v>
       </c>
       <c r="E52" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="F52" t="s">
+        <v>249</v>
+      </c>
+      <c r="G52" t="s">
+        <v>39</v>
+      </c>
+      <c r="H52" t="s">
+        <v>40</v>
+      </c>
+      <c r="I52">
+        <v>15207</v>
+      </c>
+      <c r="J52" t="s">
+        <v>49</v>
+      </c>
+      <c r="K52" t="s">
         <v>283</v>
       </c>
-      <c r="G52" t="s">
-[...11 lines deleted...]
-      <c r="K52" t="s">
+      <c r="L52" t="s">
         <v>284</v>
       </c>
-      <c r="L52" t="s">
+      <c r="M52" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" t="s">
+        <v>286</v>
+      </c>
+      <c r="B53" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
       <c r="C53" t="s">
         <v>6</v>
       </c>
       <c r="D53" t="s">
+        <v>288</v>
+      </c>
+      <c r="E53" t="s">
+        <v>248</v>
+      </c>
+      <c r="F53" t="s">
         <v>289</v>
       </c>
-      <c r="E53" t="s">
+      <c r="G53" t="s">
+        <v>39</v>
+      </c>
+      <c r="H53" t="s">
+        <v>40</v>
+      </c>
+      <c r="I53">
+        <v>15260</v>
+      </c>
+      <c r="J53" t="s">
+        <v>49</v>
+      </c>
+      <c r="K53" t="s">
         <v>290</v>
       </c>
-      <c r="G53" t="s">
-[...11 lines deleted...]
-      <c r="K53" t="s">
+      <c r="L53" t="s">
         <v>291</v>
       </c>
-      <c r="L53" t="s">
+      <c r="M53" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" t="s">
+        <v>293</v>
+      </c>
+      <c r="B54" t="s">
         <v>294</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="C54" t="s">
         <v>6</v>
       </c>
       <c r="D54" t="s">
+        <v>295</v>
+      </c>
+      <c r="E54" t="s">
         <v>296</v>
       </c>
-      <c r="E54" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G54" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="H54" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="I54">
         <v>15261</v>
       </c>
       <c r="J54" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="K54" t="s">
+        <v>297</v>
+      </c>
+      <c r="L54" t="s">
+        <v>298</v>
+      </c>
+      <c r="M54" t="s">
         <v>299</v>
-      </c>
-[...4 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="B55" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="C55" t="s">
         <v>6</v>
       </c>
       <c r="D55" t="s">
+        <v>302</v>
+      </c>
+      <c r="E55" t="s">
+        <v>303</v>
+      </c>
+      <c r="F55" t="s">
         <v>304</v>
       </c>
-      <c r="E55" t="s">
+      <c r="G55" t="s">
+        <v>39</v>
+      </c>
+      <c r="H55" t="s">
+        <v>40</v>
+      </c>
+      <c r="I55">
+        <v>15261</v>
+      </c>
+      <c r="J55" t="s">
+        <v>49</v>
+      </c>
+      <c r="K55" t="s">
         <v>305</v>
       </c>
-      <c r="F55" t="s">
+      <c r="L55" t="s">
         <v>306</v>
       </c>
-      <c r="G55" t="s">
-[...11 lines deleted...]
-      <c r="K55" t="s">
+      <c r="M55" t="s">
         <v>307</v>
-      </c>
-[...4 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="B56" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="C56" t="s">
         <v>6</v>
       </c>
       <c r="D56" t="s">
+        <v>310</v>
+      </c>
+      <c r="E56" t="s">
+        <v>311</v>
+      </c>
+      <c r="F56" t="s">
         <v>312</v>
       </c>
-      <c r="E56" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G56" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="H56" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="I56">
         <v>15213</v>
       </c>
       <c r="J56" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="K56" t="s">
+        <v>313</v>
+      </c>
+      <c r="L56" t="s">
+        <v>314</v>
+      </c>
+      <c r="M56" t="s">
         <v>315</v>
-      </c>
-[...4 lines deleted...]
-        <v>317</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="B57" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="C57" t="s">
         <v>6</v>
       </c>
       <c r="D57" t="s">
+        <v>318</v>
+      </c>
+      <c r="E57" t="s">
+        <v>319</v>
+      </c>
+      <c r="F57" t="s">
         <v>320</v>
       </c>
-      <c r="E57" t="s">
+      <c r="G57" t="s">
+        <v>39</v>
+      </c>
+      <c r="H57" t="s">
+        <v>40</v>
+      </c>
+      <c r="I57">
+        <v>15213</v>
+      </c>
+      <c r="J57" t="s">
+        <v>41</v>
+      </c>
+      <c r="K57" t="s">
         <v>321</v>
       </c>
-      <c r="G57" t="s">
-[...11 lines deleted...]
-      <c r="K57" t="s">
+      <c r="L57" t="s">
         <v>322</v>
       </c>
-      <c r="L57" t="s">
+      <c r="M57" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" t="s">
+        <v>324</v>
+      </c>
+      <c r="B58" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
       <c r="C58" t="s">
         <v>6</v>
       </c>
       <c r="D58" t="s">
+        <v>326</v>
+      </c>
+      <c r="E58" t="s">
         <v>327</v>
       </c>
-      <c r="E58" t="s">
+      <c r="G58" t="s">
+        <v>39</v>
+      </c>
+      <c r="H58" t="s">
+        <v>40</v>
+      </c>
+      <c r="I58">
+        <v>15260</v>
+      </c>
+      <c r="J58" t="s">
+        <v>49</v>
+      </c>
+      <c r="K58" t="s">
         <v>328</v>
       </c>
-      <c r="F58" t="s">
+      <c r="L58" t="s">
         <v>329</v>
       </c>
-      <c r="G58" t="s">
-[...11 lines deleted...]
-      <c r="K58" t="s">
+      <c r="M58" t="s">
         <v>330</v>
-      </c>
-[...4 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="B59" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="C59" t="s">
         <v>6</v>
       </c>
       <c r="D59" t="s">
+        <v>333</v>
+      </c>
+      <c r="E59" t="s">
+        <v>334</v>
+      </c>
+      <c r="F59" t="s">
         <v>335</v>
       </c>
-      <c r="E59" t="s">
+      <c r="G59" t="s">
+        <v>39</v>
+      </c>
+      <c r="H59" t="s">
+        <v>40</v>
+      </c>
+      <c r="I59">
+        <v>15224</v>
+      </c>
+      <c r="J59" t="s">
+        <v>49</v>
+      </c>
+      <c r="K59" t="s">
         <v>336</v>
       </c>
-      <c r="G59" t="s">
-[...5 lines deleted...]
-      <c r="I59">
+      <c r="L59" t="s">
+        <v>337</v>
+      </c>
+      <c r="M59" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13">
+      <c r="A60" t="s">
+        <v>339</v>
+      </c>
+      <c r="B60" t="s">
+        <v>340</v>
+      </c>
+      <c r="C60" t="s">
+        <v>6</v>
+      </c>
+      <c r="D60" t="s">
+        <v>341</v>
+      </c>
+      <c r="E60" t="s">
+        <v>342</v>
+      </c>
+      <c r="G60" t="s">
+        <v>39</v>
+      </c>
+      <c r="H60" t="s">
+        <v>40</v>
+      </c>
+      <c r="I60">
         <v>15260</v>
       </c>
-      <c r="J59" t="s">
-[...9 lines deleted...]
-        <v>339</v>
+      <c r="J60" t="s">
+        <v>41</v>
+      </c>
+      <c r="K60" t="s">
+        <v>343</v>
+      </c>
+      <c r="L60" t="s">
+        <v>344</v>
+      </c>
+      <c r="M60" t="s">
+        <v>345</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D28"/>
+  <dimension ref="A1:D27"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4"/>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="B14" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="C14" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="D14" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="B15" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="C15" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="D15" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="B16" t="s">
-        <v>231</v>
+        <v>300</v>
       </c>
       <c r="C16" t="s">
-        <v>232</v>
+        <v>301</v>
       </c>
       <c r="D16" t="s">
-        <v>237</v>
+        <v>306</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>344</v>
+        <v>351</v>
       </c>
       <c r="B17" t="s">
-        <v>294</v>
+        <v>308</v>
       </c>
       <c r="C17" t="s">
-        <v>295</v>
+        <v>309</v>
       </c>
       <c r="D17" t="s">
-        <v>300</v>
+        <v>314</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="B18" t="s">
-        <v>302</v>
+        <v>155</v>
       </c>
       <c r="C18" t="s">
-        <v>303</v>
+        <v>156</v>
       </c>
       <c r="D18" t="s">
-        <v>308</v>
+        <v>159</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
       <c r="B19" t="s">
-        <v>149</v>
+        <v>316</v>
       </c>
       <c r="C19" t="s">
-        <v>150</v>
+        <v>317</v>
       </c>
       <c r="D19" t="s">
-        <v>153</v>
+        <v>322</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>347</v>
+        <v>354</v>
       </c>
       <c r="B20" t="s">
-        <v>310</v>
+        <v>253</v>
       </c>
       <c r="C20" t="s">
-        <v>311</v>
+        <v>254</v>
       </c>
       <c r="D20" t="s">
-        <v>316</v>
+        <v>258</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="B21" t="s">
-        <v>247</v>
+        <v>280</v>
       </c>
       <c r="C21" t="s">
-        <v>248</v>
+        <v>281</v>
       </c>
       <c r="D21" t="s">
-        <v>252</v>
+        <v>284</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>349</v>
+        <v>356</v>
       </c>
       <c r="B22" t="s">
-        <v>274</v>
+        <v>293</v>
       </c>
       <c r="C22" t="s">
-        <v>275</v>
+        <v>294</v>
       </c>
       <c r="D22" t="s">
-        <v>278</v>
+        <v>298</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>350</v>
+        <v>357</v>
       </c>
       <c r="B23" t="s">
-        <v>287</v>
+        <v>339</v>
       </c>
       <c r="C23" t="s">
-        <v>288</v>
+        <v>340</v>
       </c>
       <c r="D23" t="s">
-        <v>292</v>
+        <v>344</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>351</v>
+        <v>358</v>
       </c>
       <c r="B24" t="s">
-        <v>333</v>
+        <v>168</v>
       </c>
       <c r="C24" t="s">
-        <v>334</v>
+        <v>169</v>
       </c>
       <c r="D24" t="s">
-        <v>338</v>
+        <v>174</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>352</v>
+        <v>359</v>
       </c>
       <c r="B25" t="s">
-        <v>162</v>
+        <v>85</v>
       </c>
       <c r="C25" t="s">
-        <v>163</v>
+        <v>86</v>
       </c>
       <c r="D25" t="s">
-        <v>168</v>
+        <v>91</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>353</v>
+        <v>360</v>
       </c>
       <c r="B26" t="s">
-        <v>79</v>
+        <v>361</v>
       </c>
       <c r="C26" t="s">
-        <v>80</v>
+        <v>332</v>
       </c>
       <c r="D26" t="s">
-        <v>85</v>
+        <v>337</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
       <c r="B27" t="s">
-        <v>355</v>
+        <v>274</v>
       </c>
       <c r="C27" t="s">
-        <v>326</v>
+        <v>275</v>
       </c>
       <c r="D27" t="s">
-        <v>331</v>
-[...13 lines deleted...]
-        <v>272</v>
+        <v>278</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D124"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
@@ -3984,1640 +4011,1640 @@
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4"/>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="B14" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="C14" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="D14" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="B15" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="C15" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="D15" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
+        <v>367</v>
+      </c>
+      <c r="B16" t="s">
         <v>361</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="D16" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="B17" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="B18" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="C18" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="D18" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="B19" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="C19" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="D19" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="B20" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="C20" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="D20" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="B21" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="C21" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="D21" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="B22" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="C22" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="D22" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="B23" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="C23" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="D23" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="B24" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="C24" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="D24" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="B25" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="C25" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="D25" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="B26" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="C26" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="D26" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="B27" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="C27" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="D27" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="B28" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="C28" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="D28" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="B29" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="C29" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="D29" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
       <c r="B30" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="C30" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="D30" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="B31" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="C31" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="D31" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="B32" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="C32" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="D32" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="B33" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="C33" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="D33" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="B34" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="C34" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="D34" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="B35" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="C35" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="D35" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="B36" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="C36" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="D36" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="B37" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="C37" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="D37" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="B38" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="C38" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D38" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="B39" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="C39" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="D39" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="B40" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="C40" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="D40" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>382</v>
+        <v>388</v>
       </c>
       <c r="B41" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="C41" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="D41" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="B42" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="C42" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="D42" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="B43" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="C43" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="D43" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="B44" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="C44" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="D44" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="B45" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="C45" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="D45" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="B46" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="C46" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D46" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="B47" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="C47" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="D47" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="B48" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="C48" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="D48" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="B49" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="C49" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="D49" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
       <c r="B50" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="C50" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="D50" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="B51" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="C51" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="D51" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="B52" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="C52" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="D52" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="B53" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="C53" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="D53" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="B54" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="C54" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="D54" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="B55" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="C55" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="D55" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="B56" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="C56" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="D56" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="B57" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="C57" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="D57" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="B58" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="C58" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="D58" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="B59" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="C59" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="D59" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="B60" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="C60" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="D60" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="B61" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="C61" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="D61" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="B62" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="C62" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="D62" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="B63" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="C63" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="D63" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="B64" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="C64" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D64" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="B65" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="C65" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="D65" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="B66" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="C66" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="D66" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="B67" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="C67" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="D67" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="B68" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="C68" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="D68" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="B69" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="C69" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="D69" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="B70" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="C70" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="D70" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="B71" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="C71" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="D71" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="B72" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="C72" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="D72" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="B73" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="C73" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="D73" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="B74" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="C74" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="D74" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="B75" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="C75" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="D75" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="B76" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="C76" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="D76" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="B77" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="C77" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="D77" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="B78" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="C78" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="D78" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="B79" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="C79" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="D79" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="B80" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="C80" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="D80" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="B81" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="C81" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="D81" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="B82" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="C82" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="D82" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="B83" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="C83" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="D83" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="B84" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="C84" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="D84" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="B85" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="C85" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="D85" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="B86" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="C86" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="D86" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="B87" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="C87" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="D87" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="B88" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="C88" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="D88" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="B89" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="C89" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="D89" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="B90" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="C90" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="D90" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="B91" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="C91" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="D91" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="B92" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="C92" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="D92" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="B93" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="C93" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="D93" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="B94" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="C94" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="D94" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="B95" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="C95" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="D95" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="B96" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="C96" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="D96" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="B97" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="C97" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="D97" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="B98" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="C98" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="D98" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="B99" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="C99" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="D99" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="B100" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="C100" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="D100" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="B101" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="C101" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="D101" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="B102" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="C102" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="D102" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="B103" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="C103" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="D103" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="B104" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="C104" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="D104" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="B105" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="C105" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="D105" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="B106" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="C106" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="D106" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="B107" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="C107" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="D107" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="B108" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="C108" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="D108" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="B109" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="C109" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="D109" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="B110" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="C110" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="D110" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="B111" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="C111" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="D111" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="B112" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="C112" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="D112" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="B113" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="C113" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="D113" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="B114" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="C114" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="D114" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
       <c r="B115" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="C115" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="D115" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="B116" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="C116" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="D116" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
       <c r="B117" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="C117" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="D117" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
       <c r="B118" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="C118" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="D118" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="B119" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="C119" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="D119" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
       <c r="B120" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="C120" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="D120" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="B121" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="C121" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="D121" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
-        <v>457</v>
+        <v>463</v>
       </c>
       <c r="B122" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="C122" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="D122" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="B123" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="C123" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="D123" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="B124" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="C124" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="D124" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E24"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
@@ -5626,276 +5653,276 @@
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="3" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:5"/>
     <row r="13" spans="1:5">
       <c r="A13" s="2" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="B14" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="C14" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="E14" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="B15" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="B16" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
       <c r="C16" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="D16" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="E16" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
       <c r="B17" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
       <c r="C17" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="D17" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="E17" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>470</v>
+        <v>476</v>
       </c>
       <c r="B18" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
       <c r="C18" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="D18" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="E18" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>472</v>
+        <v>478</v>
       </c>
       <c r="B19" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="C19" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="D19" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="E19" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
       <c r="B20" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="C20" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="D20" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="E20" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
       <c r="B21" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
       <c r="C21" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="D21" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="E21" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="B22" t="s">
-        <v>479</v>
+        <v>485</v>
       </c>
       <c r="C22" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="D22" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="E22" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="B23" t="s">
-        <v>481</v>
+        <v>487</v>
       </c>
       <c r="C23" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="D23" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E23" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>482</v>
+        <v>488</v>
       </c>
       <c r="B24" t="s">
-        <v>483</v>
+        <v>489</v>
       </c>
       <c r="C24" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="D24" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E24" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData/>