--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -25,51 +25,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Facilities" sheetId="1" r:id="rId4"/>
     <sheet name="Facility Types" sheetId="2" r:id="rId5"/>
     <sheet name="Services" sheetId="3" r:id="rId6"/>
     <sheet name="Instrumentation" sheetId="4" r:id="rId7"/>
     <sheet name="Worksheet" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="309">
   <si>
     <t>CoreMarketplace Search Results Export</t>
   </si>
   <si>
-    <t>Generated: 09/16/2026</t>
+    <t>Generated: 11/01/2026</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/</t>
   </si>
   <si>
     <t>Data is provided for reference and research use only.  Information may not be republished without explicit permission.</t>
   </si>
   <si>
     <t>For questions contact: coremarketplace@uvm.edu</t>
   </si>
   <si>
     <t>Facilities located at:</t>
   </si>
   <si>
     <t>Roswell Park Comprehensive Cancer Center</t>
   </si>
   <si>
     <t>https://www.roswellpark.org/</t>
   </si>
   <si>
     <t>Location: Buffalo, NY United States</t>
   </si>
   <si>
     <t>RORID: https://ror.org/0499dwk57</t>
   </si>
@@ -782,219 +782,219 @@
   <si>
     <t>Viral Vectors</t>
   </si>
   <si>
     <t>Web Application Development</t>
   </si>
   <si>
     <t>Whole Exome Sequencing</t>
   </si>
   <si>
     <t>Whole Genome Sequencing</t>
   </si>
   <si>
     <t>X-Ray Tomography</t>
   </si>
   <si>
     <t>Instrumentation located at:</t>
   </si>
   <si>
     <t>Instrument</t>
   </si>
   <si>
     <t>Instrument PID</t>
   </si>
   <si>
-    <t>Leica Aperio AT2 scanner</t>
+    <t>Aperio AT2 scanner</t>
   </si>
   <si>
     <t>RRID:SCR_021256</t>
   </si>
   <si>
-    <t>10X Genomics Chromium X Single Cell Analyzer</t>
+    <t>Agilent 4200 TapeStation System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019398</t>
+  </si>
+  <si>
+    <t>Bravo NGS</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019473</t>
+  </si>
+  <si>
+    <t>Chromium X Single Cell Analyzer</t>
   </si>
   <si>
     <t>RRID:SCR_024537</t>
   </si>
   <si>
-    <t>10x Genomics Visium CytAssist</t>
+    <t>Illumina iScan System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020128</t>
+  </si>
+  <si>
+    <t>Illumina MiSeq System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020134</t>
+  </si>
+  <si>
+    <t>Illumina NovaSeq 6000 Sequencing System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020150</t>
+  </si>
+  <si>
+    <t>Life Technologies QuantStudio 6 Real Time PCR System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020239</t>
+  </si>
+  <si>
+    <t>NextSeq 1000 Sequencing System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020140</t>
+  </si>
+  <si>
+    <t>NextSeq 500</t>
+  </si>
+  <si>
+    <t>RRID:SCR_014983</t>
+  </si>
+  <si>
+    <t>PromethION</t>
+  </si>
+  <si>
+    <t>RRID:SCR_017987</t>
+  </si>
+  <si>
+    <t>Visium CytAssist</t>
   </si>
   <si>
     <t>RRID:SCR_024570</t>
   </si>
   <si>
-    <t>Agilent 4200 TapeStation System</t>
-[...52 lines deleted...]
-  <si>
     <t>7 Tesla Bruker BioSpec 70/20 USR MRI system</t>
   </si>
   <si>
     <t>RRID:SCR_022895</t>
   </si>
   <si>
     <t>Perkin Elmer IVIS Spectrum In-Vivo Imaging System</t>
   </si>
   <si>
     <t>RRID:SCR_020397</t>
   </si>
   <si>
-    <t>PerkinElmer Quantum GX2 micro-CT imaging system</t>
+    <t>Quantum GX2 micro-CT imaging system</t>
   </si>
   <si>
     <t>RRID:SCR_025839</t>
   </si>
   <si>
-    <t>Akoya PhenoImager</t>
+    <t>BOND RX Stainer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_025548</t>
+  </si>
+  <si>
+    <t>DMi8 Inverted Microscope</t>
+  </si>
+  <si>
+    <t>RRID:SCR_026672</t>
+  </si>
+  <si>
+    <t>GeoMx Digital Spatial Profiler</t>
+  </si>
+  <si>
+    <t>RRID:SCR_021660</t>
+  </si>
+  <si>
+    <t>IncuCyte S3 Live Cell Analysis System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_023147</t>
+  </si>
+  <si>
+    <t>PhenoImager</t>
   </si>
   <si>
     <t>RRID:SCR_023772</t>
   </si>
   <si>
-    <t>Leica BOND RX Stainer</t>
-[...11 lines deleted...]
-    <t>Leica THUNDER Imager Tissue microscope</t>
+    <t>THUNDER Imager Tissue microscope</t>
   </si>
   <si>
     <t>RRID:SCR_026034</t>
   </si>
   <si>
-    <t>NanoString GeoMx Digital Spatial Profiler</t>
-[...8 lines deleted...]
-    <t>RRID:SCR_023147</t>
+    <t>Aurora Spectral Analyzer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019826</t>
   </si>
   <si>
     <t>BD LSRFortessa Fortessa Flow Cytometer</t>
   </si>
   <si>
     <t>RRID:SCR_019601</t>
   </si>
   <si>
-    <t>Cytek Aurora Spectral Analyzer</t>
-[...4 lines deleted...]
-  <si>
     <t>Fiber Optic Button Response System</t>
   </si>
   <si>
     <t>RRID:SCR_009577</t>
   </si>
   <si>
     <t>ImageStream-X, Image Analyzer (4 lasers/10 colors) Multiple</t>
   </si>
   <si>
     <t>RRID:SCR_020142</t>
   </si>
   <si>
     <t>Model 1025 MR-compatible Small Animal Monitoring and Gating System</t>
   </si>
   <si>
     <t>RRID:SCR_002090</t>
   </si>
   <si>
-    <t>SCIEX 5500 QTRAP 5500 Mass Spectrometer</t>
+    <t>QTRAP 5500 Mass Spectrometer</t>
   </si>
   <si>
     <t>RRID:SCR_020517</t>
   </si>
   <si>
     <t>Stanford Sciex 7500+ Triple Quadrupole LC/MS system</t>
   </si>
   <si>
     <t>RRID:SCR_026608</t>
   </si>
   <si>
-    <t>Thermo Scientific TSQ Vantage Mass Spectrometer</t>
+    <t>TSQ Vantage Mass Spectrometer</t>
   </si>
   <si>
     <t>RRID:SCR_020574</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>