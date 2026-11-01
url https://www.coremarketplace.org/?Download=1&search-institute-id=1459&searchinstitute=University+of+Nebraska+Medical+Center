--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -25,51 +25,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Facilities" sheetId="1" r:id="rId4"/>
     <sheet name="Facility Types" sheetId="2" r:id="rId5"/>
     <sheet name="Services" sheetId="3" r:id="rId6"/>
     <sheet name="Instrumentation" sheetId="4" r:id="rId7"/>
     <sheet name="Worksheet" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="306">
   <si>
     <t>CoreMarketplace Search Results Export</t>
   </si>
   <si>
-    <t>Generated: 09/17/2026</t>
+    <t>Generated: 11/01/2026</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/</t>
   </si>
   <si>
     <t>Data is provided for reference and research use only.  Information may not be republished without explicit permission.</t>
   </si>
   <si>
     <t>For questions contact: coremarketplace@uvm.edu</t>
   </si>
   <si>
     <t>Facilities located at:</t>
   </si>
   <si>
     <t xml:space="preserve">University of Nebraska Medical Center (UNMC), </t>
   </si>
   <si>
     <t>https://www.unmc.edu</t>
   </si>
   <si>
     <t>Location: Omaha, NE United States</t>
   </si>
   <si>
     <t>RORID: https://ror.org/00thqtb16</t>
   </si>
@@ -91,120 +91,149 @@
   <si>
     <t>Address 2</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>CoreMarketplace Profile</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
+    <t>UNMC-Advanced Microscopy Core Facility (AMCF)</t>
+  </si>
+  <si>
+    <t>RRID:SCR_022467</t>
+  </si>
+  <si>
+    <t>University of Nebraska Medical Center</t>
+  </si>
+  <si>
+    <t>Heather Jensen-Smith</t>
+  </si>
+  <si>
+    <t>985875 Nebraska Medical Center  DRC I 1056</t>
+  </si>
+  <si>
+    <t>Omaha</t>
+  </si>
+  <si>
+    <t>NE</t>
+  </si>
+  <si>
+    <t>68198-5875</t>
+  </si>
+  <si>
+    <t>United States</t>
+  </si>
+  <si>
+    <t>https://www.unmc.edu/vcr/cores/vcr-cores/confocal-microscopy/index.html</t>
+  </si>
+  <si>
+    <t>https://www.coremarketplace.org/?FacilityID=1375</t>
+  </si>
+  <si>
+    <t>The Advanced Microscopy Core Facility (AMCF) at UNMC houses state-of-the-art imaging technologies ranging from super-resolution (~ 0.120 um to 0.020 um) to microscopic (~ 0.300 um) to mesoscopic (~ 1 um) biomedical imaging. Imaging specialists provide training and/or actively assist researchers collecting images across the diverse array of imaging instrumentation available in the AMCF with competitively priced usage fees for internal and external facility users.
+The Zeiss ELYRA PS.1 is an inverted microscope for super-resolution (SR) structured illumination microscopy (SIM) and single-molecule localization microscopy (SMLM) including, PhotoActivated Localization Microscopy (PALM) using photo-switchable/convertible fluorescent proteins, Total Internal Reflection Fluorescence (TIRF) and STochastic Optical Reconstruction Microscopy (STORM).
+The Zeiss 800 CLSM with Airyscan (Funding: NIH P30 GM106397) is an inverted microscope dramatically increasing conventional confocal image resolution to ~180 nm using Airyscan technology.
+The Zeiss Axioscan 7 (Funding: NIH P20 GM103427) is a high-performance whole slide scanning system for fluorescence and brightfield imaging. 
+The Miltenyi Biotec Ultramicroscope II Light Sheet fluorescence microscope (Funding: NIH S10 OD030486) extends fluorescent imaging into true 3D, large-scale volumetric imaging of intact tissues, organs, and small organisms. 
+The AMCF also houses several high-end data analysis workstations with premier image analysis software including HALO (Funding: NIH P20 GM103427) and IMARIS (Funding: NIH S10 OD030486) facilitating data rendering, analyses, and presentation options.</t>
+  </si>
+  <si>
     <t>UNMC-Electron Microscopy Research Facility</t>
   </si>
   <si>
     <t>RRID:SCR_017864</t>
   </si>
   <si>
-    <t>University of Nebraska Medical Center</t>
-[...1 lines deleted...]
-  <si>
     <t>600 S. 42nd Street</t>
   </si>
   <si>
     <t>WHM 2012</t>
-  </si>
-[...4 lines deleted...]
-    <t>NE</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>https://www.unmc.edu/pathology/research/resources/tissue_sciences_biospecimen_resources_facility/electron_microscopy_research_core.html</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=691</t>
   </si>
   <si>
     <t>The Electron Microscopy Research Facility (EMRF) at the UNMC Department of Pathology, Microbiology and Immunology provides advanced imaging support and technical expertise for investigators utilizing Transmission Electron Microscopy (TEM) and Scanning Electron Microscopy (SEM). The core offers specialized specimen preparation, ultramicrotomy, negative staining, and electron microscopy services to support a broad range of biological and materials research applications.
 Led by Medical Director Dinesh Pradhan, MD,  the facility serves University of Nebraska investigators, external academic collaborators, and industry partners, with consultation and technical support provided by experienced electron microscopy staff throughout all stages of the research.</t>
   </si>
   <si>
     <t>UNMC-Tissue Sciences Facility (TSF)</t>
   </si>
   <si>
     <t>RRID:SCR_012465</t>
   </si>
   <si>
     <t>550 S. 45th St</t>
   </si>
   <si>
     <t>DRC, 1052</t>
   </si>
   <si>
     <t>https://www.unmc.edu/pathology/research/resources/tissue_sciences_biospecimen_resources_facility/tissue_sciences_facility.html</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=4060</t>
   </si>
   <si>
     <t>The UNMC Tissue Sciences Facility (TSF) provides comprehensive histology, immunohistochemistry, imaging, and pathology support services for animal and human tissue research. The facility offers standardized and specialized services including tissue processing, embedding, sectioning, paraffin and frozen staining, multiplex immunohistochemistry/immunofluorescence, digital slide scanning, tissue microarray construction, and technical support for client-use instrumentation.
 TSF supports investigators through expert technical guidance, pathology consultation, and training on specialized histology procedures and equipment. Services are available to University of Nebraska researchers, external academic institutions, and industry partners.
 Led by Medical Director Dinesh Pradhan, MD, TSF provides expert guidance in specialized sample preparation, histology, imaging, staining, immunohistochemistry, and frozen sectioning. Skilled technologists are also available to assist researchers throughout the tissue processing and imaging workflow.</t>
   </si>
   <si>
     <t>UNMC-Institutional Biospecimen Biobank (IBB)</t>
   </si>
   <si>
     <t>RRID:SCR_027222</t>
   </si>
   <si>
     <t>505 S 45th St</t>
   </si>
   <si>
     <t>BCC, 5.12.429</t>
-  </si>
-[...1 lines deleted...]
-    <t>United States</t>
   </si>
   <si>
     <t>https://www.unmc.edu/pathology/research/resources/tissue_sciences_biospecimen_resources_facility/institutional_biospecimen_bank.html</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=4057</t>
   </si>
   <si>
     <t>The UNMC Institutional Biospecimen Bank (IBB) serves as a centralized resource for the collection, storage, processing, and distribution of human biospecimens to advance biomedical and translational research. The facility supports investigators with a wide range of services including biospecimen processing, clinical trial support, short term tissue culture, frozen tissue preparation, and specialized sample handling and shipping.
 Under the leadership of Kurt Fisher, MD, PhD, the IBB combines expertise in pathology and molecular biology to provide researchers with high-quality specimens and associated clinical data while maintaining strict regulatory compliance and patient confidentiality. Select tissue and biospecimen requests are reviewed by the IBB Governance Committee to help ensure responsible, equitable, and ethical use of biospecimen resources.</t>
   </si>
   <si>
     <t>UNMC- Spatial Profiling Hub Core Facility</t>
   </si>
   <si>
     <t>RRID:SCR_026860</t>
   </si>
   <si>
     <t>Brittany Adams</t>
   </si>
   <si>
     <t>601 South SaddleCreek Rd</t>
   </si>
   <si>
     <t>DRC1 1018</t>
@@ -239,81 +268,50 @@
   <si>
     <t>The Multiphoton Intravital &amp; Tissue Imaging (MITI) Core Facility, is part of the Translational Imaging and Behavioral Assessment (TIBA) Core within the Cognitive Neuroscience of Development &amp; Aging (CoNDA) Center and larger Fred &amp; Pamela Buffett Cancer Center Preclinical Imaging Center. The MITI Core is equipped with experienced research professionals and state-of-the-art intravital imaging equipment to acquire advanced descriptive and quantitative data for various in-vivo/preclinical imaging studies.
 The MITI Core is equipped with an Olympus FVMPE-RS advanced multiphoton microscope, a multichannel, multiphoton excitation system specifically tailored for intravital and deep tissue imaging. It delivers high speed (up to millisecond imaging) for rapid in vivo imaging of physiological responses, near infrared excitation for deep tissue imaging. The Olympus FVMP-RS system is additionally equipped with 458 and 588 nm stimulation laser lines for photobleaching, light stimulation and/or photoactivation of various fluorescent or caged constructs. 
 The Olympus FVMPE-RS Multiphoton Microscope uses a Spectra-Physics InSight X3 dual-line, tunable multiphoton laser for ultrafast, multichannel imaging. The main output from the InSight laser is a tunable line ranging from 680 to 1300 nm with a second multiphoton excitation line at 1045 nm. This extended excitation range supports both traditional fluorophores and fluorescent proteins (blue to long range red), as well as second and third harmonic imaging.
 The available Neurotar Mobile Home Cage (Funding: P20 GM130447) allows researchers to integrate real-time imaging with behavioral/locomotion tracking.
 Training and access to the imaging system, support in the design of experimental procedures, acquisition of image data, and analysis of acquired images are offered through the MITI Core. Services are available to investigators within the University of Nebraska network, as well as academic or commercial/industrial institutions in the region at hourly usage rates.
 The Cognitive Neuroscience of Development and Aging (CoNDA) Center is a NIH Center of Biomedical Research Excellence (COBRE) at the University of Nebraska Medical Center in Omaha, Nebraska, with a focus on neuroscience research across the lifespan. The center aims to advance translational and human neuroscience through support of research projects and development of infrastructure.</t>
   </si>
   <si>
     <t>University of Nebraska Medical Center Bioassay Core Facility</t>
   </si>
   <si>
     <t>RRID:SCR_026270</t>
   </si>
   <si>
     <t>Bryan Hackfort</t>
   </si>
   <si>
     <t>https://www.unmc.edu/chvr/research/research-infrastructure/research-core/bioassay-core.html</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=3017</t>
   </si>
   <si>
     <t>Core provides equipment, personnel, and protocols for routine and advanced cellular and molecular assays for research.</t>
-  </si>
-[...29 lines deleted...]
-The AMCF also houses several high-end data analysis workstations with premier image analysis software including HALO (Funding: NIH P20 GM103427) and IMARIS (Funding: NIH S10 OD030486) facilitating data rendering, analyses, and presentation options.</t>
   </si>
   <si>
     <t>UNMC Core for Advanced Magnetic Resonance Imaging</t>
   </si>
   <si>
     <t>RRID:SCR_022468</t>
   </si>
   <si>
     <t>David Warren</t>
   </si>
   <si>
     <t>https://www.unmc.edu/vcr/cores/vcr-cores/camri/index.html</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=1374</t>
   </si>
   <si>
     <t>UNMC‘s Core for Advanced Magnetic Resonance Imaging (CAMRI) provides state-of-the-art research MRI capabilities for investigators at UNMC and across the greater Omaha area. Housed in UNMC’s Hixson-Lied Center, CAMRI operates a Siemens 3T Prisma MRI instrument that can collect high quality data of any MR modality using advanced gradients and research-grade pulse sequences.  A variety of head coils (20-, 32-, and 64-channel) are available to optimize data collection for the needs of specific studies. Studies incorporating functional MRI can take advantage of CAMRI’s suite of MRI-compatible response devices, mirrored 32-inch LCD screen, and integrated stimulus-display computer.
 UNMC's CAMRI receives support from the UNMC Cognitive Neuroscience of Development and Aging Center (CoNDA Center, P20GM130447), an NIGMS Center of Biomedical Research Excellence (CoBRE).</t>
   </si>
   <si>
     <t>Nanoimaging Core Facility</t>
   </si>
   <si>
     <t>RRID:SCR_018828</t>
@@ -972,60 +970,60 @@
   <si>
     <t>Transgenics</t>
   </si>
   <si>
     <t>Ultrasonic Imaging</t>
   </si>
   <si>
     <t>Umwelt Characterization</t>
   </si>
   <si>
     <t>Visium HD Spatial Transcriptomics</t>
   </si>
   <si>
     <t>Whole Slide Imaging</t>
   </si>
   <si>
     <t>Instrumentation located at:</t>
   </si>
   <si>
     <t>Instrument</t>
   </si>
   <si>
     <t>Instrument PID</t>
   </si>
   <si>
+    <t>LSM 710 Confocal Inverted Microscope</t>
+  </si>
+  <si>
+    <t>RRID:SCR_018063</t>
+  </si>
+  <si>
     <t>Agilent 4150 TapeStation System</t>
   </si>
   <si>
     <t>RRID:SCR_019394</t>
-  </si>
-[...4 lines deleted...]
-    <t>RRID:SCR_018063</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1485,874 +1483,874 @@
         <v>18</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>21</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14" t="s">
         <v>24</v>
       </c>
       <c r="C14" t="s">
         <v>25</v>
       </c>
+      <c r="D14" t="s">
+        <v>26</v>
+      </c>
       <c r="E14" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="F14" t="s">
         <v>27</v>
       </c>
       <c r="G14" t="s">
         <v>28</v>
       </c>
       <c r="H14" t="s">
         <v>29</v>
       </c>
-      <c r="I14">
-        <v>68105</v>
+      <c r="I14" t="s">
+        <v>30</v>
       </c>
       <c r="J14" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="K14" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="L14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="M14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C15" t="s">
         <v>25</v>
       </c>
       <c r="E15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G15" t="s">
         <v>28</v>
       </c>
       <c r="H15" t="s">
         <v>29</v>
       </c>
       <c r="I15">
         <v>68105</v>
       </c>
+      <c r="J15" t="s">
+        <v>39</v>
+      </c>
       <c r="K15" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L15" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M15" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B16" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C16" t="s">
         <v>25</v>
       </c>
       <c r="E16" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="F16" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G16" t="s">
         <v>28</v>
       </c>
       <c r="H16" t="s">
         <v>29</v>
       </c>
       <c r="I16">
         <v>68105</v>
       </c>
-      <c r="J16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K16" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M16" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B17" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C17" t="s">
         <v>25</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" t="s">
         <v>52</v>
       </c>
       <c r="F17" t="s">
         <v>53</v>
       </c>
       <c r="G17" t="s">
         <v>28</v>
       </c>
       <c r="H17" t="s">
         <v>29</v>
       </c>
       <c r="I17">
-        <v>68106</v>
+        <v>68105</v>
       </c>
       <c r="J17" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="K17" t="s">
         <v>54</v>
       </c>
       <c r="L17" t="s">
         <v>55</v>
       </c>
       <c r="M17" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
         <v>57</v>
       </c>
       <c r="B18" t="s">
         <v>58</v>
       </c>
       <c r="C18" t="s">
         <v>25</v>
       </c>
+      <c r="D18" t="s">
+        <v>59</v>
+      </c>
       <c r="E18" t="s">
-        <v>59</v>
+        <v>60</v>
+      </c>
+      <c r="F18" t="s">
+        <v>61</v>
       </c>
       <c r="G18" t="s">
         <v>28</v>
       </c>
       <c r="H18" t="s">
         <v>29</v>
       </c>
-      <c r="I18" t="s">
-        <v>60</v>
+      <c r="I18">
+        <v>68106</v>
       </c>
       <c r="J18" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="K18" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L18" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M18" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B19" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C19" t="s">
         <v>25</v>
       </c>
-      <c r="D19" t="s">
-        <v>66</v>
+      <c r="E19" t="s">
+        <v>67</v>
+      </c>
+      <c r="G19" t="s">
+        <v>28</v>
+      </c>
+      <c r="H19" t="s">
+        <v>29</v>
+      </c>
+      <c r="I19" t="s">
+        <v>68</v>
+      </c>
+      <c r="J19" t="s">
+        <v>31</v>
       </c>
       <c r="K19" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L19" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="M19" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B20" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C20" t="s">
         <v>25</v>
       </c>
       <c r="D20" t="s">
-        <v>72</v>
-[...10 lines deleted...]
-      <c r="I20" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="K20" t="s">
         <v>75</v>
       </c>
       <c r="L20" t="s">
         <v>76</v>
       </c>
       <c r="M20" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
         <v>78</v>
       </c>
       <c r="B21" t="s">
         <v>79</v>
       </c>
       <c r="C21" t="s">
         <v>25</v>
       </c>
       <c r="D21" t="s">
         <v>80</v>
       </c>
       <c r="G21" t="s">
         <v>28</v>
       </c>
       <c r="H21" t="s">
         <v>29</v>
       </c>
       <c r="J21" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="K21" t="s">
         <v>81</v>
       </c>
       <c r="L21" t="s">
         <v>82</v>
       </c>
       <c r="M21" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
         <v>84</v>
       </c>
       <c r="B22" t="s">
         <v>85</v>
       </c>
       <c r="C22" t="s">
         <v>25</v>
       </c>
       <c r="D22" t="s">
         <v>86</v>
       </c>
       <c r="E22" t="s">
         <v>87</v>
       </c>
       <c r="G22" t="s">
         <v>28</v>
       </c>
       <c r="H22" t="s">
         <v>29</v>
       </c>
       <c r="I22" t="s">
         <v>88</v>
       </c>
       <c r="J22" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="K22" t="s">
         <v>89</v>
       </c>
       <c r="L22" t="s">
         <v>90</v>
       </c>
       <c r="M22" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
         <v>92</v>
       </c>
       <c r="B23" t="s">
         <v>93</v>
       </c>
       <c r="C23" t="s">
         <v>25</v>
       </c>
       <c r="D23" t="s">
         <v>94</v>
       </c>
       <c r="E23" t="s">
         <v>95</v>
       </c>
       <c r="G23" t="s">
         <v>28</v>
       </c>
       <c r="H23" t="s">
         <v>29</v>
       </c>
       <c r="I23">
         <v>68198</v>
       </c>
       <c r="J23" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="K23" t="s">
         <v>96</v>
       </c>
       <c r="L23" t="s">
         <v>97</v>
       </c>
       <c r="M23" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
         <v>99</v>
       </c>
       <c r="B24" t="s">
         <v>100</v>
       </c>
       <c r="C24" t="s">
         <v>25</v>
       </c>
       <c r="D24" t="s">
         <v>101</v>
       </c>
       <c r="E24" t="s">
         <v>102</v>
       </c>
       <c r="G24" t="s">
         <v>28</v>
       </c>
       <c r="H24" t="s">
         <v>29</v>
       </c>
       <c r="I24">
         <v>68198</v>
       </c>
       <c r="J24" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="K24" t="s">
         <v>103</v>
       </c>
       <c r="L24" t="s">
         <v>104</v>
       </c>
       <c r="M24" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
         <v>106</v>
       </c>
       <c r="B25" t="s">
         <v>107</v>
       </c>
       <c r="C25" t="s">
         <v>25</v>
       </c>
       <c r="D25" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="E25" t="s">
         <v>108</v>
       </c>
       <c r="G25" t="s">
         <v>28</v>
       </c>
       <c r="H25" t="s">
         <v>29</v>
       </c>
       <c r="I25" t="s">
         <v>109</v>
       </c>
       <c r="J25" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="K25" t="s">
         <v>110</v>
       </c>
       <c r="L25" t="s">
         <v>111</v>
       </c>
       <c r="M25" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
         <v>113</v>
       </c>
       <c r="B26" t="s">
         <v>114</v>
       </c>
       <c r="C26" t="s">
         <v>25</v>
       </c>
       <c r="D26" t="s">
         <v>115</v>
       </c>
       <c r="E26" t="s">
         <v>116</v>
       </c>
       <c r="G26" t="s">
         <v>28</v>
       </c>
       <c r="H26" t="s">
         <v>29</v>
       </c>
       <c r="I26" t="s">
         <v>117</v>
       </c>
       <c r="J26" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="K26" t="s">
         <v>118</v>
       </c>
       <c r="L26" t="s">
         <v>119</v>
       </c>
       <c r="M26" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
         <v>121</v>
       </c>
       <c r="B27" t="s">
         <v>122</v>
       </c>
       <c r="C27" t="s">
         <v>25</v>
       </c>
       <c r="D27" t="s">
         <v>123</v>
       </c>
       <c r="E27" t="s">
         <v>124</v>
       </c>
       <c r="G27" t="s">
         <v>28</v>
       </c>
       <c r="H27" t="s">
         <v>29</v>
       </c>
       <c r="I27" t="s">
         <v>125</v>
       </c>
       <c r="J27" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="K27" t="s">
         <v>126</v>
       </c>
       <c r="L27" t="s">
         <v>127</v>
       </c>
       <c r="M27" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
         <v>129</v>
       </c>
       <c r="C28" t="s">
         <v>25</v>
       </c>
       <c r="D28" t="s">
         <v>130</v>
       </c>
       <c r="E28" t="s">
         <v>131</v>
       </c>
       <c r="G28" t="s">
         <v>28</v>
       </c>
       <c r="H28" t="s">
         <v>29</v>
       </c>
       <c r="I28">
         <v>68198</v>
       </c>
       <c r="J28" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="K28" t="s">
         <v>132</v>
       </c>
       <c r="L28" t="s">
         <v>133</v>
       </c>
       <c r="M28" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
         <v>135</v>
       </c>
       <c r="B29" t="s">
         <v>136</v>
       </c>
       <c r="C29" t="s">
         <v>25</v>
       </c>
       <c r="D29" t="s">
         <v>137</v>
       </c>
       <c r="E29" t="s">
         <v>138</v>
       </c>
       <c r="G29" t="s">
         <v>28</v>
       </c>
       <c r="H29" t="s">
         <v>29</v>
       </c>
       <c r="I29">
         <v>68198</v>
       </c>
       <c r="J29" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="K29" t="s">
         <v>139</v>
       </c>
       <c r="L29" t="s">
         <v>140</v>
       </c>
       <c r="M29" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
         <v>142</v>
       </c>
       <c r="B30" t="s">
         <v>143</v>
       </c>
       <c r="C30" t="s">
         <v>25</v>
       </c>
       <c r="D30" t="s">
         <v>144</v>
       </c>
       <c r="E30" t="s">
         <v>145</v>
       </c>
       <c r="G30" t="s">
         <v>28</v>
       </c>
       <c r="H30" t="s">
         <v>29</v>
       </c>
       <c r="I30">
         <v>984375</v>
       </c>
       <c r="J30" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="K30" t="s">
         <v>146</v>
       </c>
       <c r="L30" t="s">
         <v>147</v>
       </c>
       <c r="M30" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
         <v>149</v>
       </c>
       <c r="B31" t="s">
         <v>150</v>
       </c>
       <c r="C31" t="s">
         <v>25</v>
       </c>
       <c r="D31" t="s">
         <v>151</v>
       </c>
       <c r="E31" t="s">
         <v>152</v>
       </c>
       <c r="G31" t="s">
         <v>28</v>
       </c>
       <c r="H31" t="s">
         <v>29</v>
       </c>
       <c r="I31" t="s">
         <v>153</v>
       </c>
       <c r="J31" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="K31" t="s">
         <v>154</v>
       </c>
       <c r="L31" t="s">
         <v>155</v>
       </c>
       <c r="M31" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
         <v>157</v>
       </c>
       <c r="B32" t="s">
         <v>158</v>
       </c>
       <c r="C32" t="s">
         <v>25</v>
       </c>
       <c r="D32" t="s">
         <v>159</v>
       </c>
       <c r="E32" t="s">
         <v>160</v>
       </c>
       <c r="F32" t="s">
         <v>161</v>
       </c>
       <c r="G32" t="s">
         <v>28</v>
       </c>
       <c r="H32" t="s">
         <v>29</v>
       </c>
       <c r="I32" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
       <c r="J32" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="K32" t="s">
         <v>162</v>
       </c>
       <c r="L32" t="s">
         <v>163</v>
       </c>
       <c r="M32" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="s">
         <v>165</v>
       </c>
       <c r="B33" t="s">
         <v>166</v>
       </c>
       <c r="C33" t="s">
         <v>25</v>
       </c>
       <c r="D33" t="s">
         <v>167</v>
       </c>
       <c r="E33" t="s">
         <v>168</v>
       </c>
       <c r="F33" t="s">
         <v>124</v>
       </c>
       <c r="G33" t="s">
         <v>28</v>
       </c>
       <c r="H33" t="s">
         <v>29</v>
       </c>
       <c r="I33" t="s">
         <v>125</v>
       </c>
       <c r="J33" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="K33" t="s">
         <v>169</v>
       </c>
       <c r="L33" t="s">
         <v>170</v>
       </c>
       <c r="M33" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="s">
         <v>172</v>
       </c>
       <c r="B34" t="s">
         <v>173</v>
       </c>
       <c r="C34" t="s">
         <v>25</v>
       </c>
       <c r="D34" t="s">
         <v>174</v>
       </c>
       <c r="E34" t="s">
         <v>175</v>
       </c>
       <c r="G34" t="s">
         <v>28</v>
       </c>
       <c r="H34" t="s">
         <v>29</v>
       </c>
       <c r="I34" t="s">
         <v>176</v>
       </c>
       <c r="J34" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="K34" t="s">
         <v>177</v>
       </c>
       <c r="L34" t="s">
         <v>178</v>
       </c>
       <c r="M34" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" t="s">
         <v>180</v>
       </c>
       <c r="B35" t="s">
         <v>181</v>
       </c>
       <c r="C35" t="s">
         <v>25</v>
       </c>
       <c r="D35" t="s">
         <v>182</v>
       </c>
       <c r="E35" t="s">
         <v>183</v>
       </c>
       <c r="F35" t="s">
         <v>184</v>
       </c>
       <c r="G35" t="s">
         <v>28</v>
       </c>
       <c r="H35" t="s">
         <v>29</v>
       </c>
       <c r="I35">
         <v>68105</v>
       </c>
       <c r="J35" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="K35" t="s">
         <v>185</v>
       </c>
       <c r="L35" t="s">
         <v>186</v>
       </c>
       <c r="M35" t="s">
         <v>187</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D26"/>
+  <dimension ref="A1:D25"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>3</v>
@@ -2400,210 +2398,196 @@
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>190</v>
       </c>
       <c r="B14" t="s">
         <v>157</v>
       </c>
       <c r="C14" t="s">
         <v>158</v>
       </c>
       <c r="D14" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>191</v>
       </c>
       <c r="B15" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="D15" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>192</v>
       </c>
       <c r="B16" t="s">
         <v>99</v>
       </c>
       <c r="C16" t="s">
         <v>100</v>
       </c>
       <c r="D16" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>193</v>
       </c>
       <c r="B17" t="s">
         <v>92</v>
       </c>
       <c r="C17" t="s">
         <v>93</v>
       </c>
       <c r="D17" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>194</v>
       </c>
       <c r="B18" t="s">
         <v>165</v>
       </c>
       <c r="C18" t="s">
         <v>166</v>
       </c>
       <c r="D18" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>195</v>
       </c>
       <c r="B19" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="D19" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>196</v>
       </c>
       <c r="B20" t="s">
         <v>78</v>
       </c>
       <c r="C20" t="s">
         <v>79</v>
       </c>
       <c r="D20" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>197</v>
       </c>
       <c r="B21" t="s">
         <v>113</v>
       </c>
       <c r="C21" t="s">
         <v>114</v>
       </c>
       <c r="D21" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>198</v>
       </c>
       <c r="B22" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="C22" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="D22" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B23" t="s">
-        <v>70</v>
+        <v>135</v>
       </c>
       <c r="C23" t="s">
-        <v>71</v>
+        <v>136</v>
       </c>
       <c r="D23" t="s">
-        <v>76</v>
+        <v>140</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B24" t="s">
-        <v>135</v>
+        <v>201</v>
       </c>
       <c r="C24" t="s">
-        <v>136</v>
+        <v>66</v>
       </c>
       <c r="D24" t="s">
-        <v>140</v>
+        <v>70</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B25" t="s">
-        <v>201</v>
+        <v>84</v>
       </c>
       <c r="C25" t="s">
-        <v>58</v>
+        <v>85</v>
       </c>
       <c r="D25" t="s">
-        <v>62</v>
-[...12 lines deleted...]
-      <c r="D26" t="s">
         <v>90</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D147"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
@@ -2656,127 +2640,127 @@
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4"/>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
         <v>204</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>205</v>
       </c>
       <c r="B14" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="C14" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="D14" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>205</v>
       </c>
       <c r="B15" t="s">
         <v>106</v>
       </c>
       <c r="C15" t="s">
         <v>107</v>
       </c>
       <c r="D15" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>206</v>
       </c>
       <c r="B16" t="s">
-        <v>201</v>
+        <v>23</v>
       </c>
       <c r="C16" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>206</v>
       </c>
       <c r="B17" t="s">
+        <v>201</v>
+      </c>
+      <c r="C17" t="s">
+        <v>66</v>
+      </c>
+      <c r="D17" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>207</v>
       </c>
       <c r="B18" t="s">
         <v>106</v>
       </c>
       <c r="C18" t="s">
         <v>107</v>
       </c>
       <c r="D18" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>208</v>
       </c>
       <c r="B19" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="C19" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="D19" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>208</v>
       </c>
       <c r="B20" t="s">
         <v>106</v>
       </c>
       <c r="C20" t="s">
         <v>107</v>
       </c>
       <c r="D20" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>208</v>
       </c>
       <c r="B21" t="s">
         <v>157</v>
       </c>
       <c r="C21" t="s">
         <v>158</v>
@@ -2810,57 +2794,57 @@
         <v>158</v>
       </c>
       <c r="D23" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>211</v>
       </c>
       <c r="B24" t="s">
         <v>157</v>
       </c>
       <c r="C24" t="s">
         <v>158</v>
       </c>
       <c r="D24" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>212</v>
       </c>
       <c r="B25" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="C25" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="D25" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
         <v>212</v>
       </c>
       <c r="B26" t="s">
         <v>157</v>
       </c>
       <c r="C26" t="s">
         <v>158</v>
       </c>
       <c r="D26" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>212</v>
       </c>
       <c r="B27" t="s">
         <v>172</v>
       </c>
       <c r="C27" t="s">
         <v>173</v>
@@ -2998,303 +2982,303 @@
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>222</v>
       </c>
       <c r="B37" t="s">
         <v>165</v>
       </c>
       <c r="C37" t="s">
         <v>166</v>
       </c>
       <c r="D37" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>223</v>
       </c>
       <c r="B38" t="s">
         <v>23</v>
       </c>
       <c r="C38" t="s">
         <v>24</v>
       </c>
       <c r="D38" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>223</v>
       </c>
       <c r="B39" t="s">
-        <v>201</v>
+        <v>35</v>
       </c>
       <c r="C39" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="D39" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
         <v>223</v>
       </c>
       <c r="B40" t="s">
+        <v>201</v>
+      </c>
+      <c r="C40" t="s">
+        <v>66</v>
+      </c>
+      <c r="D40" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
         <v>224</v>
       </c>
       <c r="B41" t="s">
         <v>172</v>
       </c>
       <c r="C41" t="s">
         <v>173</v>
       </c>
       <c r="D41" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
         <v>225</v>
       </c>
       <c r="B42" t="s">
         <v>157</v>
       </c>
       <c r="C42" t="s">
         <v>158</v>
       </c>
       <c r="D42" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
         <v>226</v>
       </c>
       <c r="B43" t="s">
         <v>142</v>
       </c>
       <c r="C43" t="s">
         <v>143</v>
       </c>
       <c r="D43" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
         <v>227</v>
       </c>
       <c r="B44" t="s">
-        <v>201</v>
+        <v>23</v>
       </c>
       <c r="C44" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="D44" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
         <v>227</v>
       </c>
       <c r="B45" t="s">
+        <v>201</v>
+      </c>
+      <c r="C45" t="s">
+        <v>66</v>
+      </c>
+      <c r="D45" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
         <v>228</v>
       </c>
       <c r="B46" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="C46" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="D46" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
         <v>229</v>
       </c>
       <c r="B47" t="s">
-        <v>201</v>
+        <v>23</v>
       </c>
       <c r="C47" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="D47" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
         <v>229</v>
       </c>
       <c r="B48" t="s">
+        <v>201</v>
+      </c>
+      <c r="C48" t="s">
+        <v>66</v>
+      </c>
+      <c r="D48" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
         <v>229</v>
       </c>
       <c r="B49" t="s">
         <v>106</v>
       </c>
       <c r="C49" t="s">
         <v>107</v>
       </c>
       <c r="D49" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
         <v>229</v>
       </c>
       <c r="B50" t="s">
         <v>157</v>
       </c>
       <c r="C50" t="s">
         <v>158</v>
       </c>
       <c r="D50" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
         <v>230</v>
       </c>
       <c r="B51" t="s">
         <v>201</v>
       </c>
       <c r="C51" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="D51" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
         <v>230</v>
       </c>
       <c r="B52" t="s">
         <v>157</v>
       </c>
       <c r="C52" t="s">
         <v>158</v>
       </c>
       <c r="D52" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
         <v>231</v>
       </c>
       <c r="B53" t="s">
         <v>172</v>
       </c>
       <c r="C53" t="s">
         <v>173</v>
       </c>
       <c r="D53" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
         <v>231</v>
       </c>
       <c r="B54" t="s">
         <v>180</v>
       </c>
       <c r="C54" t="s">
         <v>181</v>
       </c>
       <c r="D54" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
         <v>232</v>
       </c>
       <c r="B55" t="s">
-        <v>201</v>
+        <v>23</v>
       </c>
       <c r="C55" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="D55" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
         <v>232</v>
       </c>
       <c r="B56" t="s">
+        <v>201</v>
+      </c>
+      <c r="C56" t="s">
+        <v>66</v>
+      </c>
+      <c r="D56" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
         <v>232</v>
       </c>
       <c r="B57" t="s">
         <v>84</v>
       </c>
       <c r="C57" t="s">
         <v>85</v>
       </c>
       <c r="D57" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
         <v>232</v>
       </c>
       <c r="B58" t="s">
         <v>106</v>
       </c>
       <c r="C58" t="s">
         <v>107</v>
@@ -3342,71 +3326,71 @@
         <v>173</v>
       </c>
       <c r="D61" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
         <v>232</v>
       </c>
       <c r="B62" t="s">
         <v>180</v>
       </c>
       <c r="C62" t="s">
         <v>181</v>
       </c>
       <c r="D62" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
         <v>233</v>
       </c>
       <c r="B63" t="s">
-        <v>201</v>
+        <v>23</v>
       </c>
       <c r="C63" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="D63" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>233</v>
       </c>
       <c r="B64" t="s">
+        <v>201</v>
+      </c>
+      <c r="C64" t="s">
+        <v>66</v>
+      </c>
+      <c r="D64" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>233</v>
       </c>
       <c r="B65" t="s">
         <v>106</v>
       </c>
       <c r="C65" t="s">
         <v>107</v>
       </c>
       <c r="D65" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
         <v>233</v>
       </c>
       <c r="B66" t="s">
         <v>157</v>
       </c>
       <c r="C66" t="s">
         <v>158</v>
@@ -3429,460 +3413,460 @@
         <v>163</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
         <v>235</v>
       </c>
       <c r="B68" t="s">
         <v>157</v>
       </c>
       <c r="C68" t="s">
         <v>158</v>
       </c>
       <c r="D68" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
         <v>236</v>
       </c>
       <c r="B69" t="s">
         <v>201</v>
       </c>
       <c r="C69" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="D69" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
         <v>236</v>
       </c>
       <c r="B70" t="s">
         <v>157</v>
       </c>
       <c r="C70" t="s">
         <v>158</v>
       </c>
       <c r="D70" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
         <v>237</v>
       </c>
       <c r="B71" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="C71" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="D71" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
         <v>238</v>
       </c>
       <c r="B72" t="s">
         <v>106</v>
       </c>
       <c r="C72" t="s">
         <v>107</v>
       </c>
       <c r="D72" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
         <v>239</v>
       </c>
       <c r="B73" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="C73" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="D73" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
         <v>240</v>
       </c>
       <c r="B74" t="s">
         <v>157</v>
       </c>
       <c r="C74" t="s">
         <v>158</v>
       </c>
       <c r="D74" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
         <v>241</v>
       </c>
       <c r="B75" t="s">
         <v>165</v>
       </c>
       <c r="C75" t="s">
         <v>166</v>
       </c>
       <c r="D75" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
         <v>242</v>
       </c>
       <c r="B76" t="s">
         <v>157</v>
       </c>
       <c r="C76" t="s">
         <v>158</v>
       </c>
       <c r="D76" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
         <v>243</v>
       </c>
       <c r="B77" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="C77" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="D77" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
         <v>244</v>
       </c>
       <c r="B78" t="s">
         <v>172</v>
       </c>
       <c r="C78" t="s">
         <v>173</v>
       </c>
       <c r="D78" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
         <v>245</v>
       </c>
       <c r="B79" t="s">
-        <v>201</v>
+        <v>23</v>
       </c>
       <c r="C79" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="D79" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
         <v>245</v>
       </c>
       <c r="B80" t="s">
+        <v>201</v>
+      </c>
+      <c r="C80" t="s">
+        <v>66</v>
+      </c>
+      <c r="D80" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
         <v>246</v>
       </c>
       <c r="B81" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="C81" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="D81" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
         <v>247</v>
       </c>
       <c r="B82" t="s">
         <v>78</v>
       </c>
       <c r="C82" t="s">
         <v>79</v>
       </c>
       <c r="D82" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
         <v>248</v>
       </c>
       <c r="B83" t="s">
         <v>78</v>
       </c>
       <c r="C83" t="s">
         <v>79</v>
       </c>
       <c r="D83" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
         <v>249</v>
       </c>
       <c r="B84" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="C84" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="D84" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
         <v>250</v>
       </c>
       <c r="B85" t="s">
         <v>180</v>
       </c>
       <c r="C85" t="s">
         <v>181</v>
       </c>
       <c r="D85" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
         <v>251</v>
       </c>
       <c r="B86" t="s">
         <v>165</v>
       </c>
       <c r="C86" t="s">
         <v>166</v>
       </c>
       <c r="D86" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
         <v>252</v>
       </c>
       <c r="B87" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="C87" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="D87" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
         <v>253</v>
       </c>
       <c r="B88" t="s">
-        <v>201</v>
+        <v>23</v>
       </c>
       <c r="C88" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="D88" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
         <v>253</v>
       </c>
       <c r="B89" t="s">
+        <v>201</v>
+      </c>
+      <c r="C89" t="s">
+        <v>66</v>
+      </c>
+      <c r="D89" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
         <v>254</v>
       </c>
       <c r="B90" t="s">
-        <v>201</v>
+        <v>23</v>
       </c>
       <c r="C90" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="D90" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
         <v>254</v>
       </c>
       <c r="B91" t="s">
+        <v>201</v>
+      </c>
+      <c r="C91" t="s">
+        <v>66</v>
+      </c>
+      <c r="D91" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
         <v>254</v>
       </c>
       <c r="B92" t="s">
         <v>78</v>
       </c>
       <c r="C92" t="s">
         <v>79</v>
       </c>
       <c r="D92" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
         <v>255</v>
       </c>
       <c r="B93" t="s">
-        <v>201</v>
+        <v>23</v>
       </c>
       <c r="C93" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="D93" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
         <v>255</v>
       </c>
       <c r="B94" t="s">
+        <v>201</v>
+      </c>
+      <c r="C94" t="s">
+        <v>66</v>
+      </c>
+      <c r="D94" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
         <v>256</v>
       </c>
       <c r="B95" t="s">
         <v>201</v>
       </c>
       <c r="C95" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="D95" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
         <v>257</v>
       </c>
       <c r="B96" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="C96" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="D96" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
         <v>258</v>
       </c>
       <c r="B97" t="s">
-        <v>201</v>
+        <v>23</v>
       </c>
       <c r="C97" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="D97" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
         <v>258</v>
       </c>
       <c r="B98" t="s">
+        <v>201</v>
+      </c>
+      <c r="C98" t="s">
+        <v>66</v>
+      </c>
+      <c r="D98" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
         <v>259</v>
       </c>
       <c r="B99" t="s">
         <v>78</v>
       </c>
       <c r="C99" t="s">
         <v>79</v>
       </c>
       <c r="D99" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
         <v>259</v>
       </c>
       <c r="B100" t="s">
         <v>149</v>
       </c>
       <c r="C100" t="s">
         <v>150</v>
@@ -3894,163 +3878,163 @@
     <row r="101" spans="1:4">
       <c r="A101" t="s">
         <v>197</v>
       </c>
       <c r="B101" t="s">
         <v>113</v>
       </c>
       <c r="C101" t="s">
         <v>114</v>
       </c>
       <c r="D101" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
         <v>260</v>
       </c>
       <c r="B102" t="s">
         <v>23</v>
       </c>
       <c r="C102" t="s">
         <v>24</v>
       </c>
       <c r="D102" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
         <v>260</v>
       </c>
       <c r="B103" t="s">
-        <v>201</v>
+        <v>35</v>
       </c>
       <c r="C103" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="D103" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
         <v>260</v>
       </c>
       <c r="B104" t="s">
+        <v>201</v>
+      </c>
+      <c r="C104" t="s">
+        <v>66</v>
+      </c>
+      <c r="D104" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
         <v>260</v>
       </c>
       <c r="B105" t="s">
         <v>84</v>
       </c>
       <c r="C105" t="s">
         <v>85</v>
       </c>
       <c r="D105" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
         <v>261</v>
       </c>
       <c r="B106" t="s">
         <v>165</v>
       </c>
       <c r="C106" t="s">
         <v>166</v>
       </c>
       <c r="D106" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
         <v>262</v>
       </c>
       <c r="B107" t="s">
         <v>201</v>
       </c>
       <c r="C107" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="D107" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
         <v>263</v>
       </c>
       <c r="B108" t="s">
         <v>201</v>
       </c>
       <c r="C108" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="D108" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
         <v>264</v>
       </c>
       <c r="B109" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="C109" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="D109" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
         <v>265</v>
       </c>
       <c r="B110" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="C110" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="D110" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
         <v>266</v>
       </c>
       <c r="B111" t="s">
         <v>157</v>
       </c>
       <c r="C111" t="s">
         <v>158</v>
       </c>
       <c r="D111" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
         <v>267</v>
       </c>
       <c r="B112" t="s">
         <v>157</v>
       </c>
       <c r="C112" t="s">
         <v>158</v>
@@ -4084,155 +4068,155 @@
         <v>173</v>
       </c>
       <c r="D114" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
         <v>270</v>
       </c>
       <c r="B115" t="s">
         <v>180</v>
       </c>
       <c r="C115" t="s">
         <v>181</v>
       </c>
       <c r="D115" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
         <v>271</v>
       </c>
       <c r="B116" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="C116" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="D116" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
         <v>272</v>
       </c>
       <c r="B117" t="s">
         <v>180</v>
       </c>
       <c r="C117" t="s">
         <v>181</v>
       </c>
       <c r="D117" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
         <v>273</v>
       </c>
       <c r="B118" t="s">
         <v>157</v>
       </c>
       <c r="C118" t="s">
         <v>158</v>
       </c>
       <c r="D118" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
         <v>274</v>
       </c>
       <c r="B119" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="C119" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="D119" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
         <v>275</v>
       </c>
       <c r="B120" t="s">
-        <v>201</v>
+        <v>23</v>
       </c>
       <c r="C120" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="D120" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
         <v>275</v>
       </c>
       <c r="B121" t="s">
+        <v>201</v>
+      </c>
+      <c r="C121" t="s">
+        <v>66</v>
+      </c>
+      <c r="D121" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
         <v>276</v>
       </c>
       <c r="B122" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="C122" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="D122" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
         <v>277</v>
       </c>
       <c r="B123" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="C123" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="D123" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
         <v>278</v>
       </c>
       <c r="B124" t="s">
         <v>180</v>
       </c>
       <c r="C124" t="s">
         <v>181</v>
       </c>
       <c r="D124" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
         <v>279</v>
       </c>
       <c r="B125" t="s">
         <v>180</v>
       </c>
       <c r="C125" t="s">
         <v>181</v>
@@ -4280,211 +4264,211 @@
         <v>173</v>
       </c>
       <c r="D128" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
         <v>282</v>
       </c>
       <c r="B129" t="s">
         <v>106</v>
       </c>
       <c r="C129" t="s">
         <v>107</v>
       </c>
       <c r="D129" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
         <v>283</v>
       </c>
       <c r="B130" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="C130" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="D130" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
         <v>284</v>
       </c>
       <c r="B131" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="C131" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="D131" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
         <v>285</v>
       </c>
       <c r="B132" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="C132" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="D132" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
         <v>286</v>
       </c>
       <c r="B133" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="C133" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="D133" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
         <v>287</v>
       </c>
       <c r="B134" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="C134" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="D134" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
         <v>288</v>
       </c>
       <c r="B135" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="C135" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="D135" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
         <v>289</v>
       </c>
       <c r="B136" t="s">
         <v>84</v>
       </c>
       <c r="C136" t="s">
         <v>85</v>
       </c>
       <c r="D136" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
         <v>290</v>
       </c>
       <c r="B137" t="s">
         <v>157</v>
       </c>
       <c r="C137" t="s">
         <v>158</v>
       </c>
       <c r="D137" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
         <v>291</v>
       </c>
       <c r="B138" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="C138" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="D138" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" t="s">
         <v>292</v>
       </c>
       <c r="B139" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="C139" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="D139" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
     </row>
     <row r="140" spans="1:4">
       <c r="A140" t="s">
         <v>293</v>
       </c>
       <c r="B140" t="s">
-        <v>201</v>
+        <v>23</v>
       </c>
       <c r="C140" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="D140" t="s">
-        <v>62</v>
+        <v>33</v>
       </c>
     </row>
     <row r="141" spans="1:4">
       <c r="A141" t="s">
         <v>293</v>
       </c>
       <c r="B141" t="s">
+        <v>201</v>
+      </c>
+      <c r="C141" t="s">
+        <v>66</v>
+      </c>
+      <c r="D141" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="142" spans="1:4">
       <c r="A142" t="s">
         <v>293</v>
       </c>
       <c r="B142" t="s">
         <v>157</v>
       </c>
       <c r="C142" t="s">
         <v>158</v>
       </c>
       <c r="D142" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="A143" t="s">
         <v>294</v>
       </c>
       <c r="B143" t="s">
         <v>165</v>
       </c>
       <c r="C143" t="s">
         <v>166</v>
@@ -4504,71 +4488,71 @@
         <v>107</v>
       </c>
       <c r="D144" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="145" spans="1:4">
       <c r="A145" t="s">
         <v>296</v>
       </c>
       <c r="B145" t="s">
         <v>157</v>
       </c>
       <c r="C145" t="s">
         <v>158</v>
       </c>
       <c r="D145" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="A146" t="s">
         <v>297</v>
       </c>
       <c r="B146" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="C146" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="D146" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="A147" t="s">
         <v>298</v>
       </c>
       <c r="B147" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="C147" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="D147" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
@@ -4626,74 +4610,74 @@
     <row r="13" spans="1:5">
       <c r="A13" s="2" t="s">
         <v>300</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>301</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>302</v>
       </c>
       <c r="B14" t="s">
         <v>303</v>
       </c>
       <c r="C14" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
       <c r="D14" t="s">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="E14" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>304</v>
       </c>
       <c r="B15" t="s">
         <v>305</v>
       </c>
       <c r="C15" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
       <c r="D15" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="E15" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData/>