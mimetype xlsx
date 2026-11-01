--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -25,51 +25,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Facilities" sheetId="1" r:id="rId4"/>
     <sheet name="Facility Types" sheetId="2" r:id="rId5"/>
     <sheet name="Services" sheetId="3" r:id="rId6"/>
     <sheet name="Instrumentation" sheetId="4" r:id="rId7"/>
     <sheet name="Worksheet" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="306">
   <si>
     <t>CoreMarketplace Search Results Export</t>
   </si>
   <si>
-    <t>Generated: 09/16/2026</t>
+    <t>Generated: 11/01/2026</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/</t>
   </si>
   <si>
     <t>Data is provided for reference and research use only.  Information may not be republished without explicit permission.</t>
   </si>
   <si>
     <t>For questions contact: coremarketplace@uvm.edu</t>
   </si>
   <si>
     <t>Facilities located at:</t>
   </si>
   <si>
     <t>University of Massachusetts Chan Medical School (UMMS), University of Massachusetts Medical School</t>
   </si>
   <si>
     <t>https://www.umassmed.edu</t>
   </si>
   <si>
     <t>Location: Worcester, MA United States</t>
   </si>
   <si>
     <t>RORID: https://ror.org/0464eyp60</t>
   </si>
@@ -955,81 +955,81 @@
   <si>
     <t>Vizgen MERSCOPE</t>
   </si>
   <si>
     <t>Whole Exome Sequencing</t>
   </si>
   <si>
     <t>Whole Genome Sequencing</t>
   </si>
   <si>
     <t>Widefield Microscopy</t>
   </si>
   <si>
     <t>oligo synthesis</t>
   </si>
   <si>
     <t>Instrumentation located at:</t>
   </si>
   <si>
     <t>Instrument</t>
   </si>
   <si>
     <t>Instrument PID</t>
   </si>
   <si>
-    <t>Agilent 5300 Fragment Analyzer System</t>
+    <t>5300 Fragment Analyzer System</t>
   </si>
   <si>
     <t>RRID:SCR_019411</t>
   </si>
   <si>
     <t>Illumina MiSeq System</t>
   </si>
   <si>
     <t>RRID:SCR_020134</t>
   </si>
   <si>
     <t>Illumina MiSeqDx System</t>
   </si>
   <si>
     <t>RRID:SCR_020137</t>
   </si>
   <si>
     <t>Illumina NovaSeq 6000 Sequencing System</t>
   </si>
   <si>
     <t>RRID:SCR_020150</t>
   </si>
   <si>
-    <t>PacBio Sequel II System</t>
+    <t>Sequel II System</t>
   </si>
   <si>
     <t>RRID:SCR_017990</t>
   </si>
   <si>
-    <t>Applied Biosystems 3730xl Capillary Genetic Sequencer</t>
+    <t>3730xl Capillary Genetic Sequencer</t>
   </si>
   <si>
     <t>RRID:SCR_018059</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2450,51 +2450,51 @@
       <c r="J38" t="s">
         <v>43</v>
       </c>
       <c r="L38" t="s">
         <v>202</v>
       </c>
       <c r="M38" t="s">
         <v>203</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D21"/>
+  <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>3</v>
@@ -2584,98 +2584,84 @@
         <v>113</v>
       </c>
       <c r="D16" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>209</v>
       </c>
       <c r="B17" t="s">
         <v>47</v>
       </c>
       <c r="C17" t="s">
         <v>48</v>
       </c>
       <c r="D17" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>210</v>
       </c>
       <c r="B18" t="s">
-        <v>61</v>
+        <v>91</v>
       </c>
       <c r="C18" t="s">
-        <v>62</v>
+        <v>92</v>
       </c>
       <c r="D18" t="s">
-        <v>66</v>
+        <v>96</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B19" t="s">
-        <v>91</v>
+        <v>76</v>
       </c>
       <c r="C19" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="D19" t="s">
-        <v>96</v>
+        <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B20" t="s">
-        <v>76</v>
+        <v>36</v>
       </c>
       <c r="C20" t="s">
-        <v>77</v>
+        <v>37</v>
       </c>
       <c r="D20" t="s">
-        <v>82</v>
-[...12 lines deleted...]
-      <c r="D21" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D111"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
@@ -4273,71 +4259,71 @@
         <v>37</v>
       </c>
       <c r="E17" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>302</v>
       </c>
       <c r="B18" t="s">
         <v>303</v>
       </c>
       <c r="C18" t="s">
         <v>36</v>
       </c>
       <c r="D18" t="s">
         <v>37</v>
       </c>
       <c r="E18" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>294</v>
+        <v>304</v>
       </c>
       <c r="B19" t="s">
-        <v>295</v>
+        <v>305</v>
       </c>
       <c r="C19" t="s">
         <v>76</v>
       </c>
       <c r="D19" t="s">
         <v>77</v>
       </c>
       <c r="E19" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
       <c r="B20" t="s">
-        <v>305</v>
+        <v>295</v>
       </c>
       <c r="C20" t="s">
         <v>76</v>
       </c>
       <c r="D20" t="s">
         <v>77</v>
       </c>
       <c r="E20" t="s">
         <v>82</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>