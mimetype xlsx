--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -25,51 +25,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Facilities" sheetId="1" r:id="rId4"/>
     <sheet name="Facility Types" sheetId="2" r:id="rId5"/>
     <sheet name="Services" sheetId="3" r:id="rId6"/>
     <sheet name="Instrumentation" sheetId="4" r:id="rId7"/>
     <sheet name="Worksheet" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
   <si>
     <t>CoreMarketplace Search Results Export</t>
   </si>
   <si>
-    <t>Generated: 09/16/2026</t>
+    <t>Generated: 10/31/2026</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/</t>
   </si>
   <si>
     <t>Data is provided for reference and research use only.  Information may not be republished without explicit permission.</t>
   </si>
   <si>
     <t>For questions contact: coremarketplace@uvm.edu</t>
   </si>
   <si>
     <t>Facilities located at:</t>
   </si>
   <si>
     <t xml:space="preserve">Medical University of South Carolina (MUSC), </t>
   </si>
   <si>
     <t>https://musc.edu</t>
   </si>
   <si>
     <t>Location: Charleston, SC United States</t>
   </si>
   <si>
     <t>RORID: https://ror.org/012jban78</t>
   </si>
@@ -449,171 +449,171 @@
   <si>
     <t>Proteomics</t>
   </si>
   <si>
     <t>Provide Germfree Mice</t>
   </si>
   <si>
     <t>Rederivation</t>
   </si>
   <si>
     <t>Sequencing - Protein Sequencing</t>
   </si>
   <si>
     <t>Veterinary Services</t>
   </si>
   <si>
     <t>Instrumentation located at:</t>
   </si>
   <si>
     <t>Instrument</t>
   </si>
   <si>
     <t>Instrument PID</t>
   </si>
   <si>
-    <t>Avisoft Bioacustics: UltraSoundGate</t>
+    <t>Barnes Maze</t>
+  </si>
+  <si>
+    <t>RRID:SCR_028731</t>
+  </si>
+  <si>
+    <t>Conditional Place Preference Box</t>
+  </si>
+  <si>
+    <t>RRID:SCR_028733</t>
+  </si>
+  <si>
+    <t>Elevated O-Maze</t>
+  </si>
+  <si>
+    <t>RRID:SCR_028735</t>
+  </si>
+  <si>
+    <t>Elevated Plus Maze</t>
+  </si>
+  <si>
+    <t>RRID:SCR_028734</t>
+  </si>
+  <si>
+    <t>Morris Water Maze</t>
+  </si>
+  <si>
+    <t>RRID:SCR_028730</t>
+  </si>
+  <si>
+    <t>NIR Video Fear Conditioning Package for Mouse</t>
+  </si>
+  <si>
+    <t>RRID:SCR_016928</t>
+  </si>
+  <si>
+    <t>Open Field Box</t>
+  </si>
+  <si>
+    <t>RRID:SCR_028738</t>
+  </si>
+  <si>
+    <t>Operant Chamber</t>
+  </si>
+  <si>
+    <t>RRID:SCR_028739</t>
+  </si>
+  <si>
+    <t>Rotarod</t>
+  </si>
+  <si>
+    <t>RRID:SCR_028740</t>
+  </si>
+  <si>
+    <t>Startle Reflex Box</t>
+  </si>
+  <si>
+    <t>RRID:SCR_028743</t>
+  </si>
+  <si>
+    <t>Three-Chamber Social Interaction Arena</t>
+  </si>
+  <si>
+    <t>RRID:SCR_028732</t>
+  </si>
+  <si>
+    <t>Touch Test Sensory Probes</t>
+  </si>
+  <si>
+    <t>RRID:SCR_025646</t>
+  </si>
+  <si>
+    <t>UltraSoundGate</t>
   </si>
   <si>
     <t>RRID:SCR_028746</t>
   </si>
   <si>
-    <t>MazeEngineers: Morris Water Maze</t>
-[...29 lines deleted...]
-    <t>San Diego Instruments: XY-axis Locomotor Activity Chamber</t>
+    <t>XY-axis Locomotor Activity Chamber</t>
   </si>
   <si>
     <t>RRID:SCR_028736</t>
   </si>
   <si>
-    <t>Stoeling Co: Elevated O-Maze</t>
-[...29 lines deleted...]
-    <t>Stoelting Co: Y-Maze</t>
+    <t>Y-Maze</t>
   </si>
   <si>
     <t>RRID:SCR_028747</t>
   </si>
   <si>
-    <t>Stoelting Touch Test Sensory Probes</t>
-[...11 lines deleted...]
-    <t>Leica STELLARIS 8 STED microscope</t>
+    <t>LSM 510 Confocal Microscope</t>
+  </si>
+  <si>
+    <t>RRID:SCR_018062</t>
+  </si>
+  <si>
+    <t>LSM 880 with Airyscan Confocal Laser Scanning Microscope</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020925</t>
+  </si>
+  <si>
+    <t>STELLARIS 8 STED microscope</t>
   </si>
   <si>
     <t>RRID:SCR_024662</t>
   </si>
   <si>
-    <t>Zeiss LSM 510 Confocal Microscope</t>
-[...11 lines deleted...]
-    <t>Thermo Exploris 480 nanoLC/MS system</t>
+    <t>Exploris 480 nanoLC/MS system</t>
   </si>
   <si>
     <t>RRID:SCR_022215</t>
   </si>
   <si>
-    <t>Thermo Scientific Orbitrap Astral Mass Spectrometer</t>
+    <t>Orbitrap Astral Mass Spectrometer</t>
   </si>
   <si>
     <t>RRID:SCR_026205</t>
   </si>
   <si>
-    <t>Thermo Scientific Orbitrap Fusion Lumos Tribrid Mass Spectrometer</t>
+    <t>Orbitrap Fusion Lumos Tribrid Mass Spectrometer</t>
   </si>
   <si>
     <t>RRID:SCR_020562</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>