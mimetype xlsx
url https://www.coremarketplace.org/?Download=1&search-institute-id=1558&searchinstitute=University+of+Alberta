--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -25,51 +25,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Facilities" sheetId="1" r:id="rId4"/>
     <sheet name="Facility Types" sheetId="2" r:id="rId5"/>
     <sheet name="Services" sheetId="3" r:id="rId6"/>
     <sheet name="Instrumentation" sheetId="4" r:id="rId7"/>
     <sheet name="Worksheet" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="210">
   <si>
     <t>CoreMarketplace Search Results Export</t>
   </si>
   <si>
-    <t>Generated: 09/16/2026</t>
+    <t>Generated: 10/31/2026</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/</t>
   </si>
   <si>
     <t>Data is provided for reference and research use only.  Information may not be republished without explicit permission.</t>
   </si>
   <si>
     <t>For questions contact: coremarketplace@uvm.edu</t>
   </si>
   <si>
     <t>Facilities located at:</t>
   </si>
   <si>
     <t>University of Alberta</t>
   </si>
   <si>
     <t>https://www.ualberta.ca</t>
   </si>
   <si>
     <t>Location: Edmonton, AB Canada</t>
   </si>
   <si>
     <t>RORID: https://ror.org/0160cpw27</t>
   </si>
@@ -552,147 +552,147 @@
   <si>
     <t>Stereomicroscopy</t>
   </si>
   <si>
     <t>Super-resolution Microscopy</t>
   </si>
   <si>
     <t>Training</t>
   </si>
   <si>
     <t>Transmission Electron Microscopy</t>
   </si>
   <si>
     <t>Ultrasonic Imaging</t>
   </si>
   <si>
     <t>Instrumentation located at:</t>
   </si>
   <si>
     <t>Instrument</t>
   </si>
   <si>
     <t>Instrument PID</t>
   </si>
   <si>
-    <t>Leica EM ACE600 High Vacuum Sputter Coater</t>
+    <t>Axio Scan.Z1 Slide Scanner</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020927</t>
+  </si>
+  <si>
+    <t>EM ACE600 High Vacuum Sputter Coater</t>
   </si>
   <si>
     <t>RRID:SCR_020237</t>
   </si>
   <si>
-    <t>Leica TCS SP5 Broadband Confocal Laser Scanning Microscope</t>
+    <t>TCS SP5 Broadband Confocal Laser Scanning Microscope</t>
   </si>
   <si>
     <t>RRID:SCR_020233</t>
   </si>
   <si>
-    <t>ZEISS Axio Scan.Z1 Slide Scanner</t>
-[...5 lines deleted...]
-    <t>Attune Nxt Nxt</t>
+    <t>Amnis ImageStreamX Mk II System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_018589</t>
+  </si>
+  <si>
+    <t>Attune Nxt Flow Cytometer</t>
   </si>
   <si>
     <t>RRID:SCR_019590</t>
   </si>
   <si>
+    <t>Aurora Spectral Analyzer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019826</t>
+  </si>
+  <si>
     <t>BD LSRFortessa X-20 Fortessa Flow Cytometer</t>
   </si>
   <si>
     <t>RRID:SCR_019600</t>
   </si>
   <si>
-    <t>Beckman Coulter CytoFLEX Flow Cytometer</t>
+    <t>CytoFLEX Flow Cytometer</t>
   </si>
   <si>
     <t>RRID:SCR_019627</t>
   </si>
   <si>
-    <t>Cytek Aurora Spectral Analyzer</t>
-[...4 lines deleted...]
-  <si>
     <t>Fiber Optic Button Response System</t>
   </si>
   <si>
     <t>RRID:SCR_009577</t>
   </si>
   <si>
-    <t>Leica TCS SPE</t>
+    <t>TCS SPE</t>
   </si>
   <si>
     <t>RRID:SCR_002140</t>
   </si>
   <si>
-    <t>Luminex Amnis Image Stream Multispectral Imaging Flow Cytometer</t>
-[...2 lines deleted...]
-    <t>RRID:SCR_018589</t>
+    <t>4200 TapeStation System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_018435</t>
   </si>
   <si>
     <t>Agilent 2100 Bioanalyzer Instrument</t>
   </si>
   <si>
     <t>RRID:SCR_019389</t>
   </si>
   <si>
-    <t>Agilent 4200 Tapestation Genetic Analyzer</t>
-[...5 lines deleted...]
-    <t>Agilent Seahorse XFe96 Analyzer</t>
+    <t>CFX96 Real-Time PCR Detection System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_018064</t>
+  </si>
+  <si>
+    <t>Illumina MiSeq System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020134</t>
+  </si>
+  <si>
+    <t>QIAxcel Genetic Analyzer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_018624</t>
+  </si>
+  <si>
+    <t>Seahorse XFe96 Analyzer</t>
   </si>
   <si>
     <t>RRID:SCR_019545</t>
   </si>
   <si>
-    <t>Bio-Rad CFX96 Real-Time PCR Detection System</t>
-[...17 lines deleted...]
-    <t>Sutter P-97/PC Pipette Puller</t>
+    <t>P-97/PC Pipette Puller</t>
   </si>
   <si>
     <t>RRID:SCR_018636</t>
   </si>
   <si>
     <t>WilliamA Cook Australia K-MINC-1000 Benchtop Incubator</t>
   </si>
   <si>
     <t>RRID:SCR_018644</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>