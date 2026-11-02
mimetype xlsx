--- v0 (2026-09-18)
+++ v1 (2026-11-02)
@@ -25,51 +25,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Facilities" sheetId="1" r:id="rId4"/>
     <sheet name="Facility Types" sheetId="2" r:id="rId5"/>
     <sheet name="Services" sheetId="3" r:id="rId6"/>
     <sheet name="Instrumentation" sheetId="4" r:id="rId7"/>
     <sheet name="Worksheet" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
   <si>
     <t>CoreMarketplace Search Results Export</t>
   </si>
   <si>
-    <t>Generated: 09/17/2026</t>
+    <t>Generated: 11/02/2026</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/</t>
   </si>
   <si>
     <t>Data is provided for reference and research use only.  Information may not be republished without explicit permission.</t>
   </si>
   <si>
     <t>For questions contact: coremarketplace@uvm.edu</t>
   </si>
   <si>
     <t>Facilities located at:</t>
   </si>
   <si>
     <t>University of Freiburg</t>
   </si>
   <si>
     <t>https://www.uni-freiburg.de</t>
   </si>
   <si>
     <t>Location: Freiburg im Breisgau, BW Germany</t>
   </si>
   <si>
     <t>RORID: https://ror.org/0245cg223</t>
   </si>
@@ -359,147 +359,147 @@
   <si>
     <t>Slide Scanning</t>
   </si>
   <si>
     <t>Spectral Flow Cytometry</t>
   </si>
   <si>
     <t>Spectroscopy</t>
   </si>
   <si>
     <t>Super-resolution Microscopy</t>
   </si>
   <si>
     <t>Training</t>
   </si>
   <si>
     <t>Instrumentation located at:</t>
   </si>
   <si>
     <t>Instrument</t>
   </si>
   <si>
     <t>Instrument PID</t>
   </si>
   <si>
-    <t>FEI Krios G4 Cryo-TEM</t>
+    <t>Krios G4 Cryo-TEM</t>
   </si>
   <si>
     <t>RRID:SCR_019887</t>
   </si>
   <si>
-    <t>BD Biosciences FACSAria III Cell Sorter</t>
+    <t>BD LSRFortessa Fortessa Flow Cytometer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019601</t>
+  </si>
+  <si>
+    <t>CytoFLEX LX Flow Cytometer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_025067</t>
+  </si>
+  <si>
+    <t>CytoFLEX SRT Cell Sorter</t>
+  </si>
+  <si>
+    <t>RRID:SCR_025068</t>
+  </si>
+  <si>
+    <t>FACSAria Fusion Cell Sorter</t>
+  </si>
+  <si>
+    <t>RRID:SCR_025715</t>
+  </si>
+  <si>
+    <t>FACSAria III Cell Sorter</t>
   </si>
   <si>
     <t>RRID:SCR_016695</t>
   </si>
   <si>
-    <t>BD FACSAria Fusion Cell Sorter</t>
-[...23 lines deleted...]
-    <t>Beckman Coulter Life Sciences MoFlo Astrios EQ Cell Sorter</t>
+    <t>IncuCyte S3 Live Cell Analysis System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_023147</t>
+  </si>
+  <si>
+    <t>Life Sciences MoFlo Astrios EQ Cell Sorter</t>
   </si>
   <si>
     <t>RRID:SCR_018893</t>
   </si>
   <si>
-    <t>Roche Light Cycler 480 qPCR Real Time PCR System</t>
+    <t>LightCycler 480 Real Time PCR System</t>
   </si>
   <si>
     <t>RRID:SCR_018626</t>
   </si>
   <si>
-    <t>Sartorius IncuCyte S3 Live Cell Analysis System</t>
-[...2 lines deleted...]
-    <t>RRID:SCR_023147</t>
+    <t>LSM 710 Confocal Inverted Microscope</t>
+  </si>
+  <si>
+    <t>RRID:SCR_018063</t>
+  </si>
+  <si>
+    <t>LSM 880 with Airyscan Confocal Laser Scanning Microscope</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020925</t>
   </si>
   <si>
     <t>Sony Biotechnology Inc. SP6800 Spectral Cell Analyzer</t>
   </si>
   <si>
     <t>RRID:SCR_018067</t>
   </si>
   <si>
     <t>Sony ID7000 Spectral Cell Analyzer</t>
   </si>
   <si>
     <t>RRID:SCR_028282</t>
   </si>
   <si>
-    <t>Zeiss LSM 710 Confocal Inverted Microscope</t>
-[...11 lines deleted...]
-    <t>Nikon A1 Confocal Laser Microscope</t>
+    <t>A1 Confocal Laser Scanning Microscope System</t>
   </si>
   <si>
     <t>RRID:SCR_020318</t>
   </si>
   <si>
-    <t>Nikon A1R Confocal Laser Scanning Microscope</t>
+    <t>A1R Confocal Laser Scanning Microscope</t>
   </si>
   <si>
     <t>RRID:SCR_020317</t>
   </si>
   <si>
-    <t>Zeiss Lightsheet Z.1 Lightsheet Fluorescence Microscope</t>
+    <t>Lightsheet Z.1 Fluorescence Microscope</t>
   </si>
   <si>
     <t>RRID:SCR_020919</t>
   </si>
   <si>
-    <t>Zeiss LSM 5 DUO Spectral Confocal Microscope</t>
+    <t>LSM 5 DUO Spectral Confocal Microscope</t>
   </si>
   <si>
     <t>RRID:SCR_020926</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2373,54 +2373,54 @@
         <v>49</v>
       </c>
       <c r="E29" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>141</v>
       </c>
       <c r="B30" t="s">
         <v>142</v>
       </c>
       <c r="C30" t="s">
         <v>48</v>
       </c>
       <c r="D30" t="s">
         <v>49</v>
       </c>
       <c r="E30" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="B31" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C31" t="s">
         <v>48</v>
       </c>
       <c r="D31" t="s">
         <v>49</v>
       </c>
       <c r="E31" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>