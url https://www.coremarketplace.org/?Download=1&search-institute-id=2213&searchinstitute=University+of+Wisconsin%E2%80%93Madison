--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -25,69 +25,69 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Facilities" sheetId="1" r:id="rId4"/>
     <sheet name="Facility Types" sheetId="2" r:id="rId5"/>
     <sheet name="Services" sheetId="3" r:id="rId6"/>
     <sheet name="Instrumentation" sheetId="4" r:id="rId7"/>
     <sheet name="Worksheet" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
   <si>
     <t>CoreMarketplace Search Results Export</t>
   </si>
   <si>
-    <t>Generated: 09/16/2026</t>
+    <t>Generated: 10/31/2026</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/</t>
   </si>
   <si>
     <t>Data is provided for reference and research use only.  Information may not be republished without explicit permission.</t>
   </si>
   <si>
     <t>For questions contact: coremarketplace@uvm.edu</t>
   </si>
   <si>
     <t>Facilities located at:</t>
   </si>
   <si>
-    <t>University of Wisconsin–Madison (UW), UW–Madison</t>
-[...2 lines deleted...]
-    <t>http://www.wisc.edu/</t>
+    <t>University of Wisconsin–Madison (UW), University of Wisconsin - Madison</t>
+  </si>
+  <si>
+    <t>https://www.wisc.edu/</t>
   </si>
   <si>
     <t>Location: Madison, WI United States</t>
   </si>
   <si>
     <t>RORID: https://ror.org/01y2jtd41</t>
   </si>
   <si>
     <t>Facility Name</t>
   </si>
   <si>
     <t>Facility PID</t>
   </si>
   <si>
     <t>Institution Name</t>
   </si>
   <si>
     <t>Primary Contact</t>
   </si>
   <si>
     <t>Address 1</t>
   </si>
   <si>
     <t>Address 2</t>
   </si>
@@ -619,129 +619,129 @@
   <si>
     <t>Sputter Coating</t>
   </si>
   <si>
     <t>TIRF Microscopy</t>
   </si>
   <si>
     <t>Tissue Culture</t>
   </si>
   <si>
     <t>Variable Pressure SEM</t>
   </si>
   <si>
     <t>Widefield Fluoresence Microscopy</t>
   </si>
   <si>
     <t>Instrumentation located at:</t>
   </si>
   <si>
     <t>Instrument</t>
   </si>
   <si>
     <t>Instrument PID</t>
   </si>
   <si>
-    <t>Leica EM ACE600 High Vacuum Sputter Coater</t>
+    <t>Axio Zoom.V16 for Biology</t>
+  </si>
+  <si>
+    <t>RRID:SCR_027090</t>
+  </si>
+  <si>
+    <t>EM ACE600 High Vacuum Sputter Coater</t>
   </si>
   <si>
     <t>RRID:SCR_020237</t>
   </si>
   <si>
-    <t>ZEISS Axio Zoom.V16 for Biology</t>
-[...5 lines deleted...]
-    <t>Zeiss LSM 710 Confocal Inverted Microscope</t>
+    <t>LSM 710 Confocal Inverted Microscope</t>
   </si>
   <si>
     <t>RRID:SCR_018063</t>
   </si>
   <si>
-    <t>ZEISS LSM 980 with Airyscan 2 Microscope</t>
+    <t>LSM 980 with Airyscan 2 Microscope</t>
   </si>
   <si>
     <t>RRID:SCR_025048</t>
   </si>
   <si>
     <t>Agilent 4200 TapeStation System</t>
   </si>
   <si>
     <t>RRID:SCR_019398</t>
   </si>
   <si>
     <t>Agilent Femto Pulse System</t>
   </si>
   <si>
     <t>RRID:SCR_019498</t>
   </si>
   <si>
+    <t>ASSIST PLUS Pipetting Robot</t>
+  </si>
+  <si>
+    <t>RRID:SCR_027988</t>
+  </si>
+  <si>
     <t>BioMek NXp NXp</t>
   </si>
   <si>
     <t>RRID:SCR_019720</t>
   </si>
   <si>
-    <t>Hamilton Microlab STAR Automated Liquid Handling</t>
+    <t>BluePippin system</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020505</t>
+  </si>
+  <si>
+    <t>Microlab STAR Automated Liquid Handling</t>
   </si>
   <si>
     <t>RRID:SCR_019993</t>
   </si>
   <si>
-    <t>Hamilton NGS STAR for Library Prep Asssay Ready Workstation</t>
+    <t>NGS STAR for Library Prep Asssay Ready Workstation</t>
   </si>
   <si>
     <t>RRID:SCR_019995</t>
   </si>
   <si>
-    <t>Illumina NovaSeq X Plus</t>
+    <t>NovaSeq X Plus</t>
   </si>
   <si>
     <t>RRID:SCR_024568</t>
   </si>
   <si>
-    <t>Integra ASSIST PLUS Pipetting Robot</t>
-[...4 lines deleted...]
-  <si>
     <t>PromethION</t>
   </si>
   <si>
     <t>RRID:SCR_017987</t>
   </si>
   <si>
-    <t>Sage Science BluePippin system</t>
-[...5 lines deleted...]
-    <t>Nikon A1R Confocal Laser Scanning Microscope</t>
+    <t>A1R Confocal Laser Scanning Microscope</t>
   </si>
   <si>
     <t>RRID:SCR_020317</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1646,51 +1646,51 @@
       <c r="K26" t="s">
         <v>111</v>
       </c>
       <c r="L26" t="s">
         <v>112</v>
       </c>
       <c r="M26" t="s">
         <v>113</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D19"/>
+  <dimension ref="A1:D18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>3</v>
@@ -1738,112 +1738,98 @@
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>116</v>
       </c>
       <c r="B14" t="s">
         <v>78</v>
       </c>
       <c r="C14" t="s">
         <v>79</v>
       </c>
       <c r="D14" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>117</v>
       </c>
       <c r="B15" t="s">
-        <v>42</v>
+        <v>85</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>86</v>
       </c>
       <c r="D15" t="s">
-        <v>48</v>
+        <v>90</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B16" t="s">
-        <v>85</v>
+        <v>34</v>
       </c>
       <c r="C16" t="s">
-        <v>86</v>
+        <v>35</v>
       </c>
       <c r="D16" t="s">
-        <v>90</v>
+        <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B17" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="C17" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="D17" t="s">
-        <v>40</v>
+        <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B18" t="s">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="C18" t="s">
-        <v>51</v>
+        <v>71</v>
       </c>
       <c r="D18" t="s">
-        <v>56</v>
-[...12 lines deleted...]
-      <c r="D19" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D98"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>