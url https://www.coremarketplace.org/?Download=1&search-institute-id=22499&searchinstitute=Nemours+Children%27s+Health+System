--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -25,51 +25,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Facilities" sheetId="1" r:id="rId4"/>
     <sheet name="Facility Types" sheetId="2" r:id="rId5"/>
     <sheet name="Services" sheetId="3" r:id="rId6"/>
     <sheet name="Instrumentation" sheetId="4" r:id="rId7"/>
     <sheet name="Worksheet" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>CoreMarketplace Search Results Export</t>
   </si>
   <si>
-    <t>Generated: 09/16/2026</t>
+    <t>Generated: 11/01/2026</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/</t>
   </si>
   <si>
     <t>Data is provided for reference and research use only.  Information may not be republished without explicit permission.</t>
   </si>
   <si>
     <t>For questions contact: coremarketplace@uvm.edu</t>
   </si>
   <si>
     <t>Facilities located at:</t>
   </si>
   <si>
     <t>Nemours Children's Health System</t>
   </si>
   <si>
     <t>http://www.nemours.org/</t>
   </si>
   <si>
     <t>Location: Jacksonville, FL United States</t>
   </si>
   <si>
     <t>RORID: https://ror.org/01mzw6m29</t>
   </si>
@@ -115,51 +115,51 @@
   <si>
     <t>Nemours Biobank and Molecular Analysis Program</t>
   </si>
   <si>
     <t>RRID:SCR_018265</t>
   </si>
   <si>
     <t>Deepti Anand</t>
   </si>
   <si>
     <t>Nemours Children's Health Delaware</t>
   </si>
   <si>
     <t>1600 Rockland Rd</t>
   </si>
   <si>
     <t>Wilmington</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
-    <t>https://my.ilabsolutions.com/account/signup/299?sc_id=3122</t>
+    <t>https://www.nemours.org/pediatric-research/core-lab-services/biobank-molecular-analysis.html#tabs-fce29a1f46-item-14527617f0-tab</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=117</t>
   </si>
   <si>
     <t>Statement of purpose:  A resource for the staff of the  Nemours Children‘s Health,  affiliates, COBRE / INBRE investigators and outside organizations, the Biobank &amp; Molecular Analysis Program (merger of the Nemours Biobank, Biomolecular Core Lab and Pediatric Genomic Laboratory) is a centralized, state-of-the-art facility that offers expertise in biorepository collections, as well as molecular genetics and genomics. The service lab operates according to the policies set forth by the College of 
 American Pathologists (CAP) accreditation to provide high data integrity and to maintain appropriate safeguards for patient confidentiality.
  Services provided include:
 Next Generation Sequencing:
 Library preparation
 WES
 RNA-Seq
 Single-cell sequencing
 Targeted gene panel sequencing
 human EPIC methylation profiling
 Spatial transcriptomics, 10X Visium 
 QuantStudio (QS) 3D Digital PCR
 Cell Line Authentication
 Nucleic Acid Isolation/Quantitation
 Genotyping:
 Allelic Discrimination Probes (SNP Real-Time PCR) Fragment Analysis (Capillary Electrophoresis up to 1200 bp) 
 DNA Sequencing (Sanger Sequencing) 
 Expression Analysis:
 Pathway-focused Real-Time qPCR (mRNA and miRNA) 
 Delaware Valley Network: The Nemours Biomolecular Core Laboratory provides backup services to other cores in the Delaware Valley Network including DNA sequencing coverage services for the University of Delaware DNA Sequencing and Genotyping Core.</t>
@@ -230,93 +230,93 @@
   <si>
     <t>Real-time qPCR</t>
   </si>
   <si>
     <t>Sample Preparation</t>
   </si>
   <si>
     <t>Sequencing - Capillary Sequencing</t>
   </si>
   <si>
     <t>Sequencing - DNA Sequencing</t>
   </si>
   <si>
     <t>Shared Instrumentation Oversight &amp; Maintenance</t>
   </si>
   <si>
     <t>Instrumentation located at:</t>
   </si>
   <si>
     <t>Instrument</t>
   </si>
   <si>
     <t>Instrument PID</t>
   </si>
   <si>
-    <t>10X Genomics Chromium Plus Genetic Analyzer</t>
+    <t>3500xl Genetic Analyzer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_018438</t>
+  </si>
+  <si>
+    <t>Biomek 4000 Automated Liquid Handler</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019618</t>
+  </si>
+  <si>
+    <t>Chromium Controller Genetic Analyzer</t>
   </si>
   <si>
     <t>RRID:SCR_019326</t>
   </si>
   <si>
-    <t>Applied Biosystems 3500xl Genetic Analyzer</t>
-[...5 lines deleted...]
-    <t>Applied Biosystems GeneAmp 9700 PCR Thermocycler System</t>
+    <t>Countess Automated Cell Counter</t>
+  </si>
+  <si>
+    <t>RRID:SCR_018591</t>
+  </si>
+  <si>
+    <t>GeneAmp 9700 PCR Thermocycler System</t>
   </si>
   <si>
     <t>RRID:SCR_018436</t>
   </si>
   <si>
-    <t>Beckman Coulter Biomek 4000 Automated Liquid Handler</t>
-[...4 lines deleted...]
-  <si>
     <t>Illumina iScan System</t>
   </si>
   <si>
     <t>RRID:SCR_020128</t>
   </si>
   <si>
     <t>Illumina NextSeq 550 System</t>
   </si>
   <si>
     <t>RRID:SCR_020141</t>
   </si>
   <si>
-    <t>Life Technologies Countess Automated Cell Counter</t>
-[...5 lines deleted...]
-    <t>Thermo Scientific™ Nanodrop 2000 microvolume spectrophotometer</t>
+    <t>NanoDrop 2000 Spectrophotometer</t>
   </si>
   <si>
     <t>RRID:SCR_018042</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>