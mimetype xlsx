--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -20,56 +20,56 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Facilities" sheetId="1" r:id="rId4"/>
     <sheet name="Facility Types" sheetId="2" r:id="rId5"/>
     <sheet name="Services" sheetId="3" r:id="rId6"/>
     <sheet name="Instrumentation" sheetId="4" r:id="rId7"/>
     <sheet name="Worksheet" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="299">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="332">
   <si>
     <t>CoreMarketplace Search Results Export</t>
   </si>
   <si>
-    <t>Generated: 09/16/2026</t>
+    <t>Generated: 10/31/2026</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/</t>
   </si>
   <si>
     <t>Data is provided for reference and research use only.  Information may not be republished without explicit permission.</t>
   </si>
   <si>
     <t>For questions contact: coremarketplace@uvm.edu</t>
   </si>
   <si>
     <t>Facilities located at:</t>
   </si>
   <si>
     <t>Mayo Clinic</t>
   </si>
   <si>
     <t>https://www.mayoclinic.org</t>
   </si>
   <si>
     <t>Location: Rochester, MN United States</t>
   </si>
   <si>
     <t>RORID: https://ror.org/02qp3tb03</t>
   </si>
@@ -91,145 +91,241 @@
   <si>
     <t>Address 2</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>CoreMarketplace Profile</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
+    <t>Biospecimen Accessioning and Processing - Mayo Clinic</t>
+  </si>
+  <si>
+    <t>RRID:SCR_029132</t>
+  </si>
+  <si>
+    <t>200 1st St SW</t>
+  </si>
+  <si>
+    <t>Rochester</t>
+  </si>
+  <si>
+    <t>MN</t>
+  </si>
+  <si>
+    <t>United States</t>
+  </si>
+  <si>
+    <t>https://www.mayo.edu/research/core-resources/biospecimen-accessioning-processing-core/overview</t>
+  </si>
+  <si>
+    <t>https://www.coremarketplace.org/?FacilityID=6242</t>
+  </si>
+  <si>
+    <t>The Biospecimen Accessioning and Processing Core provides exceptional biorepositories and biospecimen processing and storage using the highest precision and latest technology.
+The Biospecimen Accessioning and Processing Core provides investigators with pre-analytical processing and storage for a variety of biospecimen types to support the translation of scientific discoveries into clinical practice.
+The core's range of services includes:
+Support for setting up study-specific infrastructures needed for biospecimen collection, processing and routing.
+Accessioning and processing.
+Nucleic acid extraction, plating and peripheral blood mononuclear cell isolation and cryopreservation.
+Bodily fluid processing for microbiomes, including DNA extraction.
+Storage, shipping and sample collection kit assembly.
+The Biospecimen Accessioning and Processing Core is fully automated and highly scalable for virtually all of these processes. Automation includes:
+Sample sorters.
+Robotic liquid handlers for blood processing and aliquoting, including plasma, serum, urine, buffy coat and red blood cells.
+Nucleic acid extractions.
+DNA plating, and sample storage.
+The core also provides a range of storage solutions, including conventional freezers with a temperature of minus 112 degrees Fahrenheit (minus 80 degrees Celsius), liquid nitrogen freezers and robotically controlled high-capacity freezers that are maintained at minus 112 degrees Fahrenheit (minus 80 degrees Celsius).</t>
+  </si>
+  <si>
     <t>Mayo Clinic Arizona Research Histology Care Facility</t>
   </si>
   <si>
     <t>RRID:SCR_028791</t>
   </si>
   <si>
     <t>Jenny L. Pattengill</t>
   </si>
   <si>
     <t>https://www.mayo.edu/research/core-resources/histology-core/overview</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=6108</t>
   </si>
   <si>
     <t>Histology Core specializes in processing, embedding, sectioning, and staining of animal tissues. The core can supply standard hematoxylin-eosin (H&amp;E) staining, and a variety of standard special stains are available. The Histology Core also offers veterinary pathology support through GEMpath Inc.</t>
   </si>
   <si>
+    <t>Electron Microscopy Core - Mayo Clinic</t>
+  </si>
+  <si>
+    <t>RRID:SCR_029134</t>
+  </si>
+  <si>
+    <t>Lisa Cummins,MaKayla Serres</t>
+  </si>
+  <si>
+    <t>200 First St. SW</t>
+  </si>
+  <si>
+    <t>https://www.mayo.edu/research/core-resources/electron-microscopy-core/overview</t>
+  </si>
+  <si>
+    <t>https://www.coremarketplace.org/?FacilityID=6252</t>
+  </si>
+  <si>
+    <t>Mayo Clinic's Electron Microscopy Core offers transmission electron microscopy, scanning electron microscopy and serial block-face electron microscopy services. The core provides scientific and technical support to investigators pursuing ultrastructural studies.
+The facility is expertly staffed and equipped to provide:
+Project consultation.
+Specimen preparation.
+Imaging and data analysis.
+Investigator training for equipment operation and data analysis also is available.</t>
+  </si>
+  <si>
+    <t>Structural Biology Core</t>
+  </si>
+  <si>
+    <t>RRID:SCR_027490</t>
+  </si>
+  <si>
+    <t>Oksana Kosiuk</t>
+  </si>
+  <si>
+    <t>200 First Street SW</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>https://www.mayo.edu/research/core-resources/structural-biology-core/overview</t>
+  </si>
+  <si>
+    <t>https://www.coremarketplace.org/?FacilityID=5213</t>
+  </si>
+  <si>
+    <t>The Structural Biology Core was established to offer advanced instrumentation and support for the structural characterization of biological macromolecules to investigators at Mayo Clinic and its partner institutions.
+The Structural Biology Core currently supports cryogenic sample electron microscopy (cryoEM), along with associated services such as training, data collection, processing, analysis, and data storage. Future services will include nuclear magnetic resonance (NMR) spectroscopy and X-ray crystallography.
+CryoEM, the Core houses a Thermo Fisher Scientific 200 kV Glacios 2 cryogenic transmission electron microscope (TEM) equipped with a Selectris X imaging filter and Falcon 4i direct electron detector. This instrument is used for single-particle cryoEM, cryo-electron tomography (cryoET), and microcrystal electron diffraction (microED).</t>
+  </si>
+  <si>
+    <t>Human Model Systems Core - Mayo Clinic</t>
+  </si>
+  <si>
+    <t>RRID:SCR_026558</t>
+  </si>
+  <si>
+    <t>Brooke R. Druliner, PH.D.</t>
+  </si>
+  <si>
+    <t>https://www.mayo.edu/research/core-resources/human-model-systems-core/overview</t>
+  </si>
+  <si>
+    <t>https://www.coremarketplace.org/?FacilityID=3067</t>
+  </si>
+  <si>
+    <t>The Human Model Systems Core currently provides researchers with access to high-quality human induced-pluripotent stem cell (iPSC) production, expansion, validation, and quality control services, while strictly adhering to approved protocols, ensuring high-quality standards and consistency throughout the process.
+Services under development include production of iPSC-derived organoids and microphysiological systems as well as scalable provision of healthy control and genetically modified iPSC lines for research and test development.</t>
+  </si>
+  <si>
     <t>Mayo Clinic - Genome Analysis Core</t>
   </si>
   <si>
     <t>RRID:SCR_028327</t>
   </si>
   <si>
     <t>GAC Supervisors</t>
   </si>
   <si>
-    <t>200 First St. SW</t>
-[...1 lines deleted...]
-  <si>
     <t>Stabile 13-20</t>
   </si>
   <si>
-    <t>Rochester</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.mayo.edu/research/core-resources/genome-analysis-core/overview</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=5892</t>
   </si>
   <si>
     <t>The Genome Analysis Core provides comprehensive, world-class services supported by state-of-the-art technology and deep scientific expertise. We partner with researchers at every stage of a project, offering end-to-end solutions from assisting with experimental design to sample preparation and genomic analyses.</t>
   </si>
   <si>
     <t>Targeted Biomarker Core (TBC) - Mayo Clinic</t>
   </si>
   <si>
     <t>RRID:SCR_017867</t>
   </si>
   <si>
     <t>Kristin Leveque</t>
-  </si>
-[...1 lines deleted...]
-    <t>200 First Street SW</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>https://www.mayo.edu/research/core-resources/targeted-biomarker-core/overview</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=1023</t>
   </si>
   <si>
     <t>Targeted Biomarker Core is a specialized facility that provides immunochemical, chemistry and immune testing at an affordable cost to clinical and basic science researchers, develops and validates new assays, and improves current assay methodology. 
 Services include:
 •Extensive test menu (see facility website)
 •Assay development
 •Automated chemistry analysis
 •Immunoassay analysis
 •Small molecule analysis
 •Mass Spectrometry, LC-MS/MS and HRAM LC-MS, both high-flow and nano-flow
 •Enzyme-linked immunosorbent assays (ELISA), and radioimmunoassay (RIA) procedures for various analytes
 •Multiplexing options available through ELLA, Olink Targeted Panels and Flex Panels, Alamar NULISA Panels, Luminex 200, and MesoScale Diagnostics
 •Ability to perform most commercially available assays or kits
 •Expertise in quantitation of peptides, steroids, hormone, bile acids, sugars, other small molecules</t>
   </si>
   <si>
     <t>Genetic Screening and Engineering Core - Mayo Clinic</t>
   </si>
   <si>
     <t>RRID:SCR_028216</t>
   </si>
   <si>
     <t>David (Chun-Wei) D. Chen, Ph.D.</t>
   </si>
   <si>
-    <t>United States</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.mayo.edu/research/core-resources/genetic-screening-engineering-core/overview</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=5834</t>
   </si>
   <si>
     <t>The core offers state-of-the-art tools to precisely modify the genome of cells and organisms using CRISPR-Cas9-based editing, CRISPR interference (CRISPRi), and CRISPR activation (CRISPRa) systems. Our platforms enable high-throughput genetic screening, gene knockouts, transcriptional modulation, and sequence editing with high efficiency and scalability.</t>
   </si>
   <si>
     <t>Precision Mouse Engineering Core - Mayo Clinic</t>
   </si>
   <si>
     <t>RRID:SCR_027967</t>
   </si>
   <si>
     <t>Darren Baker, Ph.D.</t>
   </si>
   <si>
     <t>https://www.mayo.edu/research/core-resources/precision-mouse-engineering-core/overview</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=5768</t>
   </si>
   <si>
     <t>The Precision Mouse Engineering Core at Mayo Clinic generates transgenic and gene-targeted mice for researchers at Mayo Clinic's campuses in Arizona, Florida and Minnesota.
@@ -237,145 +333,69 @@
 The Precision Mouse Engineering Core, directed by Darren J. Baker, Ph.D., M.S., also is a shared resource of Mayo Clinic Comprehensive Cancer Center. The core provides services to all Mayo Clinic faculty and staff engaged in research. Also, services are offered to non-Mayo investigators and research collaborators. For more information, please contact the core.</t>
   </si>
   <si>
     <t>Biomedical Imaging Resource - Mayo Clinic</t>
   </si>
   <si>
     <t>RRID:SCR_027968</t>
   </si>
   <si>
     <t>David Holmes</t>
   </si>
   <si>
     <t>https://www.mayo.edu/research/core-resources/biomedical-imaging-resource-core/overview</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=5767</t>
   </si>
   <si>
     <t>Mayo Clinic's Biomedical Imaging Resource Core in Rochester, Minnesota, focuses on supporting and advancing research in biomedical imaging and visualization sciences.
 Study teams at Mayo and around the world use the core to facilitate their research through reproducible image analysis and robust data management. The core provides guidance on protocol design, routine image analysis, and custom software and hardware solutions. Also, media and model production resources are available to investigators for the creation of high-quality visualizations and physical models of research data.
 Core staff includes scientific and technical experts with more than seven decades of combined imaging experience.
 As a trusted and reliable resource for clinical investigators, the Biomedical Imaging Resource Core allows investigators to stay focused on their own research rather than having to become imaging experts themselves. By enabling efficient and high-quality imaging research, the core helps speed the movement of promising therapies from the lab to the patient.
 The Biomedical Imaging Resource Core provides services to all Mayo Clinic faculty and staff engaged in research. Also, services may be available on a limited basis to investigators and research collaborators outside Mayo Clinic. Before scheduling, contact the core to design optimal settings for the specified imaging task.</t>
   </si>
   <si>
-    <t>Stem Cell and Organoid Core - Mayo Clinic</t>
-[...16 lines deleted...]
-  <si>
     <t>Antibody Hybridoma Core</t>
   </si>
   <si>
     <t>RRID:SCR_027544</t>
   </si>
   <si>
     <t>Shelly Sprenger</t>
   </si>
   <si>
     <t>200 First St SW</t>
   </si>
   <si>
     <t>https://www.mayo.edu/research/core-resources/antibody-hybridoma-core/overview</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=5421</t>
   </si>
   <si>
     <t>This core can generate custom monoclonal antibodies in mouse and hamster systems.  We can also produce large amounts of antibodies (of all species) and recombinant proteins in-vitro.  Purification is also available for various systems.</t>
-  </si>
-[...56 lines deleted...]
-Equipment maintenance and quality control. The Cytometry and Cell Imaging Core provides high-quality, precise and reliable data.</t>
   </si>
   <si>
     <t>Immune Monitoring Core</t>
   </si>
   <si>
     <t>RRID:SCR_022724</t>
   </si>
   <si>
     <t>Kevin Pavelko</t>
   </si>
   <si>
     <t>Guggenheim Building, Room 527</t>
   </si>
   <si>
     <t>https://www.mayo.edu/research/core-resources/immune-monitoring-core/overview</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=1526</t>
   </si>
   <si>
     <t>The Immune Monitoring Core at Mayo Clinic provides services to Mayo Clinic researchers seeking to study immunological phenomena. Services include:
 Designing assays to identify and quantify immune cell subpopulations
 Characterizing and measuring immune function
 Monitoring immunological changes in response to both specific and nonspecific stimulation
 Mass Cytometry (CyTOF, Helios)
@@ -390,206 +410,251 @@
   <si>
     <t>RRID:SCR_012653</t>
   </si>
   <si>
     <t>Akhilesh Pandey</t>
   </si>
   <si>
     <t>https://www.mayo.edu/research/core-resources/proteomics-core/overview</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=2762</t>
   </si>
   <si>
     <t>Proteomics involves analysis and identification of protein structure and function. Through Proteomics Core, investigators at Mayo Clinic and elsewhere have access to a broad range of proteomics services, technologies and guidance to help them answer scientific questions. Toward a goal of improving patient care, the core offers services and conducts research in the areas of mass spectrometry-based differential proteomics, peptide synthesis, protein and peptide purification, and protein identification, characterization and expression.</t>
   </si>
   <si>
     <t>Facility Types located at:</t>
   </si>
   <si>
     <t>Facility Type</t>
   </si>
   <si>
     <t>Antibody Development</t>
   </si>
   <si>
+    <t>Biobank</t>
+  </si>
+  <si>
     <t>Bioimaging</t>
   </si>
   <si>
-    <t>Flow Cytometry and Microscopy</t>
+    <t>Biorepository</t>
+  </si>
+  <si>
+    <t>Biospecimen</t>
+  </si>
+  <si>
+    <t>Cell-Sorting</t>
+  </si>
+  <si>
+    <t>Cellular Analysis / Cell Line</t>
+  </si>
+  <si>
+    <t>Cryo-EM</t>
   </si>
   <si>
     <t>Genetically Engineered Mouse Model</t>
   </si>
   <si>
     <t>Genomics / Genome Analysis and Technologies</t>
   </si>
   <si>
     <t>Immune Function / Monitoring / Surveillance</t>
   </si>
   <si>
+    <t>Microscopy (Electron, Fluorescence, Optical)</t>
+  </si>
+  <si>
+    <t>Nucleic Acid</t>
+  </si>
+  <si>
     <t>Proteomics</t>
   </si>
   <si>
+    <t>Regulatory Knowledge and Research Support</t>
+  </si>
+  <si>
+    <t>Specimen Accessioning</t>
+  </si>
+  <si>
+    <t>Stem Cell</t>
+  </si>
+  <si>
     <t>Structural Biology</t>
   </si>
   <si>
+    <t>Tissue Culture</t>
+  </si>
+  <si>
+    <t>hiPSCs</t>
+  </si>
+  <si>
     <t>Services located at:</t>
   </si>
   <si>
     <t>Service</t>
   </si>
   <si>
     <t>10X Genomics Single Cell</t>
   </si>
   <si>
     <t>AI Service</t>
   </si>
   <si>
-    <t>Advanced Microscopy Applications: Confocal, Super Resolution, Slide Scanning, Microdisection, Lightsheet, STEM And FIB Microscopy</t>
+    <t>Advice In Sample Preparation By Providing State-of-the-art Protocols For Cell Preparation From Mouse And Human Tissues, And Cell Staining</t>
   </si>
   <si>
     <t>Akoya PhenoCycler Fusion</t>
   </si>
   <si>
     <t>Analysis Workstations</t>
   </si>
   <si>
     <t>Artificial Intelligence — Deep Learning</t>
   </si>
   <si>
     <t>Assay Development</t>
   </si>
   <si>
     <t>Assays and Measurements</t>
   </si>
   <si>
     <t>Backcrossing</t>
   </si>
   <si>
     <t>Bank Of Reprogrammed IPSCs</t>
   </si>
   <si>
+    <t>BioBanking</t>
+  </si>
+  <si>
     <t>Biochemical Analysis</t>
   </si>
   <si>
     <t>C57BL/NHsd And FVB/NHsd (from Envigo)</t>
   </si>
   <si>
     <t>CITE-seq</t>
   </si>
   <si>
     <t>CRISPR Activation (CRISPRa)</t>
   </si>
   <si>
     <t>CRISPR Gene Tiling</t>
   </si>
   <si>
     <t>CRISPR Injection Services</t>
   </si>
   <si>
     <t>CRISPR Interference (CRISPRi)</t>
   </si>
   <si>
     <t>CRISPR Knockout (CRISPR-KO)</t>
   </si>
   <si>
     <t>CRISPR Library Screenings Of Up To 4,000 SgRNAs</t>
   </si>
   <si>
     <t>CRISPR Next-generation Sequencing</t>
   </si>
   <si>
     <t>CRISPR Screening Data Analysis</t>
   </si>
   <si>
     <t>CRISPR Single Guide RNA Cloning</t>
   </si>
   <si>
     <t>CRISPR/Cas Project Design</t>
   </si>
   <si>
-    <t>Cell Sorting</t>
-[...1 lines deleted...]
-  <si>
     <t>Chemistry Analyzer</t>
   </si>
   <si>
     <t>Cloning</t>
   </si>
   <si>
     <t>Collaborative AI Development (mid-tier)</t>
   </si>
   <si>
+    <t>Confocal Microscopy</t>
+  </si>
+  <si>
+    <t>Correlative Light Electron Microscopy</t>
+  </si>
+  <si>
     <t>Custom Analysis Software Package</t>
   </si>
   <si>
     <t>Custom Software Design</t>
   </si>
   <si>
     <t>Customized IPSC State Optimization</t>
   </si>
   <si>
     <t>CyTOF</t>
   </si>
   <si>
     <t>DIY AI Development Support (low Tier)</t>
   </si>
   <si>
     <t>Data Analysis</t>
   </si>
   <si>
     <t>Data Analysis And Interpretation</t>
   </si>
   <si>
     <t>Data Storage And Transfer</t>
   </si>
   <si>
     <t>Design Of Guide RNAs (gRNAs)</t>
   </si>
   <si>
+    <t>Digital Microscopic Assays</t>
+  </si>
+  <si>
+    <t>Digital Scanning And Image Scoring</t>
+  </si>
+  <si>
     <t>ELISA</t>
   </si>
   <si>
     <t xml:space="preserve">EM-Seq (Enzymatic Methyl-seq) </t>
   </si>
   <si>
     <t>Embryonic Stem (ES) Cell-Based Gene Targeting</t>
   </si>
   <si>
     <t>FACS Cell Sorting</t>
   </si>
   <si>
     <t>Flow Cytometry</t>
   </si>
   <si>
     <t>Flow Cytometry Data Analysis</t>
   </si>
   <si>
-    <t xml:space="preserve">Flow Cytometry Training </t>
-[...1 lines deleted...]
-  <si>
     <t>Full-service AI Development (high Tier)</t>
   </si>
   <si>
     <t>G-band Karyotyping Of IPSC Lines</t>
   </si>
   <si>
     <t>Gene-Targeting Vector Construction</t>
   </si>
   <si>
     <t>Gene-targeted Founder Mouse</t>
   </si>
   <si>
     <t>Genotyping</t>
   </si>
   <si>
     <t>HPLC</t>
   </si>
   <si>
     <t>HRAM Mass Spectrometry</t>
   </si>
   <si>
     <t>Human Antibody Production</t>
   </si>
   <si>
     <t>Human Antibody Purification</t>
@@ -621,131 +686,146 @@
   <si>
     <t>Immune Monitoring</t>
   </si>
   <si>
     <t>Immunoassay</t>
   </si>
   <si>
     <t>In-vitro Protein Production</t>
   </si>
   <si>
     <t>Instrument Access</t>
   </si>
   <si>
     <t>Large Volumes Of Data</t>
   </si>
   <si>
     <t>Large-scale Library Screening Cultures</t>
   </si>
   <si>
     <t>Library Scale Lentiviral Production</t>
   </si>
   <si>
     <t xml:space="preserve">Long-read Sequencing </t>
   </si>
   <si>
-    <t>MRNA Library Prep</t>
-[...1 lines deleted...]
-  <si>
     <t>Machine Learning</t>
   </si>
   <si>
     <t>Mass Cytometry</t>
   </si>
   <si>
     <t>Mass Spectrometry</t>
   </si>
   <si>
+    <t>Microscopy Sample Preparation</t>
+  </si>
+  <si>
     <t>Monoclonal Antibody</t>
   </si>
   <si>
     <t>Multiplex Assay</t>
   </si>
   <si>
     <t>Multiplex Cytokine Immunoassays</t>
   </si>
   <si>
     <t>Multiplexed Biomarker Assays</t>
   </si>
   <si>
     <t>Multiplexed Immunofluorescence</t>
   </si>
   <si>
     <t>Multisite Clinical Trials</t>
   </si>
   <si>
     <t xml:space="preserve">Mycoplasma Testing </t>
   </si>
   <si>
     <t>Oxford Nanopore Sequencing</t>
   </si>
   <si>
     <t>PBMC Isolation From Whole Blood With Expansion And Biobanking</t>
   </si>
   <si>
+    <t>PBMC Sample Processing And Inventory Management</t>
+  </si>
+  <si>
     <t>PacBio Revio Sequencing</t>
   </si>
   <si>
     <t>Phenotyping</t>
   </si>
   <si>
     <t>Project Consultation</t>
   </si>
   <si>
     <t>Protein Purification</t>
   </si>
   <si>
     <t>RNA Isoform Sequencing</t>
   </si>
   <si>
     <t>RNA/DNA Quality Control</t>
   </si>
   <si>
     <t>RNAseq (bulk)</t>
   </si>
   <si>
     <t>Radioimmunoassay</t>
   </si>
   <si>
     <t>Real-time QPCR</t>
   </si>
   <si>
     <t>Recombinant Protein Production</t>
   </si>
   <si>
     <t>Research Data</t>
   </si>
   <si>
     <t>Research Image Data Storage Solutions</t>
   </si>
   <si>
+    <t>Sample Accessioning</t>
+  </si>
+  <si>
+    <t>Sample Extraction</t>
+  </si>
+  <si>
+    <t>Sample Management</t>
+  </si>
+  <si>
     <t>Sample Preparation</t>
   </si>
   <si>
     <t>Scanning 20X Flourescent</t>
   </si>
   <si>
+    <t>Scanning Electron Microscopy (SEM) - Serial Block-face SEM (SBF-SEM)</t>
+  </si>
+  <si>
     <t>Screening And Breeding Strategies</t>
   </si>
   <si>
     <t>Single Cell RNA Sequencing</t>
   </si>
   <si>
     <t>Single-Cell Analysis</t>
   </si>
   <si>
     <t>Skin Fibroblast Isolation And Expansion With Biobanking</t>
   </si>
   <si>
     <t>Skin Fibroblasts Derived From Dermal Skin Punch</t>
   </si>
   <si>
     <t>Skin Punch Biopsy</t>
   </si>
   <si>
     <t>Slide Scanning</t>
   </si>
   <si>
     <t>Small/miRNA-Seq</t>
   </si>
   <si>
     <t>Spatial / Single Cell Data Analysis</t>
@@ -765,240 +845,267 @@
   <si>
     <t>Support For CryoEM Sample Optimization And Grid Preparation</t>
   </si>
   <si>
     <t>Support For Data Processing And Analysis.</t>
   </si>
   <si>
     <t>TCR Sequencing</t>
   </si>
   <si>
     <t>Targeted Amplicon Sequencing</t>
   </si>
   <si>
     <t>Tissue Extraction</t>
   </si>
   <si>
     <t>Total RNA Sequencing</t>
   </si>
   <si>
     <t>Training For Grid Preparation, Grid Screening, Data Collection, And Data Processing</t>
   </si>
   <si>
     <t>Transgenic Mice</t>
   </si>
   <si>
+    <t>Transmission Electron Microscopy</t>
+  </si>
+  <si>
+    <t>Transmission Electron Microscopy (TEM) - Negative Staining</t>
+  </si>
+  <si>
     <t xml:space="preserve">Trilineage Potential Assessment </t>
   </si>
   <si>
     <t>Ultra-Low RNA-Seq</t>
   </si>
   <si>
     <t>Whole Exome Sequencing</t>
   </si>
   <si>
     <t>Whole Genome Sequencing</t>
   </si>
   <si>
     <t>Whole Slide Imaging</t>
   </si>
   <si>
+    <t>mRNA Library Prep</t>
+  </si>
+  <si>
     <t>Instrumentation located at:</t>
   </si>
   <si>
     <t>Instrument</t>
   </si>
   <si>
     <t>Instrument PID</t>
   </si>
   <si>
-    <t>10X Genomics Chromium X Single Cell Analyzer</t>
+    <t>Cytation 5 Cell Imaging Multi-Mode Reader</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019732</t>
+  </si>
+  <si>
+    <t>Invitrogen Attune CytPix Flow Cytometer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_028356</t>
+  </si>
+  <si>
+    <t>ViiA 7 Real-Time PCR System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_023358</t>
+  </si>
+  <si>
+    <t>Agilent 2100 Bioanalyzer Instrument</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019389</t>
+  </si>
+  <si>
+    <t>Agilent 4200 TapeStation System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019398</t>
+  </si>
+  <si>
+    <t>Agilent Bravo NGS Workstation</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019475</t>
+  </si>
+  <si>
+    <t>Agilent Femto Pulse System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019498</t>
+  </si>
+  <si>
+    <t>BluePippin system</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020505</t>
+  </si>
+  <si>
+    <t>Chromium X Single Cell Analyzer</t>
   </si>
   <si>
     <t>RRID:SCR_024537</t>
   </si>
   <si>
-    <t>Agilent 2100 Bioanalyzer Instrument</t>
-[...23 lines deleted...]
-    <t>Hamilton Microlab STAR Automated Liquid Handling</t>
+    <t>Illumina iScan System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020128</t>
+  </si>
+  <si>
+    <t>Microlab STAR Automated Liquid Handling</t>
   </si>
   <si>
     <t>RRID:SCR_019993</t>
   </si>
   <si>
-    <t>Illumina iScan System</t>
-[...5 lines deleted...]
-    <t>Illumina NextSeq 2000 system</t>
+    <t>NextSeq 2000 system</t>
   </si>
   <si>
     <t>RRID:SCR_023614</t>
   </si>
   <si>
-    <t>Illumina NovaSeq X Plus</t>
+    <t>NovaSeq X Plus</t>
   </si>
   <si>
     <t>RRID:SCR_024568</t>
   </si>
   <si>
     <t>PromethION</t>
   </si>
   <si>
     <t>RRID:SCR_017987</t>
   </si>
   <si>
-    <t>Revvity SciClone G3 liquid handling workstation</t>
+    <t>SciClone G3 liquid handling workstation</t>
   </si>
   <si>
     <t>RRID:SCR_026902</t>
   </si>
   <si>
-    <t>Sage Science BluePippin system</t>
-[...4 lines deleted...]
-  <si>
     <t>SpectraMax iD3 multi-mode microplate reader</t>
   </si>
   <si>
     <t>RRID:SCR_023920</t>
   </si>
   <si>
+    <t>100 Flow Cytometry Analyzer System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_018025</t>
+  </si>
+  <si>
     <t>API 5000 Triple Quadrupole Liquid Chromatography Mass Spectrometer System</t>
   </si>
   <si>
     <t>RRID:SCR_018437</t>
   </si>
   <si>
-    <t>BioTechne Simple Plex Ella Automated Immunoassay System</t>
+    <t>cobas e 411 analyzer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_018369</t>
+  </si>
+  <si>
+    <t>Cobra 5000 Gamma Counter</t>
+  </si>
+  <si>
+    <t>RRID:SCR_018609</t>
+  </si>
+  <si>
+    <t>Q Exactive Plus Hybrid Quadrupole-Orbitrap Mass Spectrometer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020556</t>
+  </si>
+  <si>
+    <t>QuickPlex SQ 120</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020304</t>
+  </si>
+  <si>
+    <t>Simple Plex Ella Automated Immunoassay System</t>
   </si>
   <si>
     <t>RRID:SCR_027757</t>
   </si>
   <si>
-    <t>Luminex® 100 or 200™ Flow Cytometry Analyzer System</t>
-[...11 lines deleted...]
-    <t>Molecular Devices SpectraMax Gemini Microplate Reader</t>
+    <t>SpectraMax Gemini Microplate Reader</t>
   </si>
   <si>
     <t>RRID:SCR_020298</t>
   </si>
   <si>
-    <t>Packard Cobra 5000 Gamma Counter</t>
-[...16 lines deleted...]
-  <si>
     <t>UniCel DxI 800 Access Immunoassay System</t>
   </si>
   <si>
     <t>RRID:SCR_018370</t>
   </si>
   <si>
-    <t>Attune Nxt Nxt</t>
+    <t>Attune Nxt Flow Cytometer</t>
   </si>
   <si>
     <t>RRID:SCR_019590</t>
   </si>
   <si>
-    <t>Molecular Devices SpectraMax 340PC384 Microplate Reader</t>
+    <t>NanoDrop 8000 Spectrophotometer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_018600</t>
+  </si>
+  <si>
+    <t>SpectraMax 340PC384 Microplate Reader</t>
   </si>
   <si>
     <t>RRID:SCR_020303</t>
   </si>
   <si>
-    <t>Nanodrop 8000 Spectrophotometer</t>
-[...5 lines deleted...]
-    <t>Bio-Rad S3e Cell Sorter</t>
+    <t>CyTOF Helios Mass Cytometer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019916</t>
+  </si>
+  <si>
+    <t>Hyperion II System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019885</t>
+  </si>
+  <si>
+    <t>S3e Cell Sorter</t>
   </si>
   <si>
     <t>RRID:SCR_019710</t>
-  </si>
-[...10 lines deleted...]
-    <t>RRID:SCR_019916</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1348,51 +1455,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M25"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:M13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
@@ -1458,3100 +1565,3452 @@
         <v>18</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>21</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14" t="s">
         <v>24</v>
       </c>
       <c r="C14" t="s">
         <v>6</v>
       </c>
-      <c r="D14" t="s">
+      <c r="E14" t="s">
         <v>25</v>
       </c>
+      <c r="G14" t="s">
+        <v>26</v>
+      </c>
+      <c r="H14" t="s">
+        <v>27</v>
+      </c>
+      <c r="I14">
+        <v>55905</v>
+      </c>
+      <c r="J14" t="s">
+        <v>28</v>
+      </c>
       <c r="K14" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="L14" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="M14" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B15" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C15" t="s">
         <v>6</v>
       </c>
       <c r="D15" t="s">
-        <v>31</v>
-[...7 lines deleted...]
-      <c r="G15" t="s">
         <v>34</v>
       </c>
-      <c r="H15" t="s">
+      <c r="K15" t="s">
         <v>35</v>
       </c>
-      <c r="I15">
-[...2 lines deleted...]
-      <c r="K15" t="s">
+      <c r="L15" t="s">
         <v>36</v>
       </c>
-      <c r="L15" t="s">
+      <c r="M15" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="C16" t="s">
         <v>6</v>
       </c>
       <c r="D16" t="s">
+        <v>40</v>
+      </c>
+      <c r="E16" t="s">
         <v>41</v>
       </c>
-      <c r="E16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G16" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="H16" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="I16">
         <v>55905</v>
       </c>
-      <c r="J16" t="s">
+      <c r="K16" t="s">
+        <v>42</v>
+      </c>
+      <c r="L16" t="s">
         <v>43</v>
       </c>
-      <c r="K16" t="s">
+      <c r="M16" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B17" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C17" t="s">
         <v>6</v>
       </c>
       <c r="D17" t="s">
+        <v>47</v>
+      </c>
+      <c r="E17" t="s">
+        <v>48</v>
+      </c>
+      <c r="F17" t="s">
         <v>49</v>
       </c>
-      <c r="E17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G17" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="H17" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="I17">
         <v>55905</v>
       </c>
       <c r="J17" t="s">
+        <v>28</v>
+      </c>
+      <c r="K17" t="s">
         <v>50</v>
       </c>
-      <c r="K17" t="s">
+      <c r="L17" t="s">
         <v>51</v>
       </c>
-      <c r="L17" t="s">
+      <c r="M17" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
+        <v>53</v>
+      </c>
+      <c r="B18" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="C18" t="s">
         <v>6</v>
       </c>
       <c r="D18" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E18" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="G18" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="I18">
         <v>55905</v>
       </c>
       <c r="J18" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="K18" t="s">
+        <v>56</v>
+      </c>
+      <c r="L18" t="s">
         <v>57</v>
       </c>
-      <c r="L18" t="s">
+      <c r="M18" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
+        <v>59</v>
+      </c>
+      <c r="B19" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="C19" t="s">
         <v>6</v>
       </c>
       <c r="D19" t="s">
+        <v>61</v>
+      </c>
+      <c r="E19" t="s">
+        <v>41</v>
+      </c>
+      <c r="F19" t="s">
         <v>62</v>
       </c>
-      <c r="E19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="H19" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="I19">
         <v>55905</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="K19" t="s">
         <v>63</v>
       </c>
       <c r="L19" t="s">
         <v>64</v>
       </c>
       <c r="M19" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" t="s">
         <v>6</v>
       </c>
       <c r="D20" t="s">
         <v>68</v>
       </c>
       <c r="E20" t="s">
-        <v>42</v>
+        <v>6</v>
+      </c>
+      <c r="F20" t="s">
+        <v>48</v>
       </c>
       <c r="G20" t="s">
-        <v>34</v>
+        <v>26</v>
+      </c>
+      <c r="H20" t="s">
+        <v>27</v>
       </c>
       <c r="I20">
         <v>55905</v>
       </c>
       <c r="J20" t="s">
-        <v>50</v>
+        <v>69</v>
       </c>
       <c r="K20" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L20" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M20" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B21" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C21" t="s">
         <v>6</v>
       </c>
       <c r="D21" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E21" t="s">
-        <v>75</v>
+        <v>48</v>
       </c>
       <c r="G21" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="H21" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="I21">
         <v>55905</v>
+      </c>
+      <c r="J21" t="s">
+        <v>28</v>
       </c>
       <c r="K21" t="s">
         <v>76</v>
       </c>
       <c r="L21" t="s">
         <v>77</v>
       </c>
       <c r="M21" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
         <v>79</v>
       </c>
       <c r="B22" t="s">
         <v>80</v>
       </c>
       <c r="C22" t="s">
         <v>6</v>
       </c>
       <c r="D22" t="s">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c r="E22" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>41</v>
       </c>
       <c r="G22" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="H22" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="I22">
         <v>55905</v>
       </c>
       <c r="J22" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="K22" t="s">
         <v>82</v>
       </c>
       <c r="L22" t="s">
         <v>83</v>
       </c>
       <c r="M22" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
         <v>85</v>
       </c>
       <c r="B23" t="s">
         <v>86</v>
       </c>
       <c r="C23" t="s">
         <v>6</v>
       </c>
       <c r="D23" t="s">
         <v>87</v>
       </c>
       <c r="E23" t="s">
+        <v>41</v>
+      </c>
+      <c r="G23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I23">
+        <v>55905</v>
+      </c>
+      <c r="J23" t="s">
+        <v>28</v>
+      </c>
+      <c r="K23" t="s">
         <v>88</v>
       </c>
-      <c r="G23" t="s">
+      <c r="L23" t="s">
         <v>89</v>
       </c>
-      <c r="H23" t="s">
+      <c r="M23" t="s">
         <v>90</v>
-      </c>
-[...10 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="B24" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C24" t="s">
         <v>6</v>
       </c>
       <c r="D24" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="E24" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="G24" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="H24" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="I24">
         <v>55905</v>
       </c>
-      <c r="J24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K24" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="L24" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="M24" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="B25" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C25" t="s">
         <v>6</v>
       </c>
       <c r="D25" t="s">
+        <v>100</v>
+      </c>
+      <c r="E25" t="s">
+        <v>41</v>
+      </c>
+      <c r="F25" t="s">
+        <v>101</v>
+      </c>
+      <c r="G25" t="s">
+        <v>26</v>
+      </c>
+      <c r="H25" t="s">
+        <v>27</v>
+      </c>
+      <c r="I25">
+        <v>55905</v>
+      </c>
+      <c r="J25" t="s">
+        <v>28</v>
+      </c>
+      <c r="K25" t="s">
+        <v>102</v>
+      </c>
+      <c r="L25" t="s">
         <v>103</v>
       </c>
-      <c r="J25" t="s">
-[...2 lines deleted...]
-      <c r="K25" t="s">
+      <c r="M25" t="s">
         <v>104</v>
       </c>
-      <c r="L25" t="s">
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" t="s">
         <v>105</v>
       </c>
-      <c r="M25" t="s">
+      <c r="B26" t="s">
         <v>106</v>
+      </c>
+      <c r="C26" t="s">
+        <v>6</v>
+      </c>
+      <c r="D26" t="s">
+        <v>107</v>
+      </c>
+      <c r="J26" t="s">
+        <v>69</v>
+      </c>
+      <c r="K26" t="s">
+        <v>108</v>
+      </c>
+      <c r="L26" t="s">
+        <v>109</v>
+      </c>
+      <c r="M26" t="s">
+        <v>110</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D22"/>
+  <dimension ref="A1:D33"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4"/>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="B14" t="s">
-        <v>72</v>
+        <v>91</v>
       </c>
       <c r="C14" t="s">
-        <v>73</v>
+        <v>92</v>
       </c>
       <c r="D14" t="s">
-        <v>77</v>
+        <v>96</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B15" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="C15" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="D15" t="s">
-        <v>64</v>
+        <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="B16" t="s">
         <v>85</v>
       </c>
       <c r="C16" t="s">
         <v>86</v>
       </c>
       <c r="D16" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="B17" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="C17" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="D17" t="s">
-        <v>58</v>
+        <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B18" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="C18" t="s">
+        <v>24</v>
+      </c>
+      <c r="D18" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="B19" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="C19" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="D19" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="B20" t="s">
-        <v>94</v>
+        <v>53</v>
       </c>
       <c r="C20" t="s">
-        <v>95</v>
+        <v>54</v>
       </c>
       <c r="D20" t="s">
-        <v>99</v>
+        <v>57</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="B21" t="s">
-        <v>101</v>
+        <v>45</v>
       </c>
       <c r="C21" t="s">
-        <v>102</v>
+        <v>46</v>
       </c>
       <c r="D21" t="s">
-        <v>105</v>
+        <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" t="s">
         <v>80</v>
       </c>
       <c r="D22" t="s">
         <v>83</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23" t="s">
+        <v>122</v>
+      </c>
+      <c r="B23" t="s">
+        <v>73</v>
+      </c>
+      <c r="C23" t="s">
+        <v>74</v>
+      </c>
+      <c r="D23" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24" t="s">
+        <v>123</v>
+      </c>
+      <c r="B24" t="s">
+        <v>98</v>
+      </c>
+      <c r="C24" t="s">
+        <v>99</v>
+      </c>
+      <c r="D24" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25" t="s">
+        <v>124</v>
+      </c>
+      <c r="B25" t="s">
+        <v>38</v>
+      </c>
+      <c r="C25" t="s">
+        <v>39</v>
+      </c>
+      <c r="D25" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26" t="s">
+        <v>125</v>
+      </c>
+      <c r="B26" t="s">
+        <v>23</v>
+      </c>
+      <c r="C26" t="s">
+        <v>24</v>
+      </c>
+      <c r="D26" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27" t="s">
+        <v>126</v>
+      </c>
+      <c r="B27" t="s">
+        <v>105</v>
+      </c>
+      <c r="C27" t="s">
+        <v>106</v>
+      </c>
+      <c r="D27" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28" t="s">
+        <v>127</v>
+      </c>
+      <c r="B28" t="s">
+        <v>23</v>
+      </c>
+      <c r="C28" t="s">
+        <v>24</v>
+      </c>
+      <c r="D28" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29" t="s">
+        <v>128</v>
+      </c>
+      <c r="B29" t="s">
+        <v>23</v>
+      </c>
+      <c r="C29" t="s">
+        <v>24</v>
+      </c>
+      <c r="D29" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30" t="s">
+        <v>129</v>
+      </c>
+      <c r="B30" t="s">
+        <v>53</v>
+      </c>
+      <c r="C30" t="s">
+        <v>54</v>
+      </c>
+      <c r="D30" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31" t="s">
+        <v>130</v>
+      </c>
+      <c r="B31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C31" t="s">
+        <v>46</v>
+      </c>
+      <c r="D31" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32" t="s">
+        <v>131</v>
+      </c>
+      <c r="B32" t="s">
+        <v>53</v>
+      </c>
+      <c r="C32" t="s">
+        <v>54</v>
+      </c>
+      <c r="D32" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33" t="s">
+        <v>132</v>
+      </c>
+      <c r="B33" t="s">
+        <v>53</v>
+      </c>
+      <c r="C33" t="s">
+        <v>54</v>
+      </c>
+      <c r="D33" t="s">
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D139"/>
+  <dimension ref="A1:D147"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3" t="s">
-        <v>117</v>
+        <v>133</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4"/>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
-        <v>118</v>
+        <v>134</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>119</v>
+        <v>135</v>
       </c>
       <c r="B14" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="C14" t="s">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D14" t="s">
-        <v>37</v>
+        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>120</v>
+        <v>136</v>
       </c>
       <c r="B15" t="s">
-        <v>60</v>
+        <v>85</v>
       </c>
       <c r="C15" t="s">
-        <v>61</v>
+        <v>86</v>
       </c>
       <c r="D15" t="s">
-        <v>64</v>
+        <v>89</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>121</v>
+        <v>137</v>
       </c>
       <c r="B16" t="s">
-        <v>85</v>
+        <v>23</v>
       </c>
       <c r="C16" t="s">
-        <v>86</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
-        <v>92</v>
+        <v>30</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>122</v>
+        <v>138</v>
       </c>
       <c r="B17" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="C17" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="D17" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>123</v>
+        <v>139</v>
       </c>
       <c r="B18" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="C18" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="D18" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>124</v>
+        <v>140</v>
       </c>
       <c r="B19" t="s">
-        <v>60</v>
+        <v>85</v>
       </c>
       <c r="C19" t="s">
-        <v>61</v>
+        <v>86</v>
       </c>
       <c r="D19" t="s">
-        <v>64</v>
+        <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>125</v>
+        <v>141</v>
       </c>
       <c r="B20" t="s">
-        <v>39</v>
+        <v>66</v>
       </c>
       <c r="C20" t="s">
-        <v>40</v>
+        <v>67</v>
       </c>
       <c r="D20" t="s">
-        <v>45</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>126</v>
+        <v>142</v>
       </c>
       <c r="B21" t="s">
-        <v>39</v>
+        <v>66</v>
       </c>
       <c r="C21" t="s">
-        <v>40</v>
+        <v>67</v>
       </c>
       <c r="D21" t="s">
-        <v>45</v>
+        <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>127</v>
+        <v>143</v>
       </c>
       <c r="B22" t="s">
-        <v>54</v>
+        <v>79</v>
       </c>
       <c r="C22" t="s">
-        <v>55</v>
+        <v>80</v>
       </c>
       <c r="D22" t="s">
-        <v>58</v>
+        <v>83</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>128</v>
+        <v>144</v>
       </c>
       <c r="B23" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="C23" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="D23" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>129</v>
+        <v>145</v>
       </c>
       <c r="B24" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="C24" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="D24" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>130</v>
+        <v>146</v>
       </c>
       <c r="B25" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="C25" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="D25" t="s">
-        <v>58</v>
+        <v>71</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>131</v>
+        <v>147</v>
       </c>
       <c r="B26" t="s">
-        <v>29</v>
+        <v>79</v>
       </c>
       <c r="C26" t="s">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="D26" t="s">
-        <v>37</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>132</v>
+        <v>148</v>
       </c>
       <c r="B27" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="C27" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="D27" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>133</v>
+        <v>149</v>
       </c>
       <c r="B28" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="C28" t="s">
-        <v>48</v>
+        <v>74</v>
       </c>
       <c r="D28" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>134</v>
+        <v>150</v>
       </c>
       <c r="B29" t="s">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="C29" t="s">
-        <v>55</v>
+        <v>74</v>
       </c>
       <c r="D29" t="s">
-        <v>58</v>
+        <v>77</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="B30" t="s">
-        <v>47</v>
+        <v>79</v>
       </c>
       <c r="C30" t="s">
-        <v>48</v>
+        <v>80</v>
       </c>
       <c r="D30" t="s">
-        <v>52</v>
+        <v>83</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>136</v>
+        <v>152</v>
       </c>
       <c r="B31" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="C31" t="s">
-        <v>48</v>
+        <v>74</v>
       </c>
       <c r="D31" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>137</v>
+        <v>153</v>
       </c>
       <c r="B32" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="C32" t="s">
-        <v>48</v>
+        <v>74</v>
       </c>
       <c r="D32" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>138</v>
+        <v>154</v>
       </c>
       <c r="B33" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="C33" t="s">
-        <v>48</v>
+        <v>74</v>
       </c>
       <c r="D33" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>139</v>
+        <v>155</v>
       </c>
       <c r="B34" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="C34" t="s">
-        <v>48</v>
+        <v>74</v>
       </c>
       <c r="D34" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>140</v>
+        <v>156</v>
       </c>
       <c r="B35" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="C35" t="s">
-        <v>48</v>
+        <v>74</v>
       </c>
       <c r="D35" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>141</v>
+        <v>157</v>
       </c>
       <c r="B36" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="C36" t="s">
-        <v>48</v>
+        <v>74</v>
       </c>
       <c r="D36" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>142</v>
+        <v>158</v>
       </c>
       <c r="B37" t="s">
-        <v>85</v>
+        <v>73</v>
       </c>
       <c r="C37" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="D37" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>143</v>
+        <v>159</v>
       </c>
       <c r="B38" t="s">
-        <v>39</v>
+        <v>66</v>
       </c>
       <c r="C38" t="s">
-        <v>40</v>
+        <v>67</v>
       </c>
       <c r="D38" t="s">
-        <v>45</v>
+        <v>71</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>144</v>
+        <v>160</v>
       </c>
       <c r="B39" t="s">
-        <v>72</v>
+        <v>91</v>
       </c>
       <c r="C39" t="s">
-        <v>73</v>
+        <v>92</v>
       </c>
       <c r="D39" t="s">
-        <v>77</v>
+        <v>96</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>145</v>
+        <v>161</v>
       </c>
       <c r="B40" t="s">
-        <v>60</v>
+        <v>85</v>
       </c>
       <c r="C40" t="s">
-        <v>61</v>
+        <v>86</v>
       </c>
       <c r="D40" t="s">
-        <v>64</v>
+        <v>89</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>146</v>
+        <v>162</v>
       </c>
       <c r="B41" t="s">
-        <v>60</v>
+        <v>38</v>
       </c>
       <c r="C41" t="s">
-        <v>61</v>
+        <v>39</v>
       </c>
       <c r="D41" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>147</v>
+        <v>163</v>
       </c>
       <c r="B42" t="s">
-        <v>60</v>
+        <v>38</v>
       </c>
       <c r="C42" t="s">
-        <v>61</v>
+        <v>39</v>
       </c>
       <c r="D42" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>148</v>
+        <v>164</v>
       </c>
       <c r="B43" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="C43" t="s">
-        <v>67</v>
+        <v>86</v>
       </c>
       <c r="D43" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>149</v>
+        <v>165</v>
       </c>
       <c r="B44" t="s">
         <v>85</v>
       </c>
       <c r="C44" t="s">
         <v>86</v>
       </c>
       <c r="D44" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>149</v>
+        <v>166</v>
       </c>
       <c r="B45" t="s">
-        <v>94</v>
+        <v>53</v>
       </c>
       <c r="C45" t="s">
-        <v>95</v>
+        <v>54</v>
       </c>
       <c r="D45" t="s">
-        <v>99</v>
+        <v>57</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>150</v>
+        <v>167</v>
       </c>
       <c r="B46" t="s">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="C46" t="s">
-        <v>61</v>
+        <v>99</v>
       </c>
       <c r="D46" t="s">
-        <v>64</v>
+        <v>103</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>151</v>
+        <v>168</v>
       </c>
       <c r="B47" t="s">
-        <v>39</v>
+        <v>85</v>
       </c>
       <c r="C47" t="s">
-        <v>40</v>
+        <v>86</v>
       </c>
       <c r="D47" t="s">
-        <v>45</v>
+        <v>89</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>151</v>
+        <v>169</v>
       </c>
       <c r="B48" t="s">
-        <v>47</v>
+        <v>66</v>
       </c>
       <c r="C48" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="D48" t="s">
-        <v>52</v>
+        <v>71</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>152</v>
+        <v>169</v>
       </c>
       <c r="B49" t="s">
-        <v>94</v>
+        <v>73</v>
       </c>
       <c r="C49" t="s">
-        <v>95</v>
+        <v>74</v>
       </c>
       <c r="D49" t="s">
-        <v>99</v>
+        <v>77</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>153</v>
+        <v>170</v>
       </c>
       <c r="B50" t="s">
-        <v>79</v>
+        <v>98</v>
       </c>
       <c r="C50" t="s">
-        <v>80</v>
+        <v>99</v>
       </c>
       <c r="D50" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>154</v>
+        <v>171</v>
       </c>
       <c r="B51" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="C51" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="D51" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>155</v>
+        <v>172</v>
       </c>
       <c r="B52" t="s">
-        <v>39</v>
+        <v>79</v>
       </c>
       <c r="C52" t="s">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="D52" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>156</v>
+        <v>173</v>
       </c>
       <c r="B53" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="C53" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="D53" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>157</v>
+        <v>174</v>
       </c>
       <c r="B54" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
       <c r="C54" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="D54" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>158</v>
+        <v>175</v>
       </c>
       <c r="B55" t="s">
-        <v>94</v>
+        <v>66</v>
       </c>
       <c r="C55" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="D55" t="s">
-        <v>99</v>
+        <v>71</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>159</v>
+        <v>176</v>
       </c>
       <c r="B56" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="C56" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="D56" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>159</v>
+        <v>177</v>
       </c>
       <c r="B57" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="C57" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="D57" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>160</v>
+        <v>178</v>
       </c>
       <c r="B58" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="C58" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="D58" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>161</v>
+        <v>179</v>
       </c>
       <c r="B59" t="s">
-        <v>85</v>
+        <v>53</v>
       </c>
       <c r="C59" t="s">
-        <v>86</v>
+        <v>54</v>
       </c>
       <c r="D59" t="s">
-        <v>92</v>
+        <v>57</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>162</v>
+        <v>180</v>
       </c>
       <c r="B60" t="s">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="C60" t="s">
-        <v>61</v>
+        <v>99</v>
       </c>
       <c r="D60" t="s">
-        <v>64</v>
+        <v>103</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>163</v>
+        <v>181</v>
       </c>
       <c r="B61" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="C61" t="s">
-        <v>67</v>
+        <v>86</v>
       </c>
       <c r="D61" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>164</v>
+        <v>182</v>
       </c>
       <c r="B62" t="s">
+        <v>53</v>
+      </c>
+      <c r="C62" t="s">
         <v>54</v>
       </c>
-      <c r="C62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D62" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>165</v>
+        <v>183</v>
       </c>
       <c r="B63" t="s">
-        <v>54</v>
+        <v>79</v>
       </c>
       <c r="C63" t="s">
-        <v>55</v>
+        <v>80</v>
       </c>
       <c r="D63" t="s">
-        <v>58</v>
+        <v>83</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>166</v>
+        <v>184</v>
       </c>
       <c r="B64" t="s">
-        <v>29</v>
+        <v>79</v>
       </c>
       <c r="C64" t="s">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="D64" t="s">
-        <v>37</v>
+        <v>83</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>167</v>
+        <v>185</v>
       </c>
       <c r="B65" t="s">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="C65" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D65" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>168</v>
+        <v>186</v>
       </c>
       <c r="B66" t="s">
-        <v>39</v>
+        <v>66</v>
       </c>
       <c r="C66" t="s">
-        <v>40</v>
+        <v>67</v>
       </c>
       <c r="D66" t="s">
-        <v>45</v>
+        <v>71</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>169</v>
+        <v>187</v>
       </c>
       <c r="B67" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="C67" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="D67" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>170</v>
+        <v>188</v>
       </c>
       <c r="B68" t="s">
-        <v>72</v>
+        <v>91</v>
       </c>
       <c r="C68" t="s">
-        <v>73</v>
+        <v>92</v>
       </c>
       <c r="D68" t="s">
-        <v>77</v>
+        <v>96</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>171</v>
+        <v>189</v>
       </c>
       <c r="B69" t="s">
-        <v>54</v>
+        <v>91</v>
       </c>
       <c r="C69" t="s">
-        <v>55</v>
+        <v>92</v>
       </c>
       <c r="D69" t="s">
-        <v>58</v>
+        <v>96</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>172</v>
+        <v>190</v>
       </c>
       <c r="B70" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="C70" t="s">
-        <v>67</v>
+        <v>80</v>
       </c>
       <c r="D70" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>173</v>
+        <v>191</v>
       </c>
       <c r="B71" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="C71" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="D71" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>174</v>
+        <v>192</v>
       </c>
       <c r="B72" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="C72" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="D72" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>175</v>
+        <v>193</v>
       </c>
       <c r="B73" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="C73" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="D73" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>176</v>
+        <v>194</v>
       </c>
       <c r="B74" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="C74" t="s">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D74" t="s">
-        <v>37</v>
+        <v>64</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>177</v>
+        <v>195</v>
       </c>
       <c r="B75" t="s">
-        <v>94</v>
+        <v>59</v>
       </c>
       <c r="C75" t="s">
-        <v>95</v>
+        <v>60</v>
       </c>
       <c r="D75" t="s">
-        <v>99</v>
+        <v>64</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>178</v>
+        <v>196</v>
       </c>
       <c r="B76" t="s">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="C76" t="s">
-        <v>61</v>
+        <v>99</v>
       </c>
       <c r="D76" t="s">
-        <v>64</v>
+        <v>103</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>179</v>
+        <v>197</v>
       </c>
       <c r="B77" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="C77" t="s">
-        <v>95</v>
+        <v>86</v>
       </c>
       <c r="D77" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
-        <v>180</v>
+        <v>198</v>
       </c>
       <c r="B78" t="s">
-        <v>39</v>
+        <v>98</v>
       </c>
       <c r="C78" t="s">
-        <v>40</v>
+        <v>99</v>
       </c>
       <c r="D78" t="s">
-        <v>45</v>
+        <v>103</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
-        <v>180</v>
+        <v>199</v>
       </c>
       <c r="B79" t="s">
-        <v>94</v>
+        <v>66</v>
       </c>
       <c r="C79" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="D79" t="s">
-        <v>99</v>
+        <v>71</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
-        <v>181</v>
+        <v>199</v>
       </c>
       <c r="B80" t="s">
-        <v>72</v>
+        <v>98</v>
       </c>
       <c r="C80" t="s">
-        <v>73</v>
+        <v>99</v>
       </c>
       <c r="D80" t="s">
-        <v>77</v>
+        <v>103</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
-        <v>182</v>
+        <v>200</v>
       </c>
       <c r="B81" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="C81" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="D81" t="s">
-        <v>83</v>
+        <v>96</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
-        <v>183</v>
+        <v>201</v>
       </c>
       <c r="B82" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="C82" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="D82" t="s">
-        <v>64</v>
+        <v>51</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
-        <v>184</v>
+        <v>202</v>
       </c>
       <c r="B83" t="s">
-        <v>47</v>
+        <v>85</v>
       </c>
       <c r="C83" t="s">
-        <v>48</v>
+        <v>86</v>
       </c>
       <c r="D83" t="s">
-        <v>52</v>
+        <v>89</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
-        <v>185</v>
+        <v>203</v>
       </c>
       <c r="B84" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="C84" t="s">
-        <v>48</v>
+        <v>74</v>
       </c>
       <c r="D84" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
-        <v>186</v>
+        <v>204</v>
       </c>
       <c r="B85" t="s">
-        <v>29</v>
+        <v>73</v>
       </c>
       <c r="C85" t="s">
-        <v>30</v>
+        <v>74</v>
       </c>
       <c r="D85" t="s">
-        <v>37</v>
+        <v>77</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
-        <v>187</v>
+        <v>205</v>
       </c>
       <c r="B86" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="C86" t="s">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D86" t="s">
-        <v>37</v>
+        <v>64</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
-        <v>188</v>
+        <v>206</v>
       </c>
       <c r="B87" t="s">
-        <v>60</v>
+        <v>85</v>
       </c>
       <c r="C87" t="s">
-        <v>61</v>
+        <v>86</v>
       </c>
       <c r="D87" t="s">
-        <v>64</v>
+        <v>89</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
-        <v>189</v>
+        <v>207</v>
       </c>
       <c r="B88" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="C88" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="D88" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
-        <v>190</v>
+        <v>208</v>
       </c>
       <c r="B89" t="s">
-        <v>39</v>
+        <v>66</v>
       </c>
       <c r="C89" t="s">
-        <v>40</v>
+        <v>67</v>
       </c>
       <c r="D89" t="s">
-        <v>45</v>
+        <v>71</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
-        <v>191</v>
+        <v>209</v>
       </c>
       <c r="B90" t="s">
-        <v>72</v>
+        <v>38</v>
       </c>
       <c r="C90" t="s">
-        <v>73</v>
+        <v>39</v>
       </c>
       <c r="D90" t="s">
-        <v>77</v>
+        <v>43</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
-        <v>192</v>
+        <v>210</v>
       </c>
       <c r="B91" t="s">
-        <v>39</v>
+        <v>91</v>
       </c>
       <c r="C91" t="s">
-        <v>40</v>
+        <v>92</v>
       </c>
       <c r="D91" t="s">
-        <v>45</v>
+        <v>96</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
-        <v>193</v>
+        <v>211</v>
       </c>
       <c r="B92" t="s">
-        <v>39</v>
+        <v>66</v>
       </c>
       <c r="C92" t="s">
-        <v>40</v>
+        <v>67</v>
       </c>
       <c r="D92" t="s">
-        <v>45</v>
+        <v>71</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
-        <v>194</v>
+        <v>212</v>
       </c>
       <c r="B93" t="s">
-        <v>39</v>
+        <v>66</v>
       </c>
       <c r="C93" t="s">
-        <v>40</v>
+        <v>67</v>
       </c>
       <c r="D93" t="s">
-        <v>45</v>
+        <v>71</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
-        <v>195</v>
+        <v>213</v>
       </c>
       <c r="B94" t="s">
-        <v>94</v>
+        <v>66</v>
       </c>
       <c r="C94" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="D94" t="s">
-        <v>99</v>
+        <v>71</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
-        <v>196</v>
+        <v>214</v>
       </c>
       <c r="B95" t="s">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="C95" t="s">
-        <v>61</v>
+        <v>99</v>
       </c>
       <c r="D95" t="s">
-        <v>64</v>
+        <v>103</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
-        <v>197</v>
+        <v>215</v>
       </c>
       <c r="B96" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="C96" t="s">
-        <v>67</v>
+        <v>86</v>
       </c>
       <c r="D96" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97" t="s">
-        <v>198</v>
+        <v>216</v>
       </c>
       <c r="B97" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="C97" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="D97" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98" t="s">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="B98" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="C98" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="D98" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99" t="s">
-        <v>200</v>
+        <v>218</v>
       </c>
       <c r="B99" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="C99" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="D99" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100" t="s">
-        <v>201</v>
+        <v>219</v>
       </c>
       <c r="B100" t="s">
-        <v>94</v>
+        <v>23</v>
       </c>
       <c r="C100" t="s">
-        <v>95</v>
+        <v>24</v>
       </c>
       <c r="D100" t="s">
-        <v>99</v>
+        <v>30</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101" t="s">
-        <v>202</v>
+        <v>220</v>
       </c>
       <c r="B101" t="s">
-        <v>79</v>
+        <v>59</v>
       </c>
       <c r="C101" t="s">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="D101" t="s">
-        <v>83</v>
+        <v>64</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102" t="s">
-        <v>203</v>
+        <v>221</v>
       </c>
       <c r="B102" t="s">
-        <v>72</v>
+        <v>98</v>
       </c>
       <c r="C102" t="s">
-        <v>73</v>
+        <v>99</v>
       </c>
       <c r="D102" t="s">
-        <v>77</v>
+        <v>103</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103" t="s">
-        <v>204</v>
+        <v>222</v>
       </c>
       <c r="B103" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="C103" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="D103" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104" t="s">
-        <v>205</v>
+        <v>223</v>
       </c>
       <c r="B104" t="s">
-        <v>29</v>
+        <v>91</v>
       </c>
       <c r="C104" t="s">
-        <v>30</v>
+        <v>92</v>
       </c>
       <c r="D104" t="s">
-        <v>37</v>
+        <v>96</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105" t="s">
-        <v>206</v>
+        <v>224</v>
       </c>
       <c r="B105" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="C105" t="s">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D105" t="s">
-        <v>37</v>
+        <v>64</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106" t="s">
-        <v>207</v>
+        <v>225</v>
       </c>
       <c r="B106" t="s">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="C106" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D106" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107" t="s">
-        <v>208</v>
+        <v>226</v>
       </c>
       <c r="B107" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="C107" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="D107" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108" t="s">
-        <v>209</v>
+        <v>227</v>
       </c>
       <c r="B108" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="C108" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="D108" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109" t="s">
-        <v>210</v>
+        <v>228</v>
       </c>
       <c r="B109" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="C109" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="D109" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110" t="s">
-        <v>211</v>
+        <v>229</v>
       </c>
       <c r="B110" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="C110" t="s">
-        <v>61</v>
+        <v>92</v>
       </c>
       <c r="D110" t="s">
-        <v>64</v>
+        <v>96</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111" t="s">
-        <v>212</v>
+        <v>230</v>
       </c>
       <c r="B111" t="s">
-        <v>94</v>
+        <v>85</v>
       </c>
       <c r="C111" t="s">
-        <v>95</v>
+        <v>86</v>
       </c>
       <c r="D111" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112" t="s">
-        <v>213</v>
+        <v>231</v>
       </c>
       <c r="B112" t="s">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="C112" t="s">
-        <v>67</v>
+        <v>86</v>
       </c>
       <c r="D112" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113" t="s">
-        <v>214</v>
+        <v>232</v>
       </c>
       <c r="B113" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="C113" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="D113" t="s">
-        <v>58</v>
+        <v>30</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114" t="s">
-        <v>215</v>
+        <v>233</v>
       </c>
       <c r="B114" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="C114" t="s">
+        <v>24</v>
+      </c>
+      <c r="D114" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115" t="s">
-        <v>216</v>
+        <v>234</v>
       </c>
       <c r="B115" t="s">
-        <v>94</v>
+        <v>23</v>
       </c>
       <c r="C115" t="s">
-        <v>95</v>
+        <v>24</v>
       </c>
       <c r="D115" t="s">
-        <v>99</v>
+        <v>30</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116" t="s">
-        <v>217</v>
+        <v>235</v>
       </c>
       <c r="B116" t="s">
-        <v>66</v>
+        <v>98</v>
       </c>
       <c r="C116" t="s">
-        <v>67</v>
+        <v>99</v>
       </c>
       <c r="D116" t="s">
-        <v>70</v>
+        <v>103</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117" t="s">
-        <v>218</v>
+        <v>236</v>
       </c>
       <c r="B117" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="C117" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="D117" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118" t="s">
-        <v>219</v>
+        <v>237</v>
       </c>
       <c r="B118" t="s">
-        <v>66</v>
+        <v>38</v>
       </c>
       <c r="C118" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="D118" t="s">
-        <v>70</v>
+        <v>43</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119" t="s">
-        <v>220</v>
+        <v>238</v>
       </c>
       <c r="B119" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="C119" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="D119" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120" t="s">
-        <v>220</v>
+        <v>239</v>
       </c>
       <c r="B120" t="s">
-        <v>94</v>
+        <v>59</v>
       </c>
       <c r="C120" t="s">
-        <v>95</v>
+        <v>60</v>
       </c>
       <c r="D120" t="s">
-        <v>99</v>
+        <v>64</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121" t="s">
-        <v>221</v>
+        <v>240</v>
       </c>
       <c r="B121" t="s">
-        <v>29</v>
+        <v>98</v>
       </c>
       <c r="C121" t="s">
-        <v>30</v>
+        <v>99</v>
       </c>
       <c r="D121" t="s">
-        <v>37</v>
+        <v>103</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122" t="s">
-        <v>222</v>
+        <v>241</v>
       </c>
       <c r="B122" t="s">
-        <v>94</v>
+        <v>53</v>
       </c>
       <c r="C122" t="s">
-        <v>95</v>
+        <v>54</v>
       </c>
       <c r="D122" t="s">
-        <v>99</v>
+        <v>57</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123" t="s">
-        <v>223</v>
+        <v>242</v>
       </c>
       <c r="B123" t="s">
+        <v>53</v>
+      </c>
+      <c r="C123" t="s">
         <v>54</v>
       </c>
-      <c r="C123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D123" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124" t="s">
-        <v>224</v>
+        <v>243</v>
       </c>
       <c r="B124" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="C124" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="D124" t="s">
-        <v>70</v>
+        <v>57</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125" t="s">
-        <v>225</v>
+        <v>244</v>
       </c>
       <c r="B125" t="s">
-        <v>54</v>
+        <v>98</v>
       </c>
       <c r="C125" t="s">
-        <v>55</v>
+        <v>99</v>
       </c>
       <c r="D125" t="s">
-        <v>58</v>
+        <v>103</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" t="s">
-        <v>226</v>
+        <v>245</v>
       </c>
       <c r="B126" t="s">
-        <v>79</v>
+        <v>59</v>
       </c>
       <c r="C126" t="s">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="D126" t="s">
-        <v>83</v>
+        <v>64</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127" t="s">
-        <v>227</v>
+        <v>246</v>
       </c>
       <c r="B127" t="s">
-        <v>79</v>
+        <v>98</v>
       </c>
       <c r="C127" t="s">
-        <v>80</v>
+        <v>99</v>
       </c>
       <c r="D127" t="s">
-        <v>83</v>
+        <v>103</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128" t="s">
-        <v>228</v>
+        <v>247</v>
       </c>
       <c r="B128" t="s">
         <v>79</v>
       </c>
       <c r="C128" t="s">
         <v>80</v>
       </c>
       <c r="D128" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="A129" t="s">
-        <v>229</v>
+        <v>248</v>
       </c>
       <c r="B129" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="C129" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="D129" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
     </row>
     <row r="130" spans="1:4">
       <c r="A130" t="s">
-        <v>230</v>
+        <v>249</v>
       </c>
       <c r="B130" t="s">
-        <v>29</v>
+        <v>79</v>
       </c>
       <c r="C130" t="s">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="D130" t="s">
-        <v>37</v>
+        <v>83</v>
       </c>
     </row>
     <row r="131" spans="1:4">
       <c r="A131" t="s">
-        <v>231</v>
+        <v>250</v>
       </c>
       <c r="B131" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="C131" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="D131" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
     </row>
     <row r="132" spans="1:4">
       <c r="A132" t="s">
-        <v>232</v>
+        <v>251</v>
       </c>
       <c r="B132" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="C132" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="D132" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
     </row>
     <row r="133" spans="1:4">
       <c r="A133" t="s">
-        <v>233</v>
+        <v>252</v>
       </c>
       <c r="B133" t="s">
-        <v>79</v>
+        <v>45</v>
       </c>
       <c r="C133" t="s">
-        <v>80</v>
+        <v>46</v>
       </c>
       <c r="D133" t="s">
-        <v>83</v>
+        <v>51</v>
       </c>
     </row>
     <row r="134" spans="1:4">
       <c r="A134" t="s">
-        <v>234</v>
+        <v>253</v>
       </c>
       <c r="B134" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="C134" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="D134" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
     </row>
     <row r="135" spans="1:4">
       <c r="A135" t="s">
-        <v>235</v>
+        <v>254</v>
       </c>
       <c r="B135" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="C135" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="D135" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
     </row>
     <row r="136" spans="1:4">
       <c r="A136" t="s">
-        <v>236</v>
+        <v>255</v>
       </c>
       <c r="B136" t="s">
-        <v>29</v>
+        <v>66</v>
       </c>
       <c r="C136" t="s">
-        <v>30</v>
+        <v>67</v>
       </c>
       <c r="D136" t="s">
-        <v>37</v>
+        <v>71</v>
       </c>
     </row>
     <row r="137" spans="1:4">
       <c r="A137" t="s">
-        <v>237</v>
+        <v>256</v>
       </c>
       <c r="B137" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="C137" t="s">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="D137" t="s">
-        <v>37</v>
+        <v>64</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="A138" t="s">
-        <v>238</v>
+        <v>257</v>
       </c>
       <c r="B138" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="C138" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="D138" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
     </row>
     <row r="139" spans="1:4">
       <c r="A139" t="s">
-        <v>239</v>
+        <v>258</v>
       </c>
       <c r="B139" t="s">
-        <v>94</v>
+        <v>79</v>
       </c>
       <c r="C139" t="s">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="D139" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4">
+      <c r="A140" t="s">
+        <v>259</v>
+      </c>
+      <c r="B140" t="s">
+        <v>38</v>
+      </c>
+      <c r="C140" t="s">
+        <v>39</v>
+      </c>
+      <c r="D140" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4">
+      <c r="A141" t="s">
+        <v>260</v>
+      </c>
+      <c r="B141" t="s">
+        <v>38</v>
+      </c>
+      <c r="C141" t="s">
+        <v>39</v>
+      </c>
+      <c r="D141" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4">
+      <c r="A142" t="s">
+        <v>261</v>
+      </c>
+      <c r="B142" t="s">
+        <v>53</v>
+      </c>
+      <c r="C142" t="s">
+        <v>54</v>
+      </c>
+      <c r="D142" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4">
+      <c r="A143" t="s">
+        <v>262</v>
+      </c>
+      <c r="B143" t="s">
+        <v>59</v>
+      </c>
+      <c r="C143" t="s">
+        <v>60</v>
+      </c>
+      <c r="D143" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4">
+      <c r="A144" t="s">
+        <v>263</v>
+      </c>
+      <c r="B144" t="s">
+        <v>59</v>
+      </c>
+      <c r="C144" t="s">
+        <v>60</v>
+      </c>
+      <c r="D144" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4">
+      <c r="A145" t="s">
+        <v>264</v>
+      </c>
+      <c r="B145" t="s">
+        <v>59</v>
+      </c>
+      <c r="C145" t="s">
+        <v>60</v>
+      </c>
+      <c r="D145" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4">
+      <c r="A146" t="s">
+        <v>265</v>
+      </c>
+      <c r="B146" t="s">
+        <v>98</v>
+      </c>
+      <c r="C146" t="s">
         <v>99</v>
+      </c>
+      <c r="D146" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4">
+      <c r="A147" t="s">
+        <v>266</v>
+      </c>
+      <c r="B147" t="s">
+        <v>59</v>
+      </c>
+      <c r="C147" t="s">
+        <v>60</v>
+      </c>
+      <c r="D147" t="s">
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E41"/>
+  <dimension ref="A1:E44"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="3" t="s">
-        <v>240</v>
+        <v>267</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:5"/>
     <row r="13" spans="1:5">
       <c r="A13" s="2" t="s">
-        <v>241</v>
+        <v>268</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>242</v>
+        <v>269</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>243</v>
+        <v>270</v>
       </c>
       <c r="B14" t="s">
-        <v>244</v>
+        <v>271</v>
       </c>
       <c r="C14" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="D14" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="E14" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>245</v>
+        <v>272</v>
       </c>
       <c r="B15" t="s">
-        <v>246</v>
+        <v>273</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="D15" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>247</v>
+        <v>274</v>
       </c>
       <c r="B16" t="s">
-        <v>248</v>
+        <v>275</v>
       </c>
       <c r="C16" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="D16" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="E16" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>249</v>
+        <v>276</v>
       </c>
       <c r="B17" t="s">
-        <v>250</v>
+        <v>277</v>
       </c>
       <c r="C17" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="D17" t="s">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="E17" t="s">
-        <v>37</v>
+        <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>251</v>
+        <v>278</v>
       </c>
       <c r="B18" t="s">
-        <v>252</v>
+        <v>279</v>
       </c>
       <c r="C18" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="D18" t="s">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="E18" t="s">
-        <v>37</v>
+        <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>253</v>
+        <v>280</v>
       </c>
       <c r="B19" t="s">
-        <v>254</v>
+        <v>281</v>
       </c>
       <c r="C19" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="D19" t="s">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="E19" t="s">
-        <v>37</v>
+        <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>255</v>
+        <v>282</v>
       </c>
       <c r="B20" t="s">
-        <v>256</v>
+        <v>283</v>
       </c>
       <c r="C20" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="D20" t="s">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="E20" t="s">
-        <v>37</v>
+        <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>257</v>
+        <v>284</v>
       </c>
       <c r="B21" t="s">
-        <v>258</v>
+        <v>285</v>
       </c>
       <c r="C21" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="D21" t="s">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="E21" t="s">
-        <v>37</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>259</v>
+        <v>286</v>
       </c>
       <c r="B22" t="s">
-        <v>260</v>
+        <v>287</v>
       </c>
       <c r="C22" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="D22" t="s">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="E22" t="s">
-        <v>37</v>
+        <v>64</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>261</v>
+        <v>288</v>
       </c>
       <c r="B23" t="s">
-        <v>262</v>
+        <v>289</v>
       </c>
       <c r="C23" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="D23" t="s">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="E23" t="s">
-        <v>37</v>
+        <v>64</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>263</v>
+        <v>290</v>
       </c>
       <c r="B24" t="s">
-        <v>264</v>
+        <v>291</v>
       </c>
       <c r="C24" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="D24" t="s">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="E24" t="s">
-        <v>37</v>
+        <v>64</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>265</v>
+        <v>292</v>
       </c>
       <c r="B25" t="s">
-        <v>266</v>
+        <v>293</v>
       </c>
       <c r="C25" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="D25" t="s">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="E25" t="s">
-        <v>37</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>267</v>
+        <v>294</v>
       </c>
       <c r="B26" t="s">
-        <v>268</v>
+        <v>295</v>
       </c>
       <c r="C26" t="s">
-        <v>29</v>
+        <v>59</v>
       </c>
       <c r="D26" t="s">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="E26" t="s">
-        <v>37</v>
+        <v>64</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>269</v>
+        <v>296</v>
       </c>
       <c r="B27" t="s">
-        <v>270</v>
+        <v>297</v>
       </c>
       <c r="C27" t="s">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="D27" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="E27" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>271</v>
+        <v>298</v>
       </c>
       <c r="B28" t="s">
-        <v>272</v>
+        <v>299</v>
       </c>
       <c r="C28" t="s">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="D28" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="E28" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>273</v>
+        <v>300</v>
       </c>
       <c r="B29" t="s">
-        <v>274</v>
+        <v>301</v>
       </c>
       <c r="C29" t="s">
-        <v>39</v>
+        <v>59</v>
       </c>
       <c r="D29" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="E29" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="B30" t="s">
-        <v>276</v>
+        <v>303</v>
       </c>
       <c r="C30" t="s">
-        <v>39</v>
+        <v>66</v>
       </c>
       <c r="D30" t="s">
-        <v>40</v>
+        <v>67</v>
       </c>
       <c r="E30" t="s">
-        <v>45</v>
+        <v>71</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>277</v>
+        <v>304</v>
       </c>
       <c r="B31" t="s">
-        <v>278</v>
+        <v>305</v>
       </c>
       <c r="C31" t="s">
-        <v>39</v>
+        <v>66</v>
       </c>
       <c r="D31" t="s">
-        <v>40</v>
+        <v>67</v>
       </c>
       <c r="E31" t="s">
-        <v>45</v>
+        <v>71</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>279</v>
+        <v>306</v>
       </c>
       <c r="B32" t="s">
-        <v>280</v>
+        <v>307</v>
       </c>
       <c r="C32" t="s">
-        <v>39</v>
+        <v>66</v>
       </c>
       <c r="D32" t="s">
-        <v>40</v>
+        <v>67</v>
       </c>
       <c r="E32" t="s">
-        <v>45</v>
+        <v>71</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>281</v>
+        <v>308</v>
       </c>
       <c r="B33" t="s">
-        <v>282</v>
+        <v>309</v>
       </c>
       <c r="C33" t="s">
-        <v>39</v>
+        <v>66</v>
       </c>
       <c r="D33" t="s">
-        <v>40</v>
+        <v>67</v>
       </c>
       <c r="E33" t="s">
-        <v>45</v>
+        <v>71</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>283</v>
+        <v>310</v>
       </c>
       <c r="B34" t="s">
-        <v>284</v>
+        <v>311</v>
       </c>
       <c r="C34" t="s">
-        <v>39</v>
+        <v>66</v>
       </c>
       <c r="D34" t="s">
-        <v>40</v>
+        <v>67</v>
       </c>
       <c r="E34" t="s">
-        <v>45</v>
+        <v>71</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>285</v>
+        <v>312</v>
       </c>
       <c r="B35" t="s">
-        <v>286</v>
+        <v>313</v>
       </c>
       <c r="C35" t="s">
-        <v>39</v>
+        <v>66</v>
       </c>
       <c r="D35" t="s">
-        <v>40</v>
+        <v>67</v>
       </c>
       <c r="E35" t="s">
-        <v>45</v>
+        <v>71</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
-        <v>287</v>
+        <v>314</v>
       </c>
       <c r="B36" t="s">
-        <v>288</v>
+        <v>315</v>
       </c>
       <c r="C36" t="s">
-        <v>47</v>
+        <v>66</v>
       </c>
       <c r="D36" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="E36" t="s">
-        <v>52</v>
+        <v>71</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
-        <v>289</v>
+        <v>316</v>
       </c>
       <c r="B37" t="s">
-        <v>290</v>
+        <v>317</v>
       </c>
       <c r="C37" t="s">
-        <v>47</v>
+        <v>66</v>
       </c>
       <c r="D37" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="E37" t="s">
-        <v>52</v>
+        <v>71</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
-        <v>291</v>
+        <v>318</v>
       </c>
       <c r="B38" t="s">
-        <v>292</v>
+        <v>319</v>
       </c>
       <c r="C38" t="s">
-        <v>47</v>
+        <v>66</v>
       </c>
       <c r="D38" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
       <c r="E38" t="s">
-        <v>52</v>
+        <v>71</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
-        <v>293</v>
+        <v>320</v>
       </c>
       <c r="B39" t="s">
-        <v>294</v>
+        <v>321</v>
       </c>
       <c r="C39" t="s">
-        <v>94</v>
+        <v>73</v>
       </c>
       <c r="D39" t="s">
-        <v>95</v>
+        <v>74</v>
       </c>
       <c r="E39" t="s">
-        <v>99</v>
+        <v>77</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
-        <v>295</v>
+        <v>322</v>
       </c>
       <c r="B40" t="s">
-        <v>296</v>
+        <v>323</v>
       </c>
       <c r="C40" t="s">
-        <v>94</v>
+        <v>73</v>
       </c>
       <c r="D40" t="s">
-        <v>95</v>
+        <v>74</v>
       </c>
       <c r="E40" t="s">
-        <v>99</v>
+        <v>77</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
-        <v>297</v>
+        <v>324</v>
       </c>
       <c r="B41" t="s">
-        <v>298</v>
+        <v>325</v>
       </c>
       <c r="C41" t="s">
-        <v>94</v>
+        <v>73</v>
       </c>
       <c r="D41" t="s">
-        <v>95</v>
+        <v>74</v>
       </c>
       <c r="E41" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" t="s">
+        <v>326</v>
+      </c>
+      <c r="B42" t="s">
+        <v>327</v>
+      </c>
+      <c r="C42" t="s">
+        <v>98</v>
+      </c>
+      <c r="D42" t="s">
         <v>99</v>
+      </c>
+      <c r="E42" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43" t="s">
+        <v>328</v>
+      </c>
+      <c r="B43" t="s">
+        <v>329</v>
+      </c>
+      <c r="C43" t="s">
+        <v>98</v>
+      </c>
+      <c r="D43" t="s">
+        <v>99</v>
+      </c>
+      <c r="E43" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" t="s">
+        <v>330</v>
+      </c>
+      <c r="B44" t="s">
+        <v>331</v>
+      </c>
+      <c r="C44" t="s">
+        <v>98</v>
+      </c>
+      <c r="D44" t="s">
+        <v>99</v>
+      </c>
+      <c r="E44" t="s">
+        <v>103</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData/>