--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -20,56 +20,56 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Facilities" sheetId="1" r:id="rId4"/>
     <sheet name="Facility Types" sheetId="2" r:id="rId5"/>
     <sheet name="Services" sheetId="3" r:id="rId6"/>
     <sheet name="Instrumentation" sheetId="4" r:id="rId7"/>
     <sheet name="Worksheet" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="264">
   <si>
     <t>CoreMarketplace Search Results Export</t>
   </si>
   <si>
-    <t>Generated: 09/17/2026</t>
+    <t>Generated: 11/01/2026</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/</t>
   </si>
   <si>
     <t>Data is provided for reference and research use only.  Information may not be republished without explicit permission.</t>
   </si>
   <si>
     <t>For questions contact: coremarketplace@uvm.edu</t>
   </si>
   <si>
     <t>Facilities located at:</t>
   </si>
   <si>
     <t xml:space="preserve">Children's Hospital of Philadelphia (CHOP), </t>
   </si>
   <si>
     <t>https://www.chop.edu</t>
   </si>
   <si>
     <t>Location: Philadelphia, PA United States</t>
   </si>
   <si>
     <t>RORID: https://ror.org/01z7r7q48</t>
   </si>
@@ -91,72 +91,126 @@
   <si>
     <t>Address 2</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>CoreMarketplace Profile</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
+    <t>Gnotobiotic Core</t>
+  </si>
+  <si>
+    <t>RRID:SCR_029074</t>
+  </si>
+  <si>
+    <t>Children's Hospital of Philadelphia</t>
+  </si>
+  <si>
+    <t>Michael Silverman</t>
+  </si>
+  <si>
+    <t>Morgan Center for Research Innovation</t>
+  </si>
+  <si>
+    <t>2716 South Street</t>
+  </si>
+  <si>
+    <t>Philadelphia</t>
+  </si>
+  <si>
+    <t>PA</t>
+  </si>
+  <si>
+    <t>United States</t>
+  </si>
+  <si>
+    <t>https://www.research.chop.edu/gnotobiotic-core</t>
+  </si>
+  <si>
+    <t>https://www.coremarketplace.org/?FacilityID=6228</t>
+  </si>
+  <si>
+    <t>The Gnotobiotic Core provides specialized infrastrucure and expertise to study host-microbiome interactions under controlled microbial conditions.  The Gnotobiotic Core supports investigators whose research requires germ-free model organisms with specialized infrastructure and expertise to study host-microbiome interactions under controlled microbial conditions.
+Services
+The Gnotobiotic Core offers a variety of targeted services on CHOP's Philadelphia Campus to help your project be successful.
+The Core provides:
+Germ-free strains for researchers
+Germ-free rederivation of model strains (future service)
+Maintenance of germ-free model organism colonies
+Colonization with defined microbial consortia or complex microbiota
+Completion of controlled microbial transfer experiments such as fecal microbiota transplantation.
+The team also is equipped to support experimental design, sterile technique training, cultivation, and microbiological monitoring (e.g., culture, PCR, sequencing) to verify microbial status.</t>
+  </si>
+  <si>
+    <t>IDEA Lab Facilities and Resources </t>
+  </si>
+  <si>
+    <t>RRID:SCR_029073</t>
+  </si>
+  <si>
+    <t>Elizabeth Silvestro</t>
+  </si>
+  <si>
+    <t>https://www.research.chop.edu/idea-lab</t>
+  </si>
+  <si>
+    <t>https://www.coremarketplace.org/?FacilityID=6227</t>
+  </si>
+  <si>
+    <t>The IDEA Lab is Children's Hospital of Philadelphia's new engineering innovation core facility, providing expertise and resources in 3D printing, rapid prototyping, biofabrication, electronic and mechanical design, computational modeling, and custom device development. The lab supports researchers through specialized equipment, engineering consultation, technical training, and collaborative space to accelerate the translation of innovative concepts into research tools, prototypes, medical technologies, and educational solutions.</t>
+  </si>
+  <si>
     <t>Qualitative Research Core</t>
   </si>
   <si>
     <t>RRID:SCR_028412</t>
   </si>
   <si>
-    <t>Children's Hospital of Philadelphia</t>
-[...1 lines deleted...]
-  <si>
     <t>Katherine Kellom</t>
   </si>
   <si>
     <t>2716 South Street, Philadelphia, PA 19146</t>
   </si>
   <si>
     <t>Roberts Center for Pediatric Research,10th Floor</t>
-  </si>
-[...4 lines deleted...]
-    <t>PA</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>https://www.research.chop.edu/qualitative-research-core
 https://chop365.sharepoint.com/sites/QualitativeResearchCore/SitePages/Services.aspx</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=5932</t>
   </si>
   <si>
     <t>The Qualitative Research Core (QCR) supports all Children‘s Hospital of Philadelphia Research Institute personnel and faculty who are interested in utilizing qualitative methods. We support research teams with a wide range of qualitative research experience, including those who are new to qualitative research and those with established qualitative research portfolios. We are experienced in providing research support across a broad range of settings, including in-hospital clinical research, primary care, public health, and community-based settings. Our services are designed to support a wide range of needs, including free introductory videos, yearly seminars, customized project workshops, and hands-on project support and grantmaking.</t>
   </si>
   <si>
     <t>CHOP Microbiome Center</t>
   </si>
   <si>
     <t>RRID:SCR_028408</t>
   </si>
   <si>
     <t>Kristen Pidgeon, Administrative Director</t>
   </si>
   <si>
     <t>CHOP Microbiome Center, Morgan Center for Research and Innovation</t>
@@ -210,53 +264,50 @@
 Office 6016
 3501 Civic Center Blvd
 Philadelphia, PA 19104</t>
   </si>
   <si>
     <t>https://www.research.chop.edu/transgenic</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=5918</t>
   </si>
   <si>
     <t xml:space="preserve">When it comes to using a mouse or rat genome to study human disease, you need to have the best experimental model available to advance your research and propel discovery. That’s where we come in. The Transgenic Core at Children’s Hospital Research Institute, working in partnership with the University of Pennsylvania CRISPR Core Facility, can build complex mouse and rat models, genetically manipulating the mouse and rat genome to meet your specific research needs utilizing cutting-edge and classical genetic engineering approaches. 
 The Transgenic Core is a service sponsored by the CHOP Research Institution to enable investigators to drive cutting edge basic and bench-to-bedside research. The Mission of the Core is to provide a cost-effective fast method for the generation and preservation of genetically altered mice or rats for the research community. Please visit the Transgenic Core table for more information about the services we offer, we look forward to meeting you. </t>
   </si>
   <si>
     <t>CHOP Human Pluripotent Stem Cell Core</t>
   </si>
   <si>
     <t>RRID:SCR_028390</t>
   </si>
   <si>
     <t>Giulia Pavani</t>
   </si>
   <si>
     <t>3501 Civic Center Blvd</t>
-  </si>
-[...1 lines deleted...]
-    <t>United States</t>
   </si>
   <si>
     <t>https://www.research.chop.edu/human-pluripotent-stem-cell-core</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=5911</t>
   </si>
   <si>
     <t>The Core generates induced pluripotent stem cell (iPSC) lines from somatic cells including peripheral blood mononuclear cells and fibroblasts. The Core has established standard operating procedures for:
 1) Pluripotent stem cell growth and maintenance
 2) Genome editing technologies including CRISPR-CAS9
 3) Differentiation to germ layer and derivative tissues of interest.
 The Core provides enrichment training courses for investigators interested in learning how to work with pluripotent stem cells and/or establish the pluripotent stem cell technology in their own labs.
 The Human Pluripotent Stem Cell Core, established in 2008 by the Raymond G. Perelman Center for Cellular and Molecular Therapeutics at Children’s Hospital of Philadelphia, serves the research needs of CHOP, the University of Pennsylvania, and outside academic communities in the field of human pluripotent stem cell biology.</t>
   </si>
   <si>
     <t>Clinical Vector Characterization</t>
   </si>
   <si>
     <t>RRID:SCR_028402</t>
   </si>
   <si>
     <t>Stacey Piecyk, Administrative Manager</t>
   </si>
   <si>
@@ -748,50 +799,53 @@
   <si>
     <t>Gene Therapy</t>
   </si>
   <si>
     <t>Gene Transfer Vector</t>
   </si>
   <si>
     <t>Genotyping</t>
   </si>
   <si>
     <t>Microbiome</t>
   </si>
   <si>
     <t>Molecular Microbiology</t>
   </si>
   <si>
     <t>Pathology</t>
   </si>
   <si>
     <t>Proteomics</t>
   </si>
   <si>
     <t>Qualitative Research</t>
   </si>
   <si>
+    <t>Research Engineering</t>
+  </si>
+  <si>
     <t>Sequencing</t>
   </si>
   <si>
     <t>Tissue Culture</t>
   </si>
   <si>
     <t>Viral Vector</t>
   </si>
   <si>
     <t>Services located at:</t>
   </si>
   <si>
     <t>Service</t>
   </si>
   <si>
     <t>3D Human Organoid Training (hands-on)</t>
   </si>
   <si>
     <t>BioBanking</t>
   </si>
   <si>
     <t>Blood Processing</t>
   </si>
   <si>
     <t>Cold Storage</t>
@@ -832,69 +886,69 @@
   <si>
     <t>Megakaryocyte Differentiation</t>
   </si>
   <si>
     <t>Nucleic Acid Extraction</t>
   </si>
   <si>
     <t>Project Planning And Study Design, Sample Aliquoting And Storage, Bacterial And Fungal Quantification, 16S RRNA And ITS Amplicon Sequencing, Shotgun Metagenomic Sequencing, Whole Genome Sequencing Of Microorganisms, Data Analysis And Statistical Supp</t>
   </si>
   <si>
     <t>RNA Integrity</t>
   </si>
   <si>
     <t>RNA Isolation</t>
   </si>
   <si>
     <t>Instrumentation located at:</t>
   </si>
   <si>
     <t>Instrument</t>
   </si>
   <si>
     <t>Instrument PID</t>
   </si>
   <si>
-    <t>Hamilton BiOS L Automated Sample Management Platform</t>
+    <t>BiOS Automated Ultra Low Temperature Freezer system</t>
   </si>
   <si>
     <t>RRID:SCR_019971</t>
   </si>
   <si>
-    <t>Perkin Elmer Chemagic 360 Genetic isolation Workstation</t>
+    <t>Chemagic 360 Genetic isolation Workstation</t>
   </si>
   <si>
     <t>RRID:SCR_020394</t>
   </si>
   <si>
     <t>Qiagen QIAcube</t>
   </si>
   <si>
     <t>RRID:SCR_020414</t>
   </si>
   <si>
-    <t>Qiagen Tissue Lyser II RNA/DNA Purification</t>
+    <t>Tissue Lyser II</t>
   </si>
   <si>
     <t>RRID:SCR_018623</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1247,51 +1301,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M37"/>
+  <dimension ref="A1:M39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:M13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
@@ -1373,247 +1427,253 @@
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14" t="s">
         <v>24</v>
       </c>
       <c r="C14" t="s">
         <v>25</v>
       </c>
       <c r="D14" t="s">
         <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>27</v>
       </c>
       <c r="F14" t="s">
         <v>28</v>
       </c>
       <c r="G14" t="s">
         <v>29</v>
       </c>
       <c r="H14" t="s">
         <v>30</v>
       </c>
       <c r="I14">
-        <v>19104</v>
+        <v>19146</v>
       </c>
       <c r="J14" t="s">
         <v>31</v>
       </c>
       <c r="K14" t="s">
         <v>32</v>
       </c>
       <c r="L14" t="s">
         <v>33</v>
       </c>
       <c r="M14" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
         <v>35</v>
       </c>
       <c r="B15" t="s">
         <v>36</v>
       </c>
       <c r="C15" t="s">
         <v>25</v>
       </c>
       <c r="D15" t="s">
         <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="F15" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="G15" t="s">
         <v>29</v>
       </c>
       <c r="H15" t="s">
         <v>30</v>
       </c>
       <c r="I15">
         <v>19146</v>
       </c>
       <c r="J15" t="s">
         <v>31</v>
       </c>
       <c r="K15" t="s">
+        <v>38</v>
+      </c>
+      <c r="L15" t="s">
+        <v>39</v>
+      </c>
+      <c r="M15" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B16" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C16" t="s">
         <v>25</v>
       </c>
       <c r="D16" t="s">
+        <v>43</v>
+      </c>
+      <c r="E16" t="s">
+        <v>44</v>
+      </c>
+      <c r="F16" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="G16" t="s">
         <v>29</v>
       </c>
       <c r="H16" t="s">
         <v>30</v>
       </c>
       <c r="I16">
         <v>19104</v>
       </c>
       <c r="J16" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="K16" t="s">
         <v>47</v>
       </c>
       <c r="L16" t="s">
         <v>48</v>
       </c>
       <c r="M16" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
         <v>50</v>
       </c>
       <c r="B17" t="s">
         <v>51</v>
       </c>
       <c r="C17" t="s">
         <v>25</v>
       </c>
       <c r="D17" t="s">
         <v>52</v>
       </c>
       <c r="E17" t="s">
         <v>53</v>
       </c>
+      <c r="F17" t="s">
+        <v>54</v>
+      </c>
       <c r="G17" t="s">
         <v>29</v>
       </c>
       <c r="H17" t="s">
         <v>30</v>
       </c>
       <c r="I17">
-        <v>19104</v>
+        <v>19146</v>
       </c>
       <c r="J17" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="K17" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L17" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M17" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B18" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C18" t="s">
         <v>25</v>
       </c>
       <c r="D18" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E18" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G18" t="s">
         <v>29</v>
       </c>
       <c r="H18" t="s">
         <v>30</v>
       </c>
       <c r="I18">
         <v>19104</v>
       </c>
       <c r="J18" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="K18" t="s">
         <v>62</v>
       </c>
       <c r="L18" t="s">
         <v>63</v>
       </c>
       <c r="M18" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" t="s">
         <v>66</v>
       </c>
       <c r="C19" t="s">
         <v>25</v>
       </c>
       <c r="D19" t="s">
         <v>67</v>
       </c>
       <c r="E19" t="s">
         <v>68</v>
       </c>
       <c r="G19" t="s">
         <v>29</v>
       </c>
       <c r="H19" t="s">
         <v>30</v>
       </c>
       <c r="I19">
         <v>19104</v>
       </c>
       <c r="J19" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="K19" t="s">
         <v>69</v>
       </c>
       <c r="L19" t="s">
         <v>70</v>
       </c>
       <c r="M19" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" t="s">
         <v>25</v>
       </c>
       <c r="D20" t="s">
         <v>74</v>
       </c>
       <c r="E20" t="s">
@@ -1645,1067 +1705,1115 @@
       <c r="A21" t="s">
         <v>79</v>
       </c>
       <c r="B21" t="s">
         <v>80</v>
       </c>
       <c r="C21" t="s">
         <v>25</v>
       </c>
       <c r="D21" t="s">
         <v>81</v>
       </c>
       <c r="E21" t="s">
         <v>82</v>
       </c>
       <c r="G21" t="s">
         <v>29</v>
       </c>
       <c r="H21" t="s">
         <v>30</v>
       </c>
       <c r="I21">
         <v>19104</v>
       </c>
       <c r="J21" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="K21" t="s">
         <v>83</v>
       </c>
       <c r="L21" t="s">
         <v>84</v>
       </c>
       <c r="M21" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
         <v>86</v>
       </c>
       <c r="B22" t="s">
         <v>87</v>
       </c>
       <c r="C22" t="s">
         <v>25</v>
       </c>
       <c r="D22" t="s">
         <v>88</v>
       </c>
       <c r="E22" t="s">
         <v>89</v>
       </c>
       <c r="G22" t="s">
         <v>29</v>
       </c>
       <c r="H22" t="s">
         <v>30</v>
       </c>
       <c r="I22">
         <v>19104</v>
       </c>
       <c r="J22" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="K22" t="s">
         <v>90</v>
       </c>
       <c r="L22" t="s">
         <v>91</v>
       </c>
       <c r="M22" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
         <v>93</v>
       </c>
       <c r="B23" t="s">
         <v>94</v>
       </c>
       <c r="C23" t="s">
         <v>25</v>
       </c>
       <c r="D23" t="s">
         <v>95</v>
       </c>
       <c r="E23" t="s">
         <v>96</v>
       </c>
       <c r="G23" t="s">
         <v>29</v>
       </c>
       <c r="H23" t="s">
         <v>30</v>
       </c>
       <c r="I23">
         <v>19104</v>
       </c>
       <c r="J23" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="K23" t="s">
         <v>97</v>
       </c>
       <c r="L23" t="s">
         <v>98</v>
       </c>
       <c r="M23" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
         <v>100</v>
       </c>
       <c r="B24" t="s">
         <v>101</v>
       </c>
       <c r="C24" t="s">
         <v>25</v>
       </c>
       <c r="D24" t="s">
         <v>102</v>
       </c>
       <c r="E24" t="s">
         <v>103</v>
       </c>
       <c r="G24" t="s">
         <v>29</v>
       </c>
       <c r="H24" t="s">
         <v>30</v>
       </c>
       <c r="I24">
         <v>19104</v>
       </c>
       <c r="J24" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="K24" t="s">
         <v>104</v>
       </c>
       <c r="L24" t="s">
         <v>105</v>
       </c>
       <c r="M24" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
         <v>107</v>
       </c>
       <c r="B25" t="s">
         <v>108</v>
       </c>
       <c r="C25" t="s">
         <v>25</v>
       </c>
       <c r="D25" t="s">
         <v>109</v>
       </c>
       <c r="E25" t="s">
         <v>110</v>
       </c>
       <c r="G25" t="s">
         <v>29</v>
       </c>
       <c r="H25" t="s">
         <v>30</v>
       </c>
       <c r="I25">
         <v>19104</v>
       </c>
       <c r="J25" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="K25" t="s">
         <v>111</v>
       </c>
       <c r="L25" t="s">
         <v>112</v>
       </c>
       <c r="M25" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
         <v>114</v>
       </c>
       <c r="B26" t="s">
         <v>115</v>
       </c>
       <c r="C26" t="s">
         <v>25</v>
       </c>
       <c r="D26" t="s">
         <v>116</v>
       </c>
       <c r="E26" t="s">
         <v>117</v>
       </c>
       <c r="G26" t="s">
         <v>29</v>
       </c>
       <c r="H26" t="s">
         <v>30</v>
       </c>
       <c r="I26">
         <v>19104</v>
       </c>
       <c r="J26" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="K26" t="s">
         <v>118</v>
       </c>
       <c r="L26" t="s">
         <v>119</v>
       </c>
       <c r="M26" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
         <v>121</v>
       </c>
       <c r="B27" t="s">
         <v>122</v>
       </c>
       <c r="C27" t="s">
         <v>25</v>
       </c>
       <c r="D27" t="s">
         <v>123</v>
       </c>
       <c r="E27" t="s">
         <v>124</v>
       </c>
       <c r="G27" t="s">
         <v>29</v>
       </c>
       <c r="H27" t="s">
         <v>30</v>
       </c>
       <c r="I27">
         <v>19104</v>
       </c>
       <c r="J27" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="K27" t="s">
         <v>125</v>
       </c>
       <c r="L27" t="s">
         <v>126</v>
       </c>
       <c r="M27" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
         <v>128</v>
       </c>
       <c r="B28" t="s">
         <v>129</v>
       </c>
       <c r="C28" t="s">
         <v>25</v>
       </c>
       <c r="D28" t="s">
         <v>130</v>
       </c>
       <c r="E28" t="s">
-        <v>46</v>
+        <v>131</v>
       </c>
       <c r="G28" t="s">
         <v>29</v>
       </c>
       <c r="H28" t="s">
         <v>30</v>
       </c>
       <c r="I28">
         <v>19104</v>
       </c>
       <c r="J28" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="K28" t="s">
-        <v>47</v>
+        <v>132</v>
       </c>
       <c r="L28" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="M28" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B29" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C29" t="s">
         <v>25</v>
       </c>
       <c r="D29" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="E29" t="s">
-        <v>46</v>
+        <v>138</v>
       </c>
       <c r="G29" t="s">
         <v>29</v>
       </c>
       <c r="H29" t="s">
         <v>30</v>
       </c>
       <c r="I29">
         <v>19104</v>
       </c>
       <c r="J29" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="K29" t="s">
-        <v>47</v>
+        <v>139</v>
       </c>
       <c r="L29" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="M29" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="B30" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="C30" t="s">
         <v>25</v>
       </c>
       <c r="D30" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="E30" t="s">
-        <v>141</v>
+        <v>61</v>
       </c>
       <c r="G30" t="s">
         <v>29</v>
       </c>
       <c r="H30" t="s">
         <v>30</v>
       </c>
       <c r="I30">
         <v>19104</v>
       </c>
       <c r="J30" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="K30" t="s">
-        <v>142</v>
+        <v>62</v>
       </c>
       <c r="L30" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="M30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B31" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C31" t="s">
         <v>25</v>
       </c>
       <c r="D31" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="E31" t="s">
-        <v>148</v>
+        <v>61</v>
       </c>
       <c r="G31" t="s">
         <v>29</v>
       </c>
       <c r="H31" t="s">
         <v>30</v>
       </c>
       <c r="I31">
         <v>19104</v>
       </c>
       <c r="J31" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="K31" t="s">
-        <v>149</v>
+        <v>62</v>
       </c>
       <c r="L31" t="s">
         <v>150</v>
       </c>
       <c r="M31" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
         <v>152</v>
       </c>
       <c r="B32" t="s">
         <v>153</v>
       </c>
       <c r="C32" t="s">
         <v>25</v>
       </c>
       <c r="D32" t="s">
         <v>154</v>
       </c>
       <c r="E32" t="s">
         <v>155</v>
       </c>
       <c r="G32" t="s">
         <v>29</v>
       </c>
       <c r="H32" t="s">
         <v>30</v>
       </c>
       <c r="I32">
         <v>19104</v>
       </c>
       <c r="J32" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="K32" t="s">
         <v>156</v>
       </c>
       <c r="L32" t="s">
         <v>157</v>
       </c>
       <c r="M32" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="s">
         <v>159</v>
       </c>
       <c r="B33" t="s">
         <v>160</v>
       </c>
       <c r="C33" t="s">
         <v>25</v>
       </c>
       <c r="D33" t="s">
         <v>161</v>
       </c>
       <c r="E33" t="s">
         <v>162</v>
       </c>
       <c r="G33" t="s">
         <v>29</v>
       </c>
       <c r="H33" t="s">
         <v>30</v>
       </c>
       <c r="I33">
         <v>19104</v>
       </c>
       <c r="J33" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="K33" t="s">
         <v>163</v>
       </c>
       <c r="L33" t="s">
         <v>164</v>
       </c>
       <c r="M33" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" t="s">
         <v>166</v>
       </c>
       <c r="B34" t="s">
         <v>167</v>
       </c>
       <c r="C34" t="s">
         <v>25</v>
       </c>
       <c r="D34" t="s">
         <v>168</v>
       </c>
       <c r="E34" t="s">
         <v>169</v>
       </c>
       <c r="G34" t="s">
         <v>29</v>
       </c>
       <c r="H34" t="s">
         <v>30</v>
       </c>
       <c r="I34">
         <v>19104</v>
       </c>
       <c r="J34" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="K34" t="s">
         <v>170</v>
       </c>
       <c r="L34" t="s">
         <v>171</v>
       </c>
       <c r="M34" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" t="s">
         <v>173</v>
       </c>
       <c r="B35" t="s">
         <v>174</v>
       </c>
       <c r="C35" t="s">
         <v>25</v>
       </c>
       <c r="D35" t="s">
         <v>175</v>
       </c>
       <c r="E35" t="s">
         <v>176</v>
       </c>
-      <c r="F35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G35" t="s">
         <v>29</v>
       </c>
       <c r="H35" t="s">
         <v>30</v>
       </c>
       <c r="I35">
         <v>19104</v>
       </c>
       <c r="J35" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="K35" t="s">
+        <v>177</v>
+      </c>
+      <c r="L35" t="s">
         <v>178</v>
       </c>
-      <c r="L35" t="s">
+      <c r="M35" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" t="s">
+        <v>180</v>
+      </c>
+      <c r="B36" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="C36" t="s">
         <v>25</v>
       </c>
+      <c r="D36" t="s">
+        <v>182</v>
+      </c>
       <c r="E36" t="s">
         <v>183</v>
       </c>
       <c r="G36" t="s">
         <v>29</v>
       </c>
       <c r="H36" t="s">
         <v>30</v>
       </c>
       <c r="I36">
         <v>19104</v>
       </c>
       <c r="J36" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="K36" t="s">
         <v>184</v>
       </c>
       <c r="L36" t="s">
         <v>185</v>
       </c>
       <c r="M36" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" t="s">
         <v>187</v>
       </c>
       <c r="B37" t="s">
         <v>188</v>
       </c>
       <c r="C37" t="s">
         <v>25</v>
       </c>
       <c r="D37" t="s">
         <v>189</v>
       </c>
       <c r="E37" t="s">
         <v>190</v>
       </c>
       <c r="F37" t="s">
         <v>191</v>
       </c>
       <c r="G37" t="s">
         <v>29</v>
       </c>
       <c r="H37" t="s">
         <v>30</v>
       </c>
       <c r="I37">
         <v>19104</v>
       </c>
       <c r="J37" t="s">
         <v>31</v>
       </c>
       <c r="K37" t="s">
         <v>192</v>
       </c>
       <c r="L37" t="s">
         <v>193</v>
       </c>
       <c r="M37" t="s">
         <v>194</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" t="s">
+        <v>195</v>
+      </c>
+      <c r="B38" t="s">
+        <v>196</v>
+      </c>
+      <c r="C38" t="s">
+        <v>25</v>
+      </c>
+      <c r="E38" t="s">
+        <v>197</v>
+      </c>
+      <c r="G38" t="s">
+        <v>29</v>
+      </c>
+      <c r="H38" t="s">
+        <v>30</v>
+      </c>
+      <c r="I38">
+        <v>19104</v>
+      </c>
+      <c r="J38" t="s">
+        <v>31</v>
+      </c>
+      <c r="K38" t="s">
+        <v>198</v>
+      </c>
+      <c r="L38" t="s">
+        <v>199</v>
+      </c>
+      <c r="M38" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" t="s">
+        <v>201</v>
+      </c>
+      <c r="B39" t="s">
+        <v>202</v>
+      </c>
+      <c r="C39" t="s">
+        <v>25</v>
+      </c>
+      <c r="D39" t="s">
+        <v>203</v>
+      </c>
+      <c r="E39" t="s">
+        <v>204</v>
+      </c>
+      <c r="F39" t="s">
+        <v>205</v>
+      </c>
+      <c r="G39" t="s">
+        <v>29</v>
+      </c>
+      <c r="H39" t="s">
+        <v>30</v>
+      </c>
+      <c r="I39">
+        <v>19104</v>
+      </c>
+      <c r="J39" t="s">
+        <v>46</v>
+      </c>
+      <c r="K39" t="s">
+        <v>206</v>
+      </c>
+      <c r="L39" t="s">
+        <v>207</v>
+      </c>
+      <c r="M39" t="s">
+        <v>208</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D35"/>
+  <dimension ref="A1:D33"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3" t="s">
-        <v>195</v>
+        <v>209</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4"/>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
-        <v>196</v>
+        <v>210</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>197</v>
+        <v>211</v>
       </c>
       <c r="B14" t="s">
-        <v>166</v>
+        <v>180</v>
       </c>
       <c r="C14" t="s">
-        <v>167</v>
+        <v>181</v>
       </c>
       <c r="D14" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>198</v>
+        <v>212</v>
       </c>
       <c r="B15" t="s">
-        <v>152</v>
+        <v>173</v>
       </c>
       <c r="C15" t="s">
-        <v>153</v>
+        <v>174</v>
       </c>
       <c r="D15" t="s">
-        <v>157</v>
+        <v>178</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>213</v>
       </c>
       <c r="B16" t="s">
-        <v>159</v>
+        <v>195</v>
       </c>
       <c r="C16" t="s">
-        <v>160</v>
+        <v>196</v>
       </c>
       <c r="D16" t="s">
-        <v>164</v>
+        <v>199</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>214</v>
       </c>
       <c r="B17" t="s">
-        <v>133</v>
+        <v>86</v>
       </c>
       <c r="C17" t="s">
-        <v>134</v>
+        <v>87</v>
       </c>
       <c r="D17" t="s">
-        <v>136</v>
+        <v>91</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>199</v>
+        <v>215</v>
       </c>
       <c r="B18" t="s">
-        <v>181</v>
+        <v>107</v>
       </c>
       <c r="C18" t="s">
-        <v>182</v>
+        <v>108</v>
       </c>
       <c r="D18" t="s">
-        <v>185</v>
+        <v>112</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>200</v>
+        <v>216</v>
       </c>
       <c r="B19" t="s">
-        <v>72</v>
+        <v>135</v>
       </c>
       <c r="C19" t="s">
-        <v>73</v>
+        <v>136</v>
       </c>
       <c r="D19" t="s">
-        <v>77</v>
+        <v>140</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>201</v>
+        <v>217</v>
       </c>
       <c r="B20" t="s">
         <v>93</v>
       </c>
       <c r="C20" t="s">
         <v>94</v>
       </c>
       <c r="D20" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>202</v>
+        <v>218</v>
       </c>
       <c r="B21" t="s">
         <v>121</v>
       </c>
       <c r="C21" t="s">
         <v>122</v>
       </c>
       <c r="D21" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>203</v>
+        <v>219</v>
       </c>
       <c r="B22" t="s">
-        <v>79</v>
+        <v>152</v>
       </c>
       <c r="C22" t="s">
-        <v>80</v>
+        <v>153</v>
       </c>
       <c r="D22" t="s">
-        <v>84</v>
+        <v>157</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>220</v>
       </c>
       <c r="B23" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="C23" t="s">
-        <v>108</v>
+        <v>80</v>
       </c>
       <c r="D23" t="s">
-        <v>112</v>
+        <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>221</v>
       </c>
       <c r="B24" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="C24" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="D24" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>222</v>
       </c>
       <c r="B25" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="C25" t="s">
-        <v>66</v>
+        <v>51</v>
       </c>
       <c r="D25" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>223</v>
       </c>
       <c r="B26" t="s">
         <v>128</v>
       </c>
       <c r="C26" t="s">
         <v>129</v>
       </c>
       <c r="D26" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>224</v>
       </c>
       <c r="B27" t="s">
-        <v>35</v>
+        <v>114</v>
       </c>
       <c r="C27" t="s">
-        <v>36</v>
+        <v>115</v>
       </c>
       <c r="D27" t="s">
-        <v>41</v>
+        <v>119</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>225</v>
       </c>
       <c r="B28" t="s">
-        <v>114</v>
+        <v>201</v>
       </c>
       <c r="C28" t="s">
-        <v>115</v>
+        <v>202</v>
       </c>
       <c r="D28" t="s">
-        <v>119</v>
+        <v>207</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>226</v>
       </c>
       <c r="B29" t="s">
-        <v>100</v>
+        <v>41</v>
       </c>
       <c r="C29" t="s">
-        <v>101</v>
+        <v>42</v>
       </c>
       <c r="D29" t="s">
-        <v>105</v>
+        <v>48</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>227</v>
       </c>
       <c r="B30" t="s">
-        <v>187</v>
+        <v>35</v>
       </c>
       <c r="C30" t="s">
-        <v>188</v>
+        <v>36</v>
       </c>
       <c r="D30" t="s">
-        <v>193</v>
+        <v>39</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>212</v>
+        <v>228</v>
       </c>
       <c r="B31" t="s">
-        <v>23</v>
+        <v>159</v>
       </c>
       <c r="C31" t="s">
-        <v>24</v>
+        <v>160</v>
       </c>
       <c r="D31" t="s">
-        <v>33</v>
+        <v>164</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>213</v>
+        <v>229</v>
       </c>
       <c r="B32" t="s">
-        <v>43</v>
+        <v>187</v>
       </c>
       <c r="C32" t="s">
-        <v>44</v>
+        <v>188</v>
       </c>
       <c r="D32" t="s">
-        <v>48</v>
+        <v>193</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>213</v>
+        <v>230</v>
       </c>
       <c r="B33" t="s">
-        <v>145</v>
+        <v>100</v>
       </c>
       <c r="C33" t="s">
-        <v>146</v>
+        <v>101</v>
       </c>
       <c r="D33" t="s">
-        <v>150</v>
-[...27 lines deleted...]
-        <v>91</v>
+        <v>105</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D34"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
@@ -2714,380 +2822,380 @@
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3" t="s">
-        <v>216</v>
+        <v>231</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4"/>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
-        <v>217</v>
+        <v>232</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>218</v>
+        <v>233</v>
       </c>
       <c r="B14" t="s">
-        <v>173</v>
+        <v>187</v>
       </c>
       <c r="C14" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="D14" t="s">
-        <v>179</v>
+        <v>193</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>219</v>
+        <v>234</v>
       </c>
       <c r="B15" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="C15" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="D15" t="s">
-        <v>185</v>
+        <v>199</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
+        <v>213</v>
+      </c>
+      <c r="B16" t="s">
+        <v>195</v>
+      </c>
+      <c r="C16" t="s">
+        <v>196</v>
+      </c>
+      <c r="D16" t="s">
         <v>199</v>
-      </c>
-[...7 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>220</v>
+        <v>235</v>
       </c>
       <c r="B17" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="C17" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="D17" t="s">
-        <v>185</v>
+        <v>199</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>221</v>
+        <v>236</v>
       </c>
       <c r="B18" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="C18" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="D18" t="s">
-        <v>185</v>
+        <v>199</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>222</v>
+        <v>237</v>
       </c>
       <c r="B19" t="s">
-        <v>173</v>
+        <v>187</v>
       </c>
       <c r="C19" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="D19" t="s">
-        <v>179</v>
+        <v>193</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>223</v>
+        <v>238</v>
       </c>
       <c r="B20" t="s">
-        <v>173</v>
+        <v>187</v>
       </c>
       <c r="C20" t="s">
-        <v>174</v>
+        <v>188</v>
       </c>
       <c r="D20" t="s">
-        <v>179</v>
+        <v>193</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>224</v>
+        <v>239</v>
       </c>
       <c r="B21" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="C21" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="D21" t="s">
-        <v>185</v>
+        <v>199</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>225</v>
+        <v>240</v>
       </c>
       <c r="B22" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="C22" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="D22" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>226</v>
+        <v>241</v>
       </c>
       <c r="B23" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="C23" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="D23" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>227</v>
+        <v>242</v>
       </c>
       <c r="B24" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="C24" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="D24" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>228</v>
+        <v>243</v>
       </c>
       <c r="B25" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="C25" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="D25" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>229</v>
+        <v>244</v>
       </c>
       <c r="B26" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="C26" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="D26" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>230</v>
+        <v>245</v>
       </c>
       <c r="B27" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="C27" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="D27" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>231</v>
+        <v>246</v>
       </c>
       <c r="B28" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="C28" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="D28" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>232</v>
+        <v>247</v>
       </c>
       <c r="B29" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="C29" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="D29" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>233</v>
+        <v>248</v>
       </c>
       <c r="B30" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="C30" t="s">
-        <v>58</v>
+        <v>73</v>
       </c>
       <c r="D30" t="s">
-        <v>63</v>
+        <v>77</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>234</v>
+        <v>249</v>
       </c>
       <c r="B31" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="C31" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="D31" t="s">
-        <v>185</v>
+        <v>199</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>235</v>
+        <v>250</v>
       </c>
       <c r="B32" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="C32" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="D32" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>236</v>
+        <v>251</v>
       </c>
       <c r="B33" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="C33" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="D33" t="s">
-        <v>185</v>
+        <v>199</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>237</v>
+        <v>252</v>
       </c>
       <c r="B34" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="C34" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="D34" t="s">
-        <v>185</v>
+        <v>199</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
@@ -3096,157 +3204,157 @@
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="3" t="s">
-        <v>238</v>
+        <v>253</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:5"/>
     <row r="13" spans="1:5">
       <c r="A13" s="2" t="s">
-        <v>239</v>
+        <v>254</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="B14" t="s">
-        <v>242</v>
+        <v>257</v>
       </c>
       <c r="C14" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="D14" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="E14" t="s">
-        <v>185</v>
+        <v>199</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>243</v>
+        <v>258</v>
       </c>
       <c r="B15" t="s">
-        <v>244</v>
+        <v>259</v>
       </c>
       <c r="C15" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="D15" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="E15" t="s">
-        <v>185</v>
+        <v>199</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>245</v>
+        <v>260</v>
       </c>
       <c r="B16" t="s">
-        <v>246</v>
+        <v>261</v>
       </c>
       <c r="C16" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="D16" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="E16" t="s">
-        <v>185</v>
+        <v>199</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>247</v>
+        <v>262</v>
       </c>
       <c r="B17" t="s">
-        <v>248</v>
+        <v>263</v>
       </c>
       <c r="C17" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="D17" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
       <c r="E17" t="s">
-        <v>185</v>
+        <v>199</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData/>