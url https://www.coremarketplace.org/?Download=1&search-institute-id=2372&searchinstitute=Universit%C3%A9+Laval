--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -20,56 +20,56 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Facilities" sheetId="1" r:id="rId4"/>
     <sheet name="Facility Types" sheetId="2" r:id="rId5"/>
     <sheet name="Services" sheetId="3" r:id="rId6"/>
     <sheet name="Instrumentation" sheetId="4" r:id="rId7"/>
     <sheet name="Worksheet" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>CoreMarketplace Search Results Export</t>
   </si>
   <si>
-    <t>Generated: 09/16/2026</t>
+    <t>Generated: 10/31/2026</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/</t>
   </si>
   <si>
     <t>Data is provided for reference and research use only.  Information may not be republished without explicit permission.</t>
   </si>
   <si>
     <t>For questions contact: coremarketplace@uvm.edu</t>
   </si>
   <si>
     <t>Facilities located at:</t>
   </si>
   <si>
     <t>Université Laval</t>
   </si>
   <si>
     <t>https://www.ulaval.ca</t>
   </si>
   <si>
     <t>Location: Québec, QC Canada</t>
   </si>
   <si>
     <t>RORID: https://ror.org/04sjchr03</t>
   </si>
@@ -91,50 +91,68 @@
   <si>
     <t>Address 2</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>CoreMarketplace Profile</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
+    <t>Laval University Faculty of Science and Engineering Statistical Consultation Service Core Facility</t>
+  </si>
+  <si>
+    <t>RRID:SCR_029147</t>
+  </si>
+  <si>
+    <t>Anne-Sophie Julien</t>
+  </si>
+  <si>
+    <t>https://scs.fsg.ulaval.ca/</t>
+  </si>
+  <si>
+    <t>https://www.coremarketplace.org/?FacilityID=6261</t>
+  </si>
+  <si>
+    <t>Core facility which accompanies researchers in all their projects steps: study design, sample size, choice of methods, data analysis, presentation and interpretation of results, redaction and revision of protocols, grant applications and manuscripts.</t>
+  </si>
+  <si>
     <t>Laval University IBIS Imaging and Microscopy Platform Core Facility</t>
   </si>
   <si>
     <t>RRID:SCR_027763</t>
   </si>
   <si>
     <t>Alexandre Bastien</t>
   </si>
   <si>
     <t>https://microscopie.ibis.ulaval.ca/</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=5684</t>
   </si>
   <si>
     <t>IBIS Microscopy platform offers sample preparation and acces to TEM, SEM, STED, confocals and other microscopes.</t>
   </si>
   <si>
     <t>ULaval_CHU_Proteomics Platform</t>
   </si>
   <si>
     <t>RRID:SCR_021025</t>
   </si>
   <si>
     <t>Florence Roux-Dalvai</t>
@@ -280,51 +298,51 @@
   <si>
     <t>Surface Plasmon Resonance</t>
   </si>
   <si>
     <t>Surface Plasmon Resonance (SPR)</t>
   </si>
   <si>
     <t>Ultrasonic Imaging</t>
   </si>
   <si>
     <t>Viral Vectors</t>
   </si>
   <si>
     <t>Virology</t>
   </si>
   <si>
     <t>Instrumentation located at:</t>
   </si>
   <si>
     <t>Instrument</t>
   </si>
   <si>
     <t>Instrument PID</t>
   </si>
   <si>
-    <t>Thermo Scientific Orbitrap Fusion Tribrid Mass Spectrometer</t>
+    <t>Orbitrap Fusion Tribrid Mass Spectrometer</t>
   </si>
   <si>
     <t>RRID:SCR_020573</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -677,51 +695,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M16"/>
+  <dimension ref="A1:M17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:M13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
@@ -813,117 +831,140 @@
         <v>25</v>
       </c>
       <c r="K14" t="s">
         <v>26</v>
       </c>
       <c r="L14" t="s">
         <v>27</v>
       </c>
       <c r="M14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15" t="s">
         <v>30</v>
       </c>
       <c r="C15" t="s">
         <v>6</v>
       </c>
       <c r="D15" t="s">
         <v>31</v>
       </c>
-      <c r="E15" t="s">
+      <c r="K15" t="s">
         <v>32</v>
       </c>
-      <c r="F15" t="s">
+      <c r="L15" t="s">
         <v>33</v>
       </c>
-      <c r="G15" t="s">
+      <c r="M15" t="s">
         <v>34</v>
-      </c>
-[...16 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="B16" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="C16" t="s">
         <v>6</v>
       </c>
       <c r="D16" t="s">
+        <v>37</v>
+      </c>
+      <c r="E16" t="s">
+        <v>38</v>
+      </c>
+      <c r="F16" t="s">
+        <v>39</v>
+      </c>
+      <c r="G16" t="s">
+        <v>40</v>
+      </c>
+      <c r="H16" t="s">
+        <v>41</v>
+      </c>
+      <c r="I16" t="s">
+        <v>42</v>
+      </c>
+      <c r="J16" t="s">
         <v>43</v>
       </c>
-      <c r="E16" t="s">
+      <c r="K16" t="s">
         <v>44</v>
       </c>
-      <c r="F16" t="s">
+      <c r="L16" t="s">
         <v>45</v>
       </c>
-      <c r="G16" t="s">
-[...5 lines deleted...]
-      <c r="I16" t="s">
+      <c r="M16" t="s">
         <v>46</v>
       </c>
-      <c r="J16" t="s">
-[...8 lines deleted...]
-      <c r="M16" t="s">
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" t="s">
+        <v>48</v>
+      </c>
+      <c r="C17" t="s">
+        <v>6</v>
+      </c>
+      <c r="D17" t="s">
         <v>49</v>
+      </c>
+      <c r="E17" t="s">
+        <v>50</v>
+      </c>
+      <c r="F17" t="s">
+        <v>51</v>
+      </c>
+      <c r="G17" t="s">
+        <v>40</v>
+      </c>
+      <c r="H17" t="s">
+        <v>41</v>
+      </c>
+      <c r="I17" t="s">
+        <v>52</v>
+      </c>
+      <c r="J17" t="s">
+        <v>43</v>
+      </c>
+      <c r="K17" t="s">
+        <v>53</v>
+      </c>
+      <c r="L17" t="s">
+        <v>54</v>
+      </c>
+      <c r="M17" t="s">
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
@@ -932,114 +973,114 @@
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4"/>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="B14" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="C14" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="B15" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D15" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D41"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
@@ -1048,478 +1089,478 @@
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4"/>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="B14" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C14" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D14" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="B15" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D15" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="B16" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D16" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="B17" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D17" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="B18" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="B19" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C19" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D19" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="B20" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C20" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D20" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="B21" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C21" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D21" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="B22" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C22" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D22" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="B23" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C23" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D23" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="B24" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C24" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D24" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="B25" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C25" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D25" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="B26" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C26" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D26" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="B27" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C27" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D27" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="B28" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C28" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D28" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="B29" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C29" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D29" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="B30" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C30" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D30" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="B31" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C31" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D31" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="B32" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="C32" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D32" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="B33" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="C33" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D33" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="B34" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C34" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D34" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="B35" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="C35" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D35" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="B36" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C36" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D36" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="B37" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C37" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D37" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="B38" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C38" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D38" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="B39" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C39" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D39" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="B40" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C40" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D40" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="B41" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C41" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="D41" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
@@ -1528,106 +1569,106 @@
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="3" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:5"/>
     <row r="13" spans="1:5">
       <c r="A13" s="2" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="B14" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="C14" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="E14" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData/>