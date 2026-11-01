--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -20,128 +20,146 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Facilities" sheetId="1" r:id="rId4"/>
     <sheet name="Facility Types" sheetId="2" r:id="rId5"/>
     <sheet name="Services" sheetId="3" r:id="rId6"/>
     <sheet name="Instrumentation" sheetId="4" r:id="rId7"/>
     <sheet name="Worksheet" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
   <si>
     <t>CoreMarketplace Search Results Export</t>
   </si>
   <si>
-    <t>Generated: 09/16/2026</t>
+    <t>Generated: 10/31/2026</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/</t>
   </si>
   <si>
     <t>Data is provided for reference and research use only.  Information may not be republished without explicit permission.</t>
   </si>
   <si>
     <t>For questions contact: coremarketplace@uvm.edu</t>
   </si>
   <si>
     <t>Facilities located at:</t>
   </si>
   <si>
     <t xml:space="preserve">University of Nebraska–Lincoln (UNL ), </t>
   </si>
   <si>
-    <t>http://www.unl.edu/</t>
+    <t>https://www.unl.edu/</t>
   </si>
   <si>
     <t>Location: Lincoln, NE United States</t>
   </si>
   <si>
     <t>RORID: https://ror.org/043mer456</t>
   </si>
   <si>
     <t>Facility Name</t>
   </si>
   <si>
     <t>Facility PID</t>
   </si>
   <si>
     <t>Institution Name</t>
   </si>
   <si>
     <t>Primary Contact</t>
   </si>
   <si>
     <t>Address 1</t>
   </si>
   <si>
     <t>Address 2</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>CoreMarketplace Profile</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
+    <t>University of Nebraska Lincoln Center for Brain, Biology and Behavior Magnetic Resonance Imaging Core Facility</t>
+  </si>
+  <si>
+    <t>RRID:SCR_029139</t>
+  </si>
+  <si>
+    <t>University of Nebraska–Lincoln</t>
+  </si>
+  <si>
+    <t>Timothy Nelson</t>
+  </si>
+  <si>
+    <t>https://cb3.unl.edu/mri-facility/</t>
+  </si>
+  <si>
+    <t>https://www.coremarketplace.org/?FacilityID=6257</t>
+  </si>
+  <si>
+    <t>Core houses its own research-dedicated Siemens 3T Cima.X Magnetic Resonance Imaging (MRI) scanner. The scanner includes multiple head and body coils for different applications and optional capabilities for concurrent 256-channel high-density electroencephalography (EEG), eye tracking, BioPac physiological monitoring, and real-time motion monitoring. It is also equipped with all standard sequences for functional and structural neuroimaging and for sequences enabling multiband imaging for faster and higher-resolution fMRI data acquisition. Facility maintains a Siemens Master Research Agreement, making the facility part of a network of research imaging centers that have access to research-grade MRI protocols and sequences. Offers expertise of MRI technologists. Neuroradiologists from the University of Nebraska Medical Center review scans from all research subjects for incidental findings. A highly realistic mock scanner is also available in an adjoining room for familiarizing research subjects with the MRI environment and cognitive testing protocols.</t>
+  </si>
+  <si>
     <t>University of Nebraska Lincoln Rural Drug Addiction Research (RDAR) Center - Administrative Core</t>
   </si>
   <si>
     <t>RRID:SCR_028959</t>
-  </si>
-[...1 lines deleted...]
-    <t>University of Nebraska–Lincoln</t>
   </si>
   <si>
     <t>Rick Bevins</t>
   </si>
   <si>
     <t>https://rdar.unl.edu/administrative-core/</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=6192</t>
   </si>
   <si>
     <t>The mission of the Administrative Core is to support Center activities, including facilitating faculty development, providing programmatic enhancements, creating engagement opportunities, promoting the use of Core resources, and evaluating the Center’s vision to enable long-term sustainability. The Administrative Core organizes and leads our efforts to understand the unique and complex causes and consequences of substance use by supporting and mentoring faculty who use complementary approaches across a variety of discipline.
 This work was supported by the Administrative Core of the Rural Drug Addiction Research Center at the University of Nebraska-Lincoln. The content is solely the responsibility of the authors and does not necessarily represent the official views of the Center or the University of Nebraska.</t>
   </si>
   <si>
     <t>University of Nebraska Lincoln Longitudinal Networks Core (LNC) Facility - Research Core</t>
   </si>
   <si>
     <t>RRID:SCR_028960</t>
   </si>
   <si>
     <t>https://rdar.unl.edu/longitudinal-networks-core/</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=6191</t>
@@ -635,87 +653,87 @@
   <si>
     <t>Spatial Transcriptomics</t>
   </si>
   <si>
     <t>Staining</t>
   </si>
   <si>
     <t>Targeted Metabolomics</t>
   </si>
   <si>
     <t>Untargeted Mass Spectrometry</t>
   </si>
   <si>
     <t>X-ray Computed Tomography (X-ray CT)</t>
   </si>
   <si>
     <t>Instrumentation located at:</t>
   </si>
   <si>
     <t>Instrument</t>
   </si>
   <si>
     <t>Instrument PID</t>
   </si>
   <si>
-    <t>Agilent 7700x ICP-MS</t>
+    <t>4000 QTRAP Mass Spectrometer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_018630</t>
+  </si>
+  <si>
+    <t>7700x ICP-MS</t>
   </si>
   <si>
     <t>RRID:SCR_019448</t>
   </si>
   <si>
-    <t>Jasco J-815 Spectropolarimeter</t>
+    <t>J-815 Spectropolarimeter</t>
   </si>
   <si>
     <t>RRID:SCR_020145</t>
   </si>
   <si>
     <t>Microcal VPViewerTM Differential Scanning Calorimeter VP--DSC</t>
   </si>
   <si>
     <t>RRID:SCR_018594</t>
   </si>
   <si>
-    <t>SCIEX 4000 QTRAP Mass Spectrometer</t>
-[...5 lines deleted...]
-    <t>Agilent 1290 Infinity II LC System</t>
+    <t>1290 Infinity II LC System</t>
   </si>
   <si>
     <t>RRID:SCR_019375</t>
   </si>
   <si>
-    <t>Agilent 5977B GC/MSD</t>
+    <t>5977B GC/MSD</t>
   </si>
   <si>
     <t>RRID:SCR_019420</t>
   </si>
   <si>
-    <t>Thermo Q Exactive HF Hybrid Quadrupole-Orbitrap Mass Spectrometer</t>
+    <t>Q Exactive HF Hybrid Quadrupole-Orbitrap Mass Spectrometer</t>
   </si>
   <si>
     <t>RRID:SCR_020558</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1068,51 +1086,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M25"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:M13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
@@ -1202,419 +1220,442 @@
       </c>
       <c r="D14" t="s">
         <v>26</v>
       </c>
       <c r="K14" t="s">
         <v>27</v>
       </c>
       <c r="L14" t="s">
         <v>28</v>
       </c>
       <c r="M14" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
         <v>30</v>
       </c>
       <c r="B15" t="s">
         <v>31</v>
       </c>
       <c r="C15" t="s">
         <v>25</v>
       </c>
       <c r="D15" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="K15" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L15" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M15" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C16" t="s">
         <v>25</v>
       </c>
       <c r="D16" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="E16" t="s">
+        <v>32</v>
+      </c>
+      <c r="K16" t="s">
         <v>38</v>
       </c>
-      <c r="F16" t="s">
+      <c r="L16" t="s">
         <v>39</v>
       </c>
-      <c r="G16" t="s">
+      <c r="M16" t="s">
         <v>40</v>
-      </c>
-[...16 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="B17" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="C17" t="s">
         <v>25</v>
       </c>
       <c r="D17" t="s">
+        <v>43</v>
+      </c>
+      <c r="E17" t="s">
+        <v>44</v>
+      </c>
+      <c r="F17" t="s">
+        <v>45</v>
+      </c>
+      <c r="G17" t="s">
+        <v>46</v>
+      </c>
+      <c r="H17" t="s">
+        <v>47</v>
+      </c>
+      <c r="I17">
+        <v>68588</v>
+      </c>
+      <c r="J17" t="s">
         <v>48</v>
       </c>
       <c r="K17" t="s">
         <v>49</v>
       </c>
       <c r="L17" t="s">
         <v>50</v>
       </c>
       <c r="M17" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
         <v>52</v>
       </c>
       <c r="B18" t="s">
         <v>53</v>
       </c>
       <c r="C18" t="s">
         <v>25</v>
       </c>
       <c r="D18" t="s">
         <v>54</v>
       </c>
-      <c r="E18" t="s">
+      <c r="K18" t="s">
         <v>55</v>
       </c>
-      <c r="F18" t="s">
+      <c r="L18" t="s">
         <v>56</v>
       </c>
-      <c r="G18" t="s">
-[...11 lines deleted...]
-      <c r="K18" t="s">
+      <c r="M18" t="s">
         <v>57</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B19" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C19" t="s">
         <v>25</v>
       </c>
       <c r="D19" t="s">
+        <v>60</v>
+      </c>
+      <c r="E19" t="s">
+        <v>61</v>
+      </c>
+      <c r="F19" t="s">
         <v>62</v>
       </c>
+      <c r="G19" t="s">
+        <v>46</v>
+      </c>
+      <c r="H19" t="s">
+        <v>47</v>
+      </c>
+      <c r="I19">
+        <v>68588</v>
+      </c>
       <c r="J19" t="s">
+        <v>48</v>
+      </c>
+      <c r="K19" t="s">
         <v>63</v>
       </c>
-      <c r="K19" t="s">
+      <c r="L19" t="s">
         <v>64</v>
       </c>
-      <c r="L19" t="s">
+      <c r="M19" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
+        <v>66</v>
+      </c>
+      <c r="B20" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="C20" t="s">
         <v>25</v>
       </c>
       <c r="D20" t="s">
+        <v>68</v>
+      </c>
+      <c r="J20" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="K20" t="s">
         <v>70</v>
       </c>
       <c r="L20" t="s">
         <v>71</v>
       </c>
       <c r="M20" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
         <v>73</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" t="s">
         <v>25</v>
       </c>
       <c r="D21" t="s">
         <v>75</v>
       </c>
-      <c r="E21" t="s">
+      <c r="J21" t="s">
+        <v>69</v>
+      </c>
+      <c r="K21" t="s">
         <v>76</v>
       </c>
-      <c r="F21" t="s">
+      <c r="L21" t="s">
         <v>77</v>
       </c>
-      <c r="G21" t="s">
-[...11 lines deleted...]
-      <c r="K21" t="s">
+      <c r="M21" t="s">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B22" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C22" t="s">
         <v>25</v>
       </c>
       <c r="D22" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="E22" t="s">
+        <v>82</v>
+      </c>
+      <c r="F22" t="s">
         <v>83</v>
       </c>
-      <c r="F22" t="s">
+      <c r="G22" t="s">
+        <v>46</v>
+      </c>
+      <c r="H22" t="s">
+        <v>47</v>
+      </c>
+      <c r="I22">
+        <v>68588</v>
+      </c>
+      <c r="J22" t="s">
+        <v>69</v>
+      </c>
+      <c r="K22" t="s">
         <v>84</v>
       </c>
-      <c r="G22" t="s">
-[...11 lines deleted...]
-      <c r="K22" t="s">
+      <c r="L22" t="s">
         <v>85</v>
       </c>
-      <c r="L22" t="s">
+      <c r="M22" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
+        <v>87</v>
+      </c>
+      <c r="B23" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="C23" t="s">
         <v>25</v>
       </c>
       <c r="D23" t="s">
+        <v>68</v>
+      </c>
+      <c r="E23" t="s">
+        <v>89</v>
+      </c>
+      <c r="F23" t="s">
         <v>90</v>
       </c>
-      <c r="E23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H23" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="I23">
         <v>68583</v>
       </c>
       <c r="J23" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="K23" t="s">
+        <v>91</v>
+      </c>
+      <c r="L23" t="s">
         <v>92</v>
       </c>
-      <c r="L23" t="s">
+      <c r="M23" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
+        <v>94</v>
+      </c>
+      <c r="B24" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="C24" t="s">
         <v>25</v>
       </c>
       <c r="D24" t="s">
+        <v>96</v>
+      </c>
+      <c r="E24" t="s">
         <v>97</v>
       </c>
-      <c r="E24" t="s">
+      <c r="G24" t="s">
+        <v>46</v>
+      </c>
+      <c r="H24" t="s">
+        <v>47</v>
+      </c>
+      <c r="I24">
+        <v>68583</v>
+      </c>
+      <c r="J24" t="s">
+        <v>48</v>
+      </c>
+      <c r="K24" t="s">
         <v>98</v>
       </c>
-      <c r="F24" t="s">
-[...14 lines deleted...]
-      <c r="K24" t="s">
+      <c r="L24" t="s">
         <v>99</v>
       </c>
-      <c r="L24" t="s">
+      <c r="M24" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
+        <v>101</v>
+      </c>
+      <c r="B25" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="C25" t="s">
         <v>25</v>
       </c>
       <c r="D25" t="s">
+        <v>103</v>
+      </c>
+      <c r="E25" t="s">
         <v>104</v>
       </c>
-      <c r="E25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F25" t="s">
-        <v>106</v>
+        <v>62</v>
       </c>
       <c r="G25" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="H25" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="I25">
         <v>68588</v>
       </c>
       <c r="J25" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="K25" t="s">
+        <v>105</v>
+      </c>
+      <c r="L25" t="s">
+        <v>106</v>
+      </c>
+      <c r="M25" t="s">
         <v>107</v>
       </c>
-      <c r="L25" t="s">
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" t="s">
         <v>108</v>
       </c>
-      <c r="M25" t="s">
+      <c r="B26" t="s">
         <v>109</v>
+      </c>
+      <c r="C26" t="s">
+        <v>25</v>
+      </c>
+      <c r="D26" t="s">
+        <v>110</v>
+      </c>
+      <c r="E26" t="s">
+        <v>111</v>
+      </c>
+      <c r="F26" t="s">
+        <v>112</v>
+      </c>
+      <c r="G26" t="s">
+        <v>46</v>
+      </c>
+      <c r="H26" t="s">
+        <v>47</v>
+      </c>
+      <c r="I26">
+        <v>68588</v>
+      </c>
+      <c r="J26" t="s">
+        <v>69</v>
+      </c>
+      <c r="K26" t="s">
+        <v>113</v>
+      </c>
+      <c r="L26" t="s">
+        <v>114</v>
+      </c>
+      <c r="M26" t="s">
+        <v>115</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
@@ -1623,184 +1664,184 @@
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4"/>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="B14" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C14" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D14" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="B15" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="C15" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="D15" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="B16" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="C16" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="D16" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="B17" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="C17" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="D17" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="B18" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="C18" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="D18" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="B19" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="C19" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="D19" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="B20" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="C20" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="D20" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D95"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
@@ -1809,1234 +1850,1234 @@
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4"/>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="B14" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="C14" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="D14" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="B15" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="C15" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="D15" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="B16" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="B17" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="C17" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="D17" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="B18" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="C18" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="D18" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="B19" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="C19" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="D19" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="B20" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="C20" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="D20" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="B21" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C21" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D21" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="B22" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C22" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D22" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="B23" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C23" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D23" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="B24" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C24" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D24" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="B25" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C25" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D25" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="B26" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="C26" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="D26" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="B27" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C27" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D27" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="B28" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="C28" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="D28" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="B29" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C29" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D29" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="B30" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="C30" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="D30" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="B31" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="C31" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="D31" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="B32" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="C32" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="D32" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="B33" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="C33" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="D33" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="B34" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="C34" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="D34" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="B35" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C35" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D35" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="B36" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C36" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D36" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="B37" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="C37" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="D37" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="B38" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C38" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D38" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="B39" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C39" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D39" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="B40" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C40" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D40" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="B41" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="C41" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="D41" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="B42" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="C42" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="D42" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="B43" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="C43" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="D43" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="B44" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="C44" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="D44" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="B45" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="C45" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="D45" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="B46" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="C46" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="D46" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="B47" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="C47" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="D47" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="B48" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="C48" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="D48" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="B49" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="C49" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="D49" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="B50" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="C50" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="D50" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="B51" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="C51" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="D51" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="B52" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C52" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D52" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="B53" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C53" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D53" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="B54" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="C54" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="D54" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="B55" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="C55" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="D55" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="B56" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C56" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D56" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="B57" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="C57" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="D57" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="B58" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="C58" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="D58" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="B59" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="C59" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="D59" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="B60" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="C60" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="D60" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="B61" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="C61" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="D61" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="B62" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="C62" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="D62" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="B63" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="C63" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="D63" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="B64" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="C64" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="D64" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="B65" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="C65" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="D65" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="B66" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C66" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D66" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="B67" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="C67" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="D67" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="B68" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C68" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D68" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="B69" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C69" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D69" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="B70" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="C70" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="D70" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="B71" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="C71" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="D71" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="B72" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C72" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D72" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="B73" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="C73" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="D73" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="B74" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="C74" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="D74" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="B75" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="C75" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="D75" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="B76" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="C76" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="D76" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="B77" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="C77" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="D77" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="B78" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C78" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D78" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="B79" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C79" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D79" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="B80" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="C80" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="D80" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="B81" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="C81" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="D81" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="B82" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C82" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D82" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="B83" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C83" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D83" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="B84" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C84" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D84" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="B85" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="C85" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="D85" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="B86" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="C86" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="D86" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="B87" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="C87" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="D87" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="B88" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="C88" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="D88" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="B89" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C89" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D89" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="B90" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C90" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D90" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="B91" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C91" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D91" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="B92" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="C92" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="D92" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="B93" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="C93" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="D93" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="B94" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="C94" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="D94" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="B95" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="C95" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="D95" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
@@ -3045,208 +3086,208 @@
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="3" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:5"/>
     <row r="13" spans="1:5">
       <c r="A13" s="2" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="B14" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="C14" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="D14" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="E14" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="B15" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="C15" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="D15" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="E15" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="B16" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="C16" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="D16" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="E16" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="B17" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="C17" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="D17" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="E17" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="B18" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="C18" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="D18" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="E18" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="B19" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="C19" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="D19" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="E19" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="B20" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="C20" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="D20" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="E20" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData/>