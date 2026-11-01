--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -20,56 +20,56 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Facilities" sheetId="1" r:id="rId4"/>
     <sheet name="Facility Types" sheetId="2" r:id="rId5"/>
     <sheet name="Services" sheetId="3" r:id="rId6"/>
     <sheet name="Instrumentation" sheetId="4" r:id="rId7"/>
     <sheet name="Worksheet" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="252">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="271">
   <si>
     <t>CoreMarketplace Search Results Export</t>
   </si>
   <si>
-    <t>Generated: 09/16/2026</t>
+    <t>Generated: 10/31/2026</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/</t>
   </si>
   <si>
     <t>Data is provided for reference and research use only.  Information may not be republished without explicit permission.</t>
   </si>
   <si>
     <t>For questions contact: coremarketplace@uvm.edu</t>
   </si>
   <si>
     <t>Facilities located at:</t>
   </si>
   <si>
     <t xml:space="preserve">Medical College of Wisconsin (MCW), </t>
   </si>
   <si>
     <t>https://www.mcw.edu</t>
   </si>
   <si>
     <t>Location: Milwaukee, WI United States</t>
   </si>
   <si>
     <t>RORID: https://ror.org/00qqv6244</t>
   </si>
@@ -91,205 +91,274 @@
   <si>
     <t>Address 2</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>Zip</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>CoreMarketplace Profile</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
-    <t>Medical College of Wisconsin - Oxford Instruments Center for Advanced Microscopy- Electron Microscopy Core</t>
-[...2 lines deleted...]
-    <t>RRID:SCR_026315</t>
+    <t>Medical College of Wisconsin Cancer Center Translational Metabolomics Shared Resource Preclinical Imaging Core Facility</t>
+  </si>
+  <si>
+    <t>RRID:SCR_029201</t>
   </si>
   <si>
     <t>Medical College of Wisconsin</t>
   </si>
   <si>
-    <t>Ashish Gadicherla</t>
-[...5 lines deleted...]
-    <t xml:space="preserve"> </t>
+    <t>Yadira Medina Guevara</t>
+  </si>
+  <si>
+    <t>https://cancer.mcw.edu/researchers-and-clinicians/shared-resources/translational-metabolomics-shared-resource-tramsr</t>
+  </si>
+  <si>
+    <t>https://www.coremarketplace.org/?FacilityID=6270</t>
+  </si>
+  <si>
+    <t>Preclinical Imaging Shared Resource at the Medical College of Wisconsin Cancer Center provides small animal imaging services including micro-CT, PET/CT, SPECT/CT, and/or optical imaging along with image acquisition, analysis, and consultation for investigators.</t>
+  </si>
+  <si>
+    <t>Medical College of Wisconsin Comprehensive Rodent Metabolic Phenotyping Core Facility</t>
+  </si>
+  <si>
+    <t>RRID:SCR_028283</t>
+  </si>
+  <si>
+    <t>John J. Reho</t>
+  </si>
+  <si>
+    <t>8701 Watertown Plank Road</t>
   </si>
   <si>
     <t>Milwaukee</t>
   </si>
   <si>
     <t>WI</t>
   </si>
   <si>
     <t>United States</t>
-  </si>
-[...38 lines deleted...]
-    <t>8701 Watertown Plank Road</t>
   </si>
   <si>
     <t>https://mcw.ilab.agilent.com/service_center/5692/?tab=about</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=5865</t>
   </si>
   <si>
     <t>Do you have an animal model that is large/small with a given intervention (diet, gene, drug)?
 Do changes in energy intake quantitatively explain body mass phenotype?
 Does efficiency of the digestive tract to extract calories contribute to body mass phenotype?
 What is the hydration status and fluid reservoir distribution of my animal model?
 We at the Medical College of Wisconsin Comprehensive Rodent Metabolic Phenotyping Core (CRMPC) can help answers these questions!
 The CRMPC provides guided access to novel technologies for complete dissection of energy flux in rodents and other small animals. Our expert staff assist in development, testing, and standardization of metabolic technologies and workflows to leverage both mouse and rat models of interest to the MCW research community. The centerpiece of the CRMPC is our 16-cage multiplexed metabolic phenotyping system (Promethion, Sable Systems International) that provides detailed mechanistic dissection of resting metabolic rate (RMR), physical activity, and ingestive behaviors of rodents in home style cage designs across the light cycle. In addition, the CRMPC combines RMR assessments with direct/combined calorimetry (total heat dissipation) to enable assessment of anaerobic forms of energy expenditure (gut microbiome). Additional services include body composition analysis (via NMR), bone content and density analysis (via DEXA), metabolic caging, indirect calorimetry, bioimpedance spectroscopy, thermal imaging. Our core experts provide guidance for experimental design, execution of studies, statistical analysis of resulting data, and regulatory assistance and compliance. Contact core manager John J. Reho (jreho@mcw.edu) to discuss your research needs!</t>
   </si>
   <si>
+    <t>Medical College of Wisconsin Rodent Model Resource Core Facility</t>
+  </si>
+  <si>
+    <t>RRID:SCR_029127</t>
+  </si>
+  <si>
+    <t>Aron Geurts</t>
+  </si>
+  <si>
+    <t>https://mcw.ilab.agilent.com/service_center/show_external/5885?name=rodent-model-resource-rmr</t>
+  </si>
+  <si>
+    <t>https://www.coremarketplace.org/?FacilityID=6251</t>
+  </si>
+  <si>
+    <t>Core provides access to custom production of novel transgenic, gene knockout, and gene knockin rat and mouse models, management of rat model breeding colonies, assisting research staff with procedures involving production and maintenance of transgenic mouse and rat strains. Provides both sperm and embryo cryopreservation/recovery, IVF, ICSI, pronuclear microinjection. Provides consultation involving colony breeding issues.</t>
+  </si>
+  <si>
+    <t>Children's Research Institute Histology Core</t>
+  </si>
+  <si>
+    <t>RRID:SCR_028288</t>
+  </si>
+  <si>
+    <t>Christine B Duris</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>https://www.mcw.edu/</t>
+  </si>
+  <si>
+    <t>https://www.coremarketplace.org/?FacilityID=5860</t>
+  </si>
+  <si>
+    <t>The CRI Histology Core offers a broad range of high quality histological and immunohistochemical services on a fee-for-service basis to investigators from CW, MCW and off-campus institutions.  Our staff includes ASCP certified Histologists and American Board of Pathology certified Pathologists who provide service, assistance, and quality control.  Our services include grossing specimens, frozen and fixed tissue sectioning, routine H&amp;E and specialized histochemical staining, cytospin preparations, IHC/IF and antibody optimizations using investigator provided antibodies. We also provide training for immunohistochemical and histochemical techniques.</t>
+  </si>
+  <si>
+    <t>Medical College of Wisconsin Center for Microbiome Research</t>
+  </si>
+  <si>
+    <t>RRID:SCR_028507</t>
+  </si>
+  <si>
+    <t>Mary Holtz, PhD</t>
+  </si>
+  <si>
+    <t>https://www.mcw.edu/departments/center-for-microbiome-research</t>
+  </si>
+  <si>
+    <t>https://www.coremarketplace.org/?FacilityID=5976</t>
+  </si>
+  <si>
+    <t>We are dedicated to providing specialized resources for translational and basic science research studies on the microbiome. 
+RESOURCES &amp; SERVICES
+-Gnotobiotic Core Facility: germ-free mouse colonies; germ-free and gnotobiotic husbandry and study-specific technical support; Park Bio multi-cage isolators and Innovive isocaging
+-Microbial Bioinformatics Analysis: 16S rRNA gene sequencing, metagenomics, and metatranscriptomics. We do not offer sequencing. 
+-Microbial nucleic acid extractions and training: DNA suitable for standard sequencing protocols using bead-beating protocols; bench space and access to PowerLyzer bead homogenizer; sample collection supplies (per piece vs bulk purchase)
+-Consultation: Microbiome study experimental design; microbiome sample collection and processing for sequencing
+-Consultation: Cost projections and study budgets; verbiage for funding applications
+LEADERSHIP &amp; STAFF
+Nita Salzman, MD, PhD | Founding Director
+Mary Holtz, PhD | Operations Manager
+Samantha Atkinson, PhD | Bioinformatician
+Jenny Ziegelbauer | GCF Manager
+Amy Pan, PhD | Biostatistician
+STEERING COMMITTEE
+Nita Salzman, MD, PhD
+John Kirby, PhD
+Martin Hessner, PhD
+Joe Barbieri, PhD
+Sandra McLellan, PhD</t>
+  </si>
+  <si>
+    <t>Medical College of Wisconsin - Oxford Instruments Center for Advanced Microscopy- Electron Microscopy Core</t>
+  </si>
+  <si>
+    <t>RRID:SCR_026315</t>
+  </si>
+  <si>
+    <t>Ashish Gadicherla</t>
+  </si>
+  <si>
+    <t>8701 Watertown Plank Rd</t>
+  </si>
+  <si>
+    <t>https://mcw.ilab.agilent.com/service_center/5443/?tab=about</t>
+  </si>
+  <si>
+    <t>https://www.coremarketplace.org/?FacilityID=3006</t>
+  </si>
+  <si>
+    <t>The Oxford Instruments Center for Advanced Microscopy - Electron Microscopy Core at the Medical College of Wisconsin is an institutionally available research service unit managed on behalf of the Medical College by the Department of Cell Biology, Neurobiology and Anatomy. OxCAM-EM encompasses both Light and Electron Microscopy services.</t>
+  </si>
+  <si>
+    <t>Medical College of Wisconsin - Cardiovascular Research Center (CVRC) Microscopy Core</t>
+  </si>
+  <si>
+    <t>RRID:SCR_028523</t>
+  </si>
+  <si>
+    <t>Megan Harwig</t>
+  </si>
+  <si>
+    <t>https://mcw.ilab.agilent.com/service_center/show_external/4967/cvc_core</t>
+  </si>
+  <si>
+    <t>https://www.coremarketplace.org/?FacilityID=5975</t>
+  </si>
+  <si>
+    <t>Microscopy core managed by Cardiovascular Research Center. 
+Operates as a teach and train service for confocal, slide scanning and general widefield fluorescence imaging.</t>
+  </si>
+  <si>
     <t>MCW-Mellowes Center for Genomic Sciences and Precision Medicine</t>
   </si>
   <si>
     <t>RRID:SCR_022926</t>
   </si>
   <si>
     <t>Dr. Angela Mathison</t>
   </si>
   <si>
     <t>8701 Watertown Plank Rd.</t>
   </si>
   <si>
     <t>HRC 5th Floor</t>
   </si>
   <si>
     <t>https://www.mcw.edu/departments/genomic-sciences-and-precision-medicine-center-gspmc</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=1606</t>
   </si>
   <si>
     <t>Saving lives and improving the wellness of individual citizens and the community by advancing genomic sciences and precision medicine.
 Pioneering the fields of Omics, Data Science, and Systems Biology to discover and innovate across our four programs.
 The Mellowes Center has its roots in the launch of the Human Genome Project and the 1999 founding of the MCW Human and Molecular Genetics Center. The Mellowes Center uses state-of-the-art whole genome sequencing technologies not only to investigate how gene variants impact gene expression but also to define genetic variants associated with both rare and common disease, embryonic development, and the effects of environmental factors and drugs upon gene expression and disease.</t>
   </si>
   <si>
     <t>Medical College of Wisconsin Center for Imaging Research Core Facility</t>
   </si>
   <si>
     <t>RRID:SCR_028558</t>
   </si>
   <si>
     <t>Matthew L. Runquist</t>
   </si>
   <si>
     <t>https://www.mcw.edu/departments/center-for-imaging-research</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=5983</t>
   </si>
   <si>
     <t>Facilitates multi‐disciplinary collaboration among imaging scientists and clinicians at academic institutions within the Milwaukee region. Manages MCW research imaging facilities and provides access to MCW faculty imaging specialists. Services include performing mixed research and advanced clinical outpatient imaging to support clinical evaluation trials and basic science/technology research.</t>
   </si>
   <si>
-    <t>Medical College of Wisconsin Center for Microbiome Research Core Facility</t>
-[...16 lines deleted...]
-  <si>
     <t>Mass Spectrometry Core Facility, Translational Metabolomics Shared Resource (TraM SR), MCW Cancer Center</t>
   </si>
   <si>
     <t>RRID:SCR_027908</t>
   </si>
   <si>
     <t>Kazuhiro Aoki</t>
   </si>
   <si>
-    <t>https://cancer.mcw.edu/researchers-and-clinicians/shared-resources/translational-metabolomics-shared-resource-tramsr</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.coremarketplace.org/?FacilityID=5751</t>
   </si>
   <si>
     <t>The Mass Spectrometry Core delivers advanced LC-MS/MS and MALDI imaging mass spectrometry solutions across proteomics, lipidomics, metabolomics, glycomics, and spatial omics. We partner with investigators to provide end-to-end expertise in experimental design, optimized sample preparation, high-quality data acquisition, and in-depth analysis, supporting NIH-funded and translational research at both regional and national levels.</t>
   </si>
   <si>
     <t>MCW - Engineering Core</t>
   </si>
   <si>
     <t>RRID:SCR_028303</t>
   </si>
   <si>
     <t>Bonnie Freudinger</t>
   </si>
   <si>
     <t>8701 W. Watertown Plank Road</t>
   </si>
   <si>
     <t>https://mcw.ilab.agilent.com/service_center/show_external/5143/mcw_engineering_core</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=5874</t>
   </si>
   <si>
     <t>The Engineering Core is a specialized team of biomedical engineers dedicated to supporting MCW’s medical research effort by expertly designing, fabricating, repairing, and calibrating research instrumentation tailored to lab-specific needs. By providing these services in-house at a fraction of the cost of commercial vendors, the Core enables cutting-edge research while maximizing budget efficiency.</t>
@@ -306,68 +375,50 @@
   <si>
     <t>https://mcw.ilab.agilent.com/service_center/show_external/4824/nrc_microscopy_core</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=5863</t>
   </si>
   <si>
     <t>Core offers confocal imaging systems for specialized imaging of neuronal tissue, including AxL Cleared Tissue Light Sheet Microscope along with appropriate software including Bitplane Imaris 10.0 F1 package and SVI Huygens Professional deconvolution software. The availability of a cleared tissue instrument enables unparalleled visualization of developmental processes, injury recovery, and disease-related pathology.</t>
   </si>
   <si>
     <t>Medical College of Wisconsin Children’s Research Institute CRI Imaging Core Facility</t>
   </si>
   <si>
     <t>RRID:SCR_028277</t>
   </si>
   <si>
     <t>https://mcw.ilab.agilent.com/service_center/show_external/4968/cri_imaging_core</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=5862</t>
   </si>
   <si>
     <t>Imaging core houses microscopic imaging systems including several confocal microscopes, laser microdissection system and whole slide scanners. Core users will be trained and consulted on instrumentation, software, and analysis.</t>
   </si>
   <si>
-    <t>Children's Research Institute Histology Core</t>
-[...16 lines deleted...]
-  <si>
     <t>Medical College of Wisconsin Cancer Center Translational Metabolomics Shared Resource, Redox and Bioenergetics Core Facility</t>
   </si>
   <si>
     <t>RRID:SCR_027984</t>
   </si>
   <si>
     <t>Jacek Zielonka</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=5779</t>
   </si>
   <si>
     <t>Redox and Bioenergetics core provides instrumentation, cutting-edge techniques, and expertise dedicated to investigating cancer cell metabolism and redox signaling, and to design custom probes for reactive oxygen species (ROS) for MCWCC members.</t>
   </si>
   <si>
     <t>Medical College of Wisconsin Echo Core Shared High-Frequency Ultrasound Imaging Core Facility</t>
   </si>
   <si>
     <t>RRID:SCR_027720</t>
   </si>
   <si>
     <t>Echo Core</t>
   </si>
   <si>
     <t>https://mcw.ilab.agilent.com/service_center/5886?tab=about</t>
@@ -381,152 +432,167 @@
   <si>
     <t>Medical College of Wisconsin Cancer Center Geospatial, Epidemiology and Outcomes Shared Resource Core Facility</t>
   </si>
   <si>
     <t>RRID:SCR_027585</t>
   </si>
   <si>
     <t>Kirsten Beyer</t>
   </si>
   <si>
     <t>https://cancer.mcw.edu/researchers-and-clinicians/shared-resources/geospatial-epidemiology-and-outcomes-shared-resource-geosr</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/?FacilityID=5623</t>
   </si>
   <si>
     <t>Core provides services including Geospatial Data Technology and Analysis, Epidemiological Information about the Catchment Area, Cancer Outcomes Data and Analysis.</t>
   </si>
   <si>
     <t>Facility Types located at:</t>
   </si>
   <si>
     <t>Facility Type</t>
   </si>
   <si>
+    <t>Bioinformatics</t>
+  </si>
+  <si>
     <t>Histology</t>
   </si>
   <si>
     <t>Children&amp;#039;s Research Institute Histology Core</t>
   </si>
   <si>
+    <t>Microbiome</t>
+  </si>
+  <si>
     <t>Microscopy (Electron, Fluorescence, Optical)</t>
   </si>
   <si>
     <t>Research Engineering</t>
   </si>
   <si>
     <t>Services located at:</t>
   </si>
   <si>
     <t>Service</t>
   </si>
   <si>
     <t>10X Genomics Single Cell</t>
   </si>
   <si>
     <t>10x Genomics</t>
   </si>
   <si>
     <t>3D Printing</t>
   </si>
   <si>
     <t>ATAC-Seq</t>
   </si>
   <si>
     <t>Antibody Characterization</t>
   </si>
   <si>
     <t>Antibody Titration For Immunohistochemistry Or Immunofluorescence</t>
   </si>
   <si>
     <t>Antibody Validation For Immunohistochemistry Or Immunofluorescence</t>
   </si>
   <si>
     <t>Bioimpedance Spectroscopy With ImpediVet</t>
   </si>
   <si>
+    <t>Bioinformatics Analysis</t>
+  </si>
+  <si>
     <t>Body Composition Analysis With LF110 NMR (Bruker Biospin)</t>
   </si>
   <si>
     <t>Body Composition And Bone Analysis With Dual-Energy X-ray Absorptiometry</t>
   </si>
   <si>
     <t>Bomb Calorimetry (Parr Instruments)</t>
   </si>
   <si>
     <t>Bulk RNA Library Prep Services</t>
   </si>
   <si>
     <t>Crosslinking Mass Spectrometry</t>
   </si>
   <si>
     <t>Cryostat Histology</t>
   </si>
   <si>
     <t>Custom Device Design And Fabrication</t>
   </si>
   <si>
     <t>Data Acquisition Systems</t>
   </si>
   <si>
     <t>Data Analysis And Interpretation</t>
   </si>
   <si>
     <t>Data Processing And Interpretation</t>
   </si>
   <si>
     <t>Development Of Integrated Research Systems</t>
   </si>
   <si>
     <t>Electrical Design</t>
   </si>
   <si>
     <t>Electrolytes With Flame Photometry</t>
   </si>
   <si>
     <t>Electronic Design</t>
   </si>
   <si>
     <t>Genome/Transcriptome Assembly And Annotation</t>
   </si>
   <si>
     <t>Genomics</t>
   </si>
   <si>
+    <t>Germfree Mice</t>
+  </si>
+  <si>
     <t>Glycolipid Analysis</t>
   </si>
   <si>
     <t>Glycomics</t>
   </si>
   <si>
     <t>Glycopeptide Mapping</t>
   </si>
   <si>
     <t>Glycoproteomics</t>
   </si>
   <si>
+    <t>Gnotobiotic Mice</t>
+  </si>
+  <si>
     <t>Hard Tissue Histology</t>
   </si>
   <si>
     <t>High Resolution 3D Printing</t>
   </si>
   <si>
     <t>Histology Stains</t>
   </si>
   <si>
     <t>Imaging Mass Spectrometry</t>
   </si>
   <si>
     <t>Immunohistochemistry</t>
   </si>
   <si>
     <t>Instrument Design And Fabrication</t>
   </si>
   <si>
     <t>Label Free Quantitative Proteomics</t>
   </si>
   <si>
     <t>Labeled Quantitative Proteomics -TMT And Other Labeling</t>
   </si>
   <si>
     <t>Lipidomics</t>
@@ -540,62 +606,71 @@
   <si>
     <t>Long Read Sequencing</t>
   </si>
   <si>
     <t>Manual And CNC Machining</t>
   </si>
   <si>
     <t>Mass Spectrometry - Small Molecules</t>
   </si>
   <si>
     <t>Mechanical Design</t>
   </si>
   <si>
     <t>Medical Device Prototyping</t>
   </si>
   <si>
     <t>Metabolic Caging (Tecniplast)</t>
   </si>
   <si>
     <t>Metabolic Phenotyping With 16-cage Promethion Core (Sable Systems)</t>
   </si>
   <si>
     <t>Metabolomics</t>
   </si>
   <si>
+    <t>Metagenomics Analysis</t>
+  </si>
+  <si>
+    <t>Metatranscriptomics</t>
+  </si>
+  <si>
     <t>Multiplex Immunofluorescence</t>
   </si>
   <si>
     <t>NIST Calibration Services</t>
   </si>
   <si>
     <t>Nanostring</t>
   </si>
   <si>
     <t>Nanostring NCounter</t>
   </si>
   <si>
+    <t>Nucleic Acid Extraction</t>
+  </si>
+  <si>
     <t>Oxford Nanopore Sequencing</t>
   </si>
   <si>
     <t>Phosphoproteomics</t>
   </si>
   <si>
     <t>Pipeline Development</t>
   </si>
   <si>
     <t>Processing &amp;amp;amp; Embedding- Histology</t>
   </si>
   <si>
     <t>Processing Of Tissues, Cells, Or Organoids For Paraffin Histology</t>
   </si>
   <si>
     <t>Programmable Systems Design</t>
   </si>
   <si>
     <t>Proteomics Analysis</t>
   </si>
   <si>
     <t>Quantitative Proteomics - TMT</t>
   </si>
   <si>
     <t>RNA/DNA Quality Control</t>
@@ -654,180 +729,180 @@
   <si>
     <t>Untargeted Metabolomics</t>
   </si>
   <si>
     <t>Visium HD Spatial Transcriptomics</t>
   </si>
   <si>
     <t>Whole Exome Sequencing</t>
   </si>
   <si>
     <t>Whole Genome Sequencing</t>
   </si>
   <si>
     <t>Zebrafish Histology</t>
   </si>
   <si>
     <t>Instrumentation located at:</t>
   </si>
   <si>
     <t>Instrument</t>
   </si>
   <si>
     <t>Instrument PID</t>
   </si>
   <si>
-    <t>Keyence BZ-X810 microscope</t>
+    <t>A1R Confocal Laser Scanning Microscope</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020317</t>
+  </si>
+  <si>
+    <t>BZ-X810 microscope</t>
   </si>
   <si>
     <t>RRID:SCR_025160</t>
   </si>
   <si>
-    <t>Nikon A1R Confocal Laser Scanning Microscope</t>
-[...5 lines deleted...]
-    <t>Olympus VS200 Slide Scanner</t>
+    <t>VS200 Slide Scanner</t>
   </si>
   <si>
     <t>RRID:SCR_024783</t>
   </si>
   <si>
-    <t>10X Genomics Chromium X Single Cell Analyzer</t>
+    <t>5200 Fragment Analyzer System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019417</t>
+  </si>
+  <si>
+    <t>5430R Microcentrifuge</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019849</t>
+  </si>
+  <si>
+    <t>Bioruptor</t>
+  </si>
+  <si>
+    <t>RRID:SCR_023470</t>
+  </si>
+  <si>
+    <t>BluePippin system</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020505</t>
+  </si>
+  <si>
+    <t>Chemagic 360 Genetic isolation Workstation</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020394</t>
+  </si>
+  <si>
+    <t>Chromium X Single Cell Analyzer</t>
   </si>
   <si>
     <t>RRID:SCR_024537</t>
   </si>
   <si>
-    <t>10x Genomics Visium CytAssist</t>
+    <t>EVOS XL Core Imaging System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_022190</t>
+  </si>
+  <si>
+    <t>gentleMACS Octo Dissociator with Heaters Tissue Dissociator</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020271</t>
+  </si>
+  <si>
+    <t>Illumina MiSeq System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020134</t>
+  </si>
+  <si>
+    <t>nCounter Analysis System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_021712</t>
+  </si>
+  <si>
+    <t>SciClone G3 liquid handling workstation</t>
+  </si>
+  <si>
+    <t>RRID:SCR_026902</t>
+  </si>
+  <si>
+    <t>Synergy LX Multi-Mode Microplate Reader</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019763</t>
+  </si>
+  <si>
+    <t>Tissue Lyser II</t>
+  </si>
+  <si>
+    <t>RRID:SCR_018623</t>
+  </si>
+  <si>
+    <t>Visium CytAssist</t>
   </si>
   <si>
     <t>RRID:SCR_024570</t>
   </si>
   <si>
-    <t>Agilent 5200 Fragment Analyzer System</t>
-[...53 lines deleted...]
-    <t>Perkin Elmer Zephy G3 NGS liquid handler</t>
+    <t>Zephy G3 NGS liquid handler</t>
   </si>
   <si>
     <t>RRID:SCR_018616</t>
   </si>
   <si>
-    <t>Qiagen Tissue Lyser II RNA/DNA Purification</t>
-[...17 lines deleted...]
-    <t>Bruker timsTOF fleX with MALDI-2</t>
+    <t>Dionex ICS-6000 Carbohydrate Removal Accessory Kit for ED Electrochemical Detection</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019839</t>
+  </si>
+  <si>
+    <t>Exploris 240 LC/MS system</t>
+  </si>
+  <si>
+    <t>RRID:SCR_022216</t>
+  </si>
+  <si>
+    <t>Orbitrap Fusion Lumos Tribrid Mass Spectrometer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020562</t>
+  </si>
+  <si>
+    <t>timsTOF fleX with MALDI-2</t>
   </si>
   <si>
     <t>RRID:SCR_023615</t>
-  </si>
-[...16 lines deleted...]
-    <t>RRID:SCR_020562</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1177,51 +1252,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coremarketplace.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M27"/>
+  <dimension ref="A1:M29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:M13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
@@ -1290,1871 +1365,2047 @@
         <v>19</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>20</v>
       </c>
       <c r="L13" s="2" t="s">
         <v>21</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
         <v>23</v>
       </c>
       <c r="B14" t="s">
         <v>24</v>
       </c>
       <c r="C14" t="s">
         <v>25</v>
       </c>
       <c r="D14" t="s">
         <v>26</v>
       </c>
-      <c r="E14" t="s">
+      <c r="K14" t="s">
         <v>27</v>
       </c>
-      <c r="F14" t="s">
+      <c r="L14" t="s">
         <v>28</v>
       </c>
-      <c r="G14" t="s">
+      <c r="M14" t="s">
         <v>29</v>
-      </c>
-[...16 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="B15" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="C15" t="s">
         <v>25</v>
       </c>
       <c r="D15" t="s">
+        <v>32</v>
+      </c>
+      <c r="E15" t="s">
+        <v>33</v>
+      </c>
+      <c r="G15" t="s">
+        <v>34</v>
+      </c>
+      <c r="H15" t="s">
+        <v>35</v>
+      </c>
+      <c r="I15">
+        <v>53222</v>
+      </c>
+      <c r="J15" t="s">
+        <v>36</v>
+      </c>
+      <c r="K15" t="s">
         <v>37</v>
       </c>
-      <c r="E15" t="s">
-[...17 lines deleted...]
-      <c r="K15" t="s">
+      <c r="L15" t="s">
         <v>38</v>
       </c>
-      <c r="L15" t="s">
+      <c r="M15" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="C16" t="s">
         <v>25</v>
       </c>
       <c r="D16" t="s">
+        <v>42</v>
+      </c>
+      <c r="K16" t="s">
         <v>43</v>
       </c>
-      <c r="E16" t="s">
+      <c r="L16" t="s">
         <v>44</v>
       </c>
-      <c r="G16" t="s">
-[...11 lines deleted...]
-      <c r="K16" t="s">
+      <c r="M16" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B17" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C17" t="s">
         <v>25</v>
       </c>
       <c r="D17" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="E17" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="F17" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="G17" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="H17" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="I17">
         <v>53226</v>
       </c>
       <c r="J17" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="K17" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="L17" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="M17" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="B18" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="C18" t="s">
         <v>25</v>
       </c>
       <c r="D18" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" t="s">
+        <v>33</v>
+      </c>
+      <c r="F18" t="s">
+        <v>49</v>
+      </c>
+      <c r="G18" t="s">
+        <v>34</v>
+      </c>
+      <c r="H18" t="s">
+        <v>35</v>
+      </c>
+      <c r="I18">
+        <v>53226</v>
+      </c>
+      <c r="J18" t="s">
+        <v>36</v>
+      </c>
+      <c r="K18" t="s">
+        <v>56</v>
+      </c>
+      <c r="L18" t="s">
+        <v>57</v>
+      </c>
+      <c r="M18" t="s">
         <v>58</v>
-      </c>
-[...7 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="B19" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C19" t="s">
         <v>25</v>
       </c>
       <c r="D19" t="s">
+        <v>61</v>
+      </c>
+      <c r="E19" t="s">
+        <v>62</v>
+      </c>
+      <c r="F19" t="s">
+        <v>49</v>
+      </c>
+      <c r="G19" t="s">
+        <v>34</v>
+      </c>
+      <c r="H19" t="s">
+        <v>35</v>
+      </c>
+      <c r="I19">
+        <v>53226</v>
+      </c>
+      <c r="J19" t="s">
+        <v>36</v>
+      </c>
+      <c r="K19" t="s">
+        <v>63</v>
+      </c>
+      <c r="L19" t="s">
         <v>64</v>
       </c>
-      <c r="K19" t="s">
+      <c r="M19" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B20" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C20" t="s">
         <v>25</v>
       </c>
       <c r="D20" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E20" t="s">
-        <v>27</v>
+        <v>62</v>
+      </c>
+      <c r="F20" t="s">
+        <v>49</v>
       </c>
       <c r="G20" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="H20" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="I20">
         <v>53226</v>
       </c>
       <c r="J20" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="K20" t="s">
+        <v>69</v>
+      </c>
+      <c r="L20" t="s">
+        <v>70</v>
+      </c>
+      <c r="M20" t="s">
         <v>71</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B21" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C21" t="s">
         <v>25</v>
       </c>
       <c r="D21" t="s">
+        <v>74</v>
+      </c>
+      <c r="E21" t="s">
+        <v>75</v>
+      </c>
+      <c r="F21" t="s">
         <v>76</v>
       </c>
-      <c r="E21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G21" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="H21" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="I21">
         <v>53226</v>
       </c>
       <c r="J21" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="K21" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="L21" t="s">
+        <v>78</v>
+      </c>
+      <c r="M21" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="C22" t="s">
         <v>25</v>
       </c>
       <c r="D22" t="s">
+        <v>82</v>
+      </c>
+      <c r="K22" t="s">
         <v>83</v>
       </c>
-      <c r="K22" t="s">
+      <c r="L22" t="s">
         <v>84</v>
       </c>
-      <c r="L22" t="s">
+      <c r="M22" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
+        <v>86</v>
+      </c>
+      <c r="B23" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="C23" t="s">
         <v>25</v>
       </c>
       <c r="D23" t="s">
-        <v>83</v>
+        <v>88</v>
+      </c>
+      <c r="E23" t="s">
+        <v>62</v>
+      </c>
+      <c r="G23" t="s">
+        <v>34</v>
+      </c>
+      <c r="H23" t="s">
+        <v>35</v>
+      </c>
+      <c r="I23">
+        <v>53226</v>
+      </c>
+      <c r="J23" t="s">
+        <v>36</v>
       </c>
       <c r="K23" t="s">
+        <v>27</v>
+      </c>
+      <c r="L23" t="s">
         <v>89</v>
       </c>
-      <c r="L23" t="s">
+      <c r="M23" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
+        <v>91</v>
+      </c>
+      <c r="B24" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="C24" t="s">
         <v>25</v>
       </c>
       <c r="D24" t="s">
+        <v>93</v>
+      </c>
+      <c r="E24" t="s">
+        <v>25</v>
+      </c>
+      <c r="F24" t="s">
         <v>94</v>
       </c>
-      <c r="E24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G24" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="H24" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="I24">
         <v>53226</v>
       </c>
       <c r="J24" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="K24" t="s">
         <v>95</v>
       </c>
       <c r="L24" t="s">
         <v>96</v>
       </c>
       <c r="M24" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
         <v>98</v>
       </c>
       <c r="B25" t="s">
         <v>99</v>
       </c>
       <c r="C25" t="s">
         <v>25</v>
       </c>
       <c r="D25" t="s">
         <v>100</v>
       </c>
       <c r="K25" t="s">
-        <v>71</v>
+        <v>101</v>
       </c>
       <c r="L25" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="M25" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B26" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C26" t="s">
         <v>25</v>
       </c>
       <c r="D26" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="K26" t="s">
         <v>106</v>
       </c>
       <c r="L26" t="s">
         <v>107</v>
       </c>
       <c r="M26" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
         <v>109</v>
       </c>
       <c r="B27" t="s">
         <v>110</v>
       </c>
       <c r="C27" t="s">
         <v>25</v>
       </c>
       <c r="D27" t="s">
         <v>111</v>
       </c>
       <c r="K27" t="s">
+        <v>27</v>
+      </c>
+      <c r="L27" t="s">
         <v>112</v>
       </c>
-      <c r="L27" t="s">
+      <c r="M27" t="s">
         <v>113</v>
       </c>
-      <c r="M27" t="s">
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" t="s">
         <v>114</v>
+      </c>
+      <c r="B28" t="s">
+        <v>115</v>
+      </c>
+      <c r="C28" t="s">
+        <v>25</v>
+      </c>
+      <c r="D28" t="s">
+        <v>116</v>
+      </c>
+      <c r="K28" t="s">
+        <v>117</v>
+      </c>
+      <c r="L28" t="s">
+        <v>118</v>
+      </c>
+      <c r="M28" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" t="s">
+        <v>120</v>
+      </c>
+      <c r="B29" t="s">
+        <v>121</v>
+      </c>
+      <c r="C29" t="s">
+        <v>25</v>
+      </c>
+      <c r="D29" t="s">
+        <v>122</v>
+      </c>
+      <c r="K29" t="s">
+        <v>123</v>
+      </c>
+      <c r="L29" t="s">
+        <v>124</v>
+      </c>
+      <c r="M29" t="s">
+        <v>125</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D17"/>
+  <dimension ref="A1:D18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3" t="s">
-        <v>115</v>
+        <v>126</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4"/>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="B14" t="s">
-        <v>118</v>
+        <v>53</v>
       </c>
       <c r="C14" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="D14" t="s">
-        <v>96</v>
+        <v>57</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>119</v>
+        <v>129</v>
       </c>
       <c r="B15" t="s">
-        <v>23</v>
+        <v>130</v>
       </c>
       <c r="C15" t="s">
-        <v>24</v>
+        <v>47</v>
       </c>
       <c r="D15" t="s">
-        <v>33</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>119</v>
+        <v>131</v>
       </c>
       <c r="B16" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="D16" t="s">
-        <v>39</v>
+        <v>57</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>120</v>
+        <v>132</v>
       </c>
       <c r="B17" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="C17" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="D17" t="s">
-        <v>79</v>
+        <v>70</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" t="s">
+        <v>133</v>
+      </c>
+      <c r="B18" t="s">
+        <v>91</v>
+      </c>
+      <c r="C18" t="s">
+        <v>92</v>
+      </c>
+      <c r="D18" t="s">
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D96"/>
+  <dimension ref="A1:D103"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="3" t="s">
-        <v>121</v>
+        <v>134</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:4"/>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
-        <v>122</v>
+        <v>135</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
-        <v>123</v>
+        <v>136</v>
       </c>
       <c r="B14" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="C14" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="D14" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
-        <v>124</v>
+        <v>137</v>
       </c>
       <c r="B15" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="C15" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="D15" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
-        <v>125</v>
+        <v>138</v>
       </c>
       <c r="B16" t="s">
-        <v>74</v>
+        <v>91</v>
       </c>
       <c r="C16" t="s">
-        <v>75</v>
+        <v>92</v>
       </c>
       <c r="D16" t="s">
-        <v>79</v>
+        <v>96</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
-        <v>126</v>
+        <v>139</v>
       </c>
       <c r="B17" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="C17" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="D17" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
-        <v>127</v>
+        <v>140</v>
       </c>
       <c r="B18" t="s">
-        <v>118</v>
+        <v>130</v>
       </c>
       <c r="C18" t="s">
-        <v>93</v>
+        <v>47</v>
       </c>
       <c r="D18" t="s">
-        <v>96</v>
+        <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
-        <v>128</v>
+        <v>141</v>
       </c>
       <c r="B19" t="s">
-        <v>118</v>
+        <v>130</v>
       </c>
       <c r="C19" t="s">
-        <v>93</v>
+        <v>47</v>
       </c>
       <c r="D19" t="s">
-        <v>96</v>
+        <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
-        <v>129</v>
+        <v>142</v>
       </c>
       <c r="B20" t="s">
-        <v>118</v>
+        <v>130</v>
       </c>
       <c r="C20" t="s">
-        <v>93</v>
+        <v>47</v>
       </c>
       <c r="D20" t="s">
-        <v>96</v>
+        <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
-        <v>130</v>
+        <v>143</v>
       </c>
       <c r="B21" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="C21" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="D21" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="B22" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="C22" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="D22" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
-        <v>132</v>
+        <v>145</v>
       </c>
       <c r="B23" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="C23" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="D23" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24" t="s">
-        <v>133</v>
+        <v>146</v>
       </c>
       <c r="B24" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="C24" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="D24" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25" t="s">
-        <v>134</v>
+        <v>147</v>
       </c>
       <c r="B25" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="C25" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="D25" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26" t="s">
-        <v>135</v>
+        <v>148</v>
       </c>
       <c r="B26" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="C26" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D26" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
-        <v>136</v>
+        <v>149</v>
       </c>
       <c r="B27" t="s">
-        <v>118</v>
+        <v>86</v>
       </c>
       <c r="C27" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="D27" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
-        <v>137</v>
+        <v>150</v>
       </c>
       <c r="B28" t="s">
-        <v>74</v>
+        <v>130</v>
       </c>
       <c r="C28" t="s">
-        <v>75</v>
+        <v>47</v>
       </c>
       <c r="D28" t="s">
-        <v>79</v>
+        <v>51</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
-        <v>138</v>
+        <v>151</v>
       </c>
       <c r="B29" t="s">
-        <v>74</v>
+        <v>91</v>
       </c>
       <c r="C29" t="s">
-        <v>75</v>
+        <v>92</v>
       </c>
       <c r="D29" t="s">
-        <v>79</v>
+        <v>96</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
-        <v>139</v>
+        <v>152</v>
       </c>
       <c r="B30" t="s">
-        <v>48</v>
+        <v>91</v>
       </c>
       <c r="C30" t="s">
-        <v>49</v>
+        <v>92</v>
       </c>
       <c r="D30" t="s">
-        <v>54</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
-        <v>140</v>
+        <v>153</v>
       </c>
       <c r="B31" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="C31" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="D31" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
-        <v>141</v>
+        <v>154</v>
       </c>
       <c r="B32" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C32" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="D32" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="B33" t="s">
-        <v>74</v>
+        <v>91</v>
       </c>
       <c r="C33" t="s">
-        <v>75</v>
+        <v>92</v>
       </c>
       <c r="D33" t="s">
-        <v>79</v>
+        <v>96</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
       <c r="B34" t="s">
-        <v>41</v>
+        <v>91</v>
       </c>
       <c r="C34" t="s">
-        <v>42</v>
+        <v>92</v>
       </c>
       <c r="D34" t="s">
-        <v>46</v>
+        <v>96</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="B35" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
       <c r="C35" t="s">
-        <v>75</v>
+        <v>31</v>
       </c>
       <c r="D35" t="s">
-        <v>79</v>
+        <v>38</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
-        <v>145</v>
+        <v>158</v>
       </c>
       <c r="B36" t="s">
-        <v>48</v>
+        <v>91</v>
       </c>
       <c r="C36" t="s">
-        <v>49</v>
+        <v>92</v>
       </c>
       <c r="D36" t="s">
-        <v>54</v>
+        <v>96</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="B37" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="C37" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="D37" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
-        <v>147</v>
+        <v>160</v>
       </c>
       <c r="B38" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="C38" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D38" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
-        <v>148</v>
+        <v>161</v>
       </c>
       <c r="B39" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="C39" t="s">
-        <v>69</v>
+        <v>54</v>
       </c>
       <c r="D39" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
-        <v>149</v>
+        <v>162</v>
       </c>
       <c r="B40" t="s">
-        <v>68</v>
+        <v>86</v>
       </c>
       <c r="C40" t="s">
-        <v>69</v>
+        <v>87</v>
       </c>
       <c r="D40" t="s">
-        <v>72</v>
+        <v>89</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41" t="s">
-        <v>150</v>
+        <v>163</v>
       </c>
       <c r="B41" t="s">
-        <v>68</v>
+        <v>86</v>
       </c>
       <c r="C41" t="s">
-        <v>69</v>
+        <v>87</v>
       </c>
       <c r="D41" t="s">
-        <v>72</v>
+        <v>89</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="B42" t="s">
-        <v>118</v>
+        <v>86</v>
       </c>
       <c r="C42" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="D42" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43" t="s">
-        <v>152</v>
+        <v>165</v>
       </c>
       <c r="B43" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="C43" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="D43" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44" t="s">
-        <v>117</v>
+        <v>166</v>
       </c>
       <c r="B44" t="s">
-        <v>118</v>
+        <v>53</v>
       </c>
       <c r="C44" t="s">
-        <v>93</v>
+        <v>54</v>
       </c>
       <c r="D44" t="s">
-        <v>96</v>
+        <v>57</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45" t="s">
-        <v>153</v>
+        <v>167</v>
       </c>
       <c r="B45" t="s">
-        <v>118</v>
+        <v>130</v>
       </c>
       <c r="C45" t="s">
-        <v>93</v>
+        <v>47</v>
       </c>
       <c r="D45" t="s">
-        <v>96</v>
+        <v>51</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46" t="s">
-        <v>154</v>
+        <v>168</v>
       </c>
       <c r="B46" t="s">
-        <v>68</v>
+        <v>91</v>
       </c>
       <c r="C46" t="s">
-        <v>69</v>
+        <v>92</v>
       </c>
       <c r="D46" t="s">
-        <v>72</v>
+        <v>96</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47" t="s">
-        <v>155</v>
+        <v>129</v>
       </c>
       <c r="B47" t="s">
-        <v>118</v>
+        <v>130</v>
       </c>
       <c r="C47" t="s">
-        <v>93</v>
+        <v>47</v>
       </c>
       <c r="D47" t="s">
-        <v>96</v>
+        <v>51</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48" t="s">
-        <v>156</v>
+        <v>169</v>
       </c>
       <c r="B48" t="s">
-        <v>74</v>
+        <v>130</v>
       </c>
       <c r="C48" t="s">
-        <v>75</v>
+        <v>47</v>
       </c>
       <c r="D48" t="s">
-        <v>79</v>
+        <v>51</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49" t="s">
-        <v>157</v>
+        <v>170</v>
       </c>
       <c r="B49" t="s">
-        <v>68</v>
+        <v>86</v>
       </c>
       <c r="C49" t="s">
-        <v>69</v>
+        <v>87</v>
       </c>
       <c r="D49" t="s">
-        <v>72</v>
+        <v>89</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50" t="s">
-        <v>158</v>
+        <v>171</v>
       </c>
       <c r="B50" t="s">
-        <v>68</v>
+        <v>130</v>
       </c>
       <c r="C50" t="s">
-        <v>69</v>
+        <v>47</v>
       </c>
       <c r="D50" t="s">
-        <v>72</v>
+        <v>51</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51" t="s">
-        <v>159</v>
+        <v>172</v>
       </c>
       <c r="B51" t="s">
-        <v>68</v>
+        <v>91</v>
       </c>
       <c r="C51" t="s">
-        <v>69</v>
+        <v>92</v>
       </c>
       <c r="D51" t="s">
-        <v>72</v>
+        <v>96</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="B52" t="s">
-        <v>68</v>
+        <v>86</v>
       </c>
       <c r="C52" t="s">
-        <v>69</v>
+        <v>87</v>
       </c>
       <c r="D52" t="s">
-        <v>72</v>
+        <v>89</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53" t="s">
-        <v>161</v>
+        <v>174</v>
       </c>
       <c r="B53" t="s">
-        <v>48</v>
+        <v>86</v>
       </c>
       <c r="C53" t="s">
-        <v>49</v>
+        <v>87</v>
       </c>
       <c r="D53" t="s">
-        <v>54</v>
+        <v>89</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54" t="s">
-        <v>162</v>
+        <v>175</v>
       </c>
       <c r="B54" t="s">
-        <v>48</v>
+        <v>86</v>
       </c>
       <c r="C54" t="s">
-        <v>49</v>
+        <v>87</v>
       </c>
       <c r="D54" t="s">
-        <v>54</v>
+        <v>89</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="B55" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="C55" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="D55" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="B56" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="C56" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D56" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57" t="s">
-        <v>165</v>
+        <v>178</v>
       </c>
       <c r="B57" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C57" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="D57" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58" t="s">
-        <v>166</v>
+        <v>179</v>
       </c>
       <c r="B58" t="s">
-        <v>74</v>
+        <v>91</v>
       </c>
       <c r="C58" t="s">
-        <v>75</v>
+        <v>92</v>
       </c>
       <c r="D58" t="s">
-        <v>79</v>
+        <v>96</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="B59" t="s">
-        <v>41</v>
+        <v>86</v>
       </c>
       <c r="C59" t="s">
-        <v>42</v>
+        <v>87</v>
       </c>
       <c r="D59" t="s">
-        <v>46</v>
+        <v>89</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60" t="s">
-        <v>168</v>
+        <v>181</v>
       </c>
       <c r="B60" t="s">
-        <v>41</v>
+        <v>91</v>
       </c>
       <c r="C60" t="s">
-        <v>42</v>
+        <v>92</v>
       </c>
       <c r="D60" t="s">
-        <v>46</v>
+        <v>96</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
-        <v>169</v>
+        <v>182</v>
       </c>
       <c r="B61" t="s">
-        <v>68</v>
+        <v>91</v>
       </c>
       <c r="C61" t="s">
-        <v>69</v>
+        <v>92</v>
       </c>
       <c r="D61" t="s">
-        <v>72</v>
+        <v>96</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
-        <v>170</v>
+        <v>183</v>
       </c>
       <c r="B62" t="s">
-        <v>118</v>
+        <v>30</v>
       </c>
       <c r="C62" t="s">
-        <v>93</v>
+        <v>31</v>
       </c>
       <c r="D62" t="s">
-        <v>96</v>
+        <v>38</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
-        <v>171</v>
+        <v>184</v>
       </c>
       <c r="B63" t="s">
-        <v>74</v>
+        <v>30</v>
       </c>
       <c r="C63" t="s">
-        <v>75</v>
+        <v>31</v>
       </c>
       <c r="D63" t="s">
-        <v>79</v>
+        <v>38</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
-        <v>172</v>
+        <v>185</v>
       </c>
       <c r="B64" t="s">
-        <v>48</v>
+        <v>86</v>
       </c>
       <c r="C64" t="s">
-        <v>49</v>
+        <v>87</v>
       </c>
       <c r="D64" t="s">
-        <v>54</v>
+        <v>89</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="B65" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="C65" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="D65" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="B66" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="C66" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="D66" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67" t="s">
-        <v>175</v>
+        <v>131</v>
       </c>
       <c r="B67" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="C67" t="s">
-        <v>69</v>
+        <v>54</v>
       </c>
       <c r="D67" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68" t="s">
-        <v>176</v>
+        <v>188</v>
       </c>
       <c r="B68" t="s">
-        <v>48</v>
+        <v>130</v>
       </c>
       <c r="C68" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D68" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69" t="s">
-        <v>177</v>
+        <v>189</v>
       </c>
       <c r="B69" t="s">
-        <v>118</v>
+        <v>91</v>
       </c>
       <c r="C69" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D69" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70" t="s">
-        <v>178</v>
+        <v>190</v>
       </c>
       <c r="B70" t="s">
-        <v>118</v>
+        <v>72</v>
       </c>
       <c r="C70" t="s">
-        <v>93</v>
+        <v>73</v>
       </c>
       <c r="D70" t="s">
-        <v>96</v>
+        <v>78</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71" t="s">
-        <v>179</v>
+        <v>191</v>
       </c>
       <c r="B71" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C71" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="D71" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72" t="s">
-        <v>180</v>
+        <v>192</v>
       </c>
       <c r="B72" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="C72" t="s">
-        <v>69</v>
+        <v>54</v>
       </c>
       <c r="D72" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73" t="s">
-        <v>181</v>
+        <v>193</v>
       </c>
       <c r="B73" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="C73" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D73" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74" t="s">
-        <v>182</v>
+        <v>194</v>
       </c>
       <c r="B74" t="s">
-        <v>48</v>
+        <v>86</v>
       </c>
       <c r="C74" t="s">
-        <v>49</v>
+        <v>87</v>
       </c>
       <c r="D74" t="s">
-        <v>54</v>
+        <v>89</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75" t="s">
-        <v>183</v>
+        <v>195</v>
       </c>
       <c r="B75" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="C75" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="D75" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76" t="s">
-        <v>184</v>
+        <v>196</v>
       </c>
       <c r="B76" t="s">
-        <v>48</v>
+        <v>130</v>
       </c>
       <c r="C76" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D76" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77" t="s">
-        <v>185</v>
+        <v>197</v>
       </c>
       <c r="B77" t="s">
-        <v>74</v>
+        <v>130</v>
       </c>
       <c r="C77" t="s">
-        <v>75</v>
+        <v>47</v>
       </c>
       <c r="D77" t="s">
-        <v>79</v>
+        <v>51</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78" t="s">
-        <v>186</v>
+        <v>198</v>
       </c>
       <c r="B78" t="s">
-        <v>48</v>
+        <v>91</v>
       </c>
       <c r="C78" t="s">
-        <v>49</v>
+        <v>92</v>
       </c>
       <c r="D78" t="s">
-        <v>54</v>
+        <v>96</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79" t="s">
-        <v>187</v>
+        <v>199</v>
       </c>
       <c r="B79" t="s">
-        <v>48</v>
+        <v>86</v>
       </c>
       <c r="C79" t="s">
-        <v>49</v>
+        <v>87</v>
       </c>
       <c r="D79" t="s">
-        <v>54</v>
+        <v>89</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80" t="s">
-        <v>188</v>
+        <v>200</v>
       </c>
       <c r="B80" t="s">
-        <v>48</v>
+        <v>86</v>
       </c>
       <c r="C80" t="s">
-        <v>49</v>
+        <v>87</v>
       </c>
       <c r="D80" t="s">
-        <v>54</v>
+        <v>89</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81" t="s">
-        <v>189</v>
+        <v>201</v>
       </c>
       <c r="B81" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="C81" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="D81" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82" t="s">
-        <v>190</v>
+        <v>202</v>
       </c>
       <c r="B82" t="s">
-        <v>41</v>
+        <v>72</v>
       </c>
       <c r="C82" t="s">
-        <v>42</v>
+        <v>73</v>
       </c>
       <c r="D82" t="s">
-        <v>46</v>
+        <v>78</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83" t="s">
-        <v>191</v>
+        <v>203</v>
       </c>
       <c r="B83" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="C83" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="D83" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84" t="s">
-        <v>192</v>
+        <v>204</v>
       </c>
       <c r="B84" t="s">
-        <v>118</v>
+        <v>91</v>
       </c>
       <c r="C84" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D84" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85" t="s">
-        <v>193</v>
+        <v>205</v>
       </c>
       <c r="B85" t="s">
-        <v>118</v>
+        <v>72</v>
       </c>
       <c r="C85" t="s">
-        <v>93</v>
+        <v>73</v>
       </c>
       <c r="D85" t="s">
-        <v>96</v>
+        <v>78</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86" t="s">
-        <v>194</v>
+        <v>206</v>
       </c>
       <c r="B86" t="s">
-        <v>118</v>
+        <v>72</v>
       </c>
       <c r="C86" t="s">
-        <v>93</v>
+        <v>73</v>
       </c>
       <c r="D86" t="s">
-        <v>96</v>
+        <v>78</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="B87" t="s">
-        <v>41</v>
+        <v>72</v>
       </c>
       <c r="C87" t="s">
-        <v>42</v>
+        <v>73</v>
       </c>
       <c r="D87" t="s">
-        <v>46</v>
+        <v>78</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88" t="s">
-        <v>196</v>
+        <v>208</v>
       </c>
       <c r="B88" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="C88" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D88" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89" t="s">
-        <v>197</v>
+        <v>209</v>
       </c>
       <c r="B89" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="C89" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="D89" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90" t="s">
-        <v>198</v>
+        <v>210</v>
       </c>
       <c r="B90" t="s">
-        <v>35</v>
+        <v>72</v>
       </c>
       <c r="C90" t="s">
-        <v>36</v>
+        <v>73</v>
       </c>
       <c r="D90" t="s">
-        <v>39</v>
+        <v>78</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91" t="s">
-        <v>199</v>
+        <v>211</v>
       </c>
       <c r="B91" t="s">
-        <v>48</v>
+        <v>130</v>
       </c>
       <c r="C91" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D91" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92" t="s">
-        <v>200</v>
+        <v>212</v>
       </c>
       <c r="B92" t="s">
-        <v>68</v>
+        <v>130</v>
       </c>
       <c r="C92" t="s">
-        <v>69</v>
+        <v>47</v>
       </c>
       <c r="D92" t="s">
-        <v>72</v>
+        <v>51</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93" t="s">
-        <v>201</v>
+        <v>213</v>
       </c>
       <c r="B93" t="s">
-        <v>48</v>
+        <v>130</v>
       </c>
       <c r="C93" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D93" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94" t="s">
-        <v>202</v>
+        <v>214</v>
       </c>
       <c r="B94" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="C94" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="D94" t="s">
-        <v>54</v>
+        <v>38</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95" t="s">
-        <v>203</v>
+        <v>215</v>
       </c>
       <c r="B95" t="s">
-        <v>48</v>
+        <v>86</v>
       </c>
       <c r="C95" t="s">
-        <v>49</v>
+        <v>87</v>
       </c>
       <c r="D95" t="s">
-        <v>54</v>
+        <v>89</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96" t="s">
-        <v>204</v>
+        <v>216</v>
       </c>
       <c r="B96" t="s">
-        <v>118</v>
+        <v>30</v>
       </c>
       <c r="C96" t="s">
-        <v>93</v>
+        <v>31</v>
       </c>
       <c r="D96" t="s">
-        <v>96</v>
+        <v>38</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4">
+      <c r="A97" t="s">
+        <v>217</v>
+      </c>
+      <c r="B97" t="s">
+        <v>66</v>
+      </c>
+      <c r="C97" t="s">
+        <v>67</v>
+      </c>
+      <c r="D97" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4">
+      <c r="A98" t="s">
+        <v>218</v>
+      </c>
+      <c r="B98" t="s">
+        <v>72</v>
+      </c>
+      <c r="C98" t="s">
+        <v>73</v>
+      </c>
+      <c r="D98" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4">
+      <c r="A99" t="s">
+        <v>219</v>
+      </c>
+      <c r="B99" t="s">
+        <v>86</v>
+      </c>
+      <c r="C99" t="s">
+        <v>87</v>
+      </c>
+      <c r="D99" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4">
+      <c r="A100" t="s">
+        <v>220</v>
+      </c>
+      <c r="B100" t="s">
+        <v>72</v>
+      </c>
+      <c r="C100" t="s">
+        <v>73</v>
+      </c>
+      <c r="D100" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4">
+      <c r="A101" t="s">
+        <v>221</v>
+      </c>
+      <c r="B101" t="s">
+        <v>72</v>
+      </c>
+      <c r="C101" t="s">
+        <v>73</v>
+      </c>
+      <c r="D101" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4">
+      <c r="A102" t="s">
+        <v>222</v>
+      </c>
+      <c r="B102" t="s">
+        <v>72</v>
+      </c>
+      <c r="C102" t="s">
+        <v>73</v>
+      </c>
+      <c r="D102" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4">
+      <c r="A103" t="s">
+        <v>223</v>
+      </c>
+      <c r="B103" t="s">
+        <v>130</v>
+      </c>
+      <c r="C103" t="s">
+        <v>47</v>
+      </c>
+      <c r="D103" t="s">
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E35"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A13" sqref="A13:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
@@ -3163,463 +3414,463 @@
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="3" t="s">
-        <v>205</v>
+        <v>224</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:5"/>
     <row r="13" spans="1:5">
       <c r="A13" s="2" t="s">
-        <v>206</v>
+        <v>225</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>207</v>
+        <v>226</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>208</v>
+        <v>227</v>
       </c>
       <c r="B14" t="s">
-        <v>209</v>
+        <v>228</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>66</v>
       </c>
       <c r="D14" t="s">
-        <v>36</v>
+        <v>67</v>
       </c>
       <c r="E14" t="s">
-        <v>39</v>
+        <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>210</v>
+        <v>229</v>
       </c>
       <c r="B15" t="s">
-        <v>211</v>
+        <v>230</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>66</v>
       </c>
       <c r="D15" t="s">
-        <v>36</v>
+        <v>67</v>
       </c>
       <c r="E15" t="s">
-        <v>39</v>
+        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>212</v>
+        <v>231</v>
       </c>
       <c r="B16" t="s">
-        <v>213</v>
+        <v>232</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>66</v>
       </c>
       <c r="D16" t="s">
-        <v>36</v>
+        <v>67</v>
       </c>
       <c r="E16" t="s">
-        <v>39</v>
+        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>214</v>
+        <v>233</v>
       </c>
       <c r="B17" t="s">
-        <v>215</v>
+        <v>234</v>
       </c>
       <c r="C17" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="D17" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="E17" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="B18" t="s">
-        <v>217</v>
+        <v>236</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="D18" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="E18" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>218</v>
+        <v>237</v>
       </c>
       <c r="B19" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="C19" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="E19" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>220</v>
+        <v>239</v>
       </c>
       <c r="B20" t="s">
-        <v>221</v>
+        <v>240</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="D20" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="E20" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>222</v>
+        <v>241</v>
       </c>
       <c r="B21" t="s">
-        <v>223</v>
+        <v>242</v>
       </c>
       <c r="C21" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="D21" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="E21" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>224</v>
+        <v>243</v>
       </c>
       <c r="B22" t="s">
-        <v>225</v>
+        <v>244</v>
       </c>
       <c r="C22" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="D22" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="E22" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>226</v>
+        <v>245</v>
       </c>
       <c r="B23" t="s">
-        <v>227</v>
+        <v>246</v>
       </c>
       <c r="C23" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="D23" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="E23" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>228</v>
+        <v>247</v>
       </c>
       <c r="B24" t="s">
-        <v>229</v>
+        <v>248</v>
       </c>
       <c r="C24" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="D24" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="E24" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>230</v>
+        <v>249</v>
       </c>
       <c r="B25" t="s">
-        <v>231</v>
+        <v>250</v>
       </c>
       <c r="C25" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="D25" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="E25" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>232</v>
+        <v>251</v>
       </c>
       <c r="B26" t="s">
-        <v>233</v>
+        <v>252</v>
       </c>
       <c r="C26" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="D26" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="E26" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>234</v>
+        <v>253</v>
       </c>
       <c r="B27" t="s">
-        <v>235</v>
+        <v>254</v>
       </c>
       <c r="C27" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="D27" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="E27" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>236</v>
+        <v>255</v>
       </c>
       <c r="B28" t="s">
-        <v>237</v>
+        <v>256</v>
       </c>
       <c r="C28" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="D28" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="E28" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>238</v>
+        <v>257</v>
       </c>
       <c r="B29" t="s">
-        <v>239</v>
+        <v>258</v>
       </c>
       <c r="C29" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="D29" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="E29" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>240</v>
+        <v>259</v>
       </c>
       <c r="B30" t="s">
-        <v>241</v>
+        <v>260</v>
       </c>
       <c r="C30" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="D30" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="E30" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>242</v>
+        <v>261</v>
       </c>
       <c r="B31" t="s">
-        <v>243</v>
+        <v>262</v>
       </c>
       <c r="C31" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="D31" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="E31" t="s">
-        <v>54</v>
+        <v>78</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>244</v>
+        <v>263</v>
       </c>
       <c r="B32" t="s">
-        <v>245</v>
+        <v>264</v>
       </c>
       <c r="C32" t="s">
-        <v>68</v>
+        <v>86</v>
       </c>
       <c r="D32" t="s">
-        <v>69</v>
+        <v>87</v>
       </c>
       <c r="E32" t="s">
-        <v>72</v>
+        <v>89</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>246</v>
+        <v>265</v>
       </c>
       <c r="B33" t="s">
-        <v>247</v>
+        <v>266</v>
       </c>
       <c r="C33" t="s">
-        <v>68</v>
+        <v>86</v>
       </c>
       <c r="D33" t="s">
-        <v>69</v>
+        <v>87</v>
       </c>
       <c r="E33" t="s">
-        <v>72</v>
+        <v>89</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>248</v>
+        <v>267</v>
       </c>
       <c r="B34" t="s">
-        <v>249</v>
+        <v>268</v>
       </c>
       <c r="C34" t="s">
-        <v>68</v>
+        <v>86</v>
       </c>
       <c r="D34" t="s">
-        <v>69</v>
+        <v>87</v>
       </c>
       <c r="E34" t="s">
-        <v>72</v>
+        <v>89</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>250</v>
+        <v>269</v>
       </c>
       <c r="B35" t="s">
-        <v>251</v>
+        <v>270</v>
       </c>
       <c r="C35" t="s">
-        <v>68</v>
+        <v>86</v>
       </c>
       <c r="D35" t="s">
-        <v>69</v>
+        <v>87</v>
       </c>
       <c r="E35" t="s">
-        <v>72</v>
+        <v>89</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData/>