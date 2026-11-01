--- v0 (2026-09-17)
+++ v1 (2026-11-01)
@@ -25,69 +25,69 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Facilities" sheetId="1" r:id="rId4"/>
     <sheet name="Facility Types" sheetId="2" r:id="rId5"/>
     <sheet name="Services" sheetId="3" r:id="rId6"/>
     <sheet name="Instrumentation" sheetId="4" r:id="rId7"/>
     <sheet name="Worksheet" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>CoreMarketplace Search Results Export</t>
   </si>
   <si>
-    <t>Generated: 09/16/2026</t>
+    <t>Generated: 10/31/2026</t>
   </si>
   <si>
     <t>https://www.coremarketplace.org/</t>
   </si>
   <si>
     <t>Data is provided for reference and research use only.  Information may not be republished without explicit permission.</t>
   </si>
   <si>
     <t>For questions contact: coremarketplace@uvm.edu</t>
   </si>
   <si>
     <t>Facilities located at:</t>
   </si>
   <si>
     <t>The University of Texas at Dallas (UTD), UT Dallas</t>
   </si>
   <si>
-    <t>http://www.utdallas.edu/</t>
+    <t>https://www.utdallas.edu/</t>
   </si>
   <si>
     <t>Location: Richardson, TX United States</t>
   </si>
   <si>
     <t>RORID: https://ror.org/049emcs32</t>
   </si>
   <si>
     <t>Facility Name</t>
   </si>
   <si>
     <t>Facility PID</t>
   </si>
   <si>
     <t>Institution Name</t>
   </si>
   <si>
     <t>Primary Contact</t>
   </si>
   <si>
     <t>Address 1</t>
   </si>
   <si>
     <t>Address 2</t>
   </si>
@@ -187,120 +187,120 @@
   <si>
     <t>Illumina RNA/DNA NGS Library Construction</t>
   </si>
   <si>
     <t>Metagenomics Analysis</t>
   </si>
   <si>
     <t>RNA/DNA Quality Control</t>
   </si>
   <si>
     <t xml:space="preserve">Sanger Sequencing </t>
   </si>
   <si>
     <t>Single Cell RNA Sequencing</t>
   </si>
   <si>
     <t>Instrumentation located at:</t>
   </si>
   <si>
     <t>Instrument</t>
   </si>
   <si>
     <t>Instrument PID</t>
   </si>
   <si>
-    <t>10x Genomics Visium CytAssist</t>
+    <t>ASP300S Fully Enclosed Tissue Processor</t>
+  </si>
+  <si>
+    <t>RRID:SCR_018916</t>
+  </si>
+  <si>
+    <t>CM1860 cryostat</t>
+  </si>
+  <si>
+    <t>RRID:SCR_025772</t>
+  </si>
+  <si>
+    <t>EM UC7 ultramicrotome</t>
+  </si>
+  <si>
+    <t>RRID:SCR_016694</t>
+  </si>
+  <si>
+    <t>Microtome RM2035</t>
+  </si>
+  <si>
+    <t>RRID:SCR_027202</t>
+  </si>
+  <si>
+    <t>Visium CytAssist</t>
   </si>
   <si>
     <t>RRID:SCR_024570</t>
   </si>
   <si>
-    <t>10x Genomics Xenium Analyzer</t>
+    <t>Xenium Analyzer</t>
   </si>
   <si>
     <t>RRID:SCR_023910</t>
   </si>
   <si>
-    <t>Leica ASP300S Fully Enclosed Tissue Processor</t>
-[...23 lines deleted...]
-    <t>10X Genomics Chromium Plus Genetic Analyzer</t>
+    <t>Agilent 4200 TapeStation System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_019398</t>
+  </si>
+  <si>
+    <t>Chromium Controller Genetic Analyzer</t>
   </si>
   <si>
     <t>RRID:SCR_019326</t>
   </si>
   <si>
-    <t>Agilent 4200 TapeStation System</t>
-[...5 lines deleted...]
-    <t>Applied Biosystems SeqStudio Genetic Analyzer</t>
+    <t>Life Technologies QuantStudio 6 Real Time PCR System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020239</t>
+  </si>
+  <si>
+    <t>Nanodrop Qubit 3 Fluorometer</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020311</t>
+  </si>
+  <si>
+    <t>NextSeq 1000 Sequencing System</t>
+  </si>
+  <si>
+    <t>RRID:SCR_020140</t>
+  </si>
+  <si>
+    <t>SeqStudio Genetic Analyzer</t>
   </si>
   <si>
     <t>RRID:SCR_025352</t>
-  </si>
-[...16 lines deleted...]
-    <t>RRID:SCR_020311</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>